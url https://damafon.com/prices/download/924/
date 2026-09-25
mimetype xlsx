--- v0 (2026-08-15)
+++ v1 (2026-09-25)
@@ -12,151 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>ЗУ внешнее POWER BANK</t>
   </si>
   <si>
     <t>Внешнее ЗУ Power Bank WALKER</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>00-00024227</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00031483</t>
   </si>
   <si>
     <t>ЗУ Power Bank WALKER WB-625 20000mAh, QC3.0 + PD22.5W + 3 встроенных кабеля, черное</t>
   </si>
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-625-20000mah-qc30--pd225w--3-vstroennykh-kabelya-chernoe/</t>
   </si>
   <si>
-    <t>00-00031484</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00030555</t>
   </si>
   <si>
     <t>ЗУ Power Bank WALKER WB-820 20000mAh, QC3.0 + PD100W, черное</t>
   </si>
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-820-20000mah-qc30--pd100w-chernoe/</t>
   </si>
   <si>
-    <t>00-00032104</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00032491</t>
   </si>
   <si>
     <t>ЗУ Power Bank WALKER WB-920 PREMIUM 10000mAh, QC3.0 + PD20W, металл, серый</t>
   </si>
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-920-premium-10000mah-qc30--pd20w-metall-seryy/</t>
   </si>
   <si>
     <t>00-00027501</t>
   </si>
   <si>
     <t>ЗУ Power Bank WALKER WB-950 Mini 5000mAh, 2.1A вх/вых, Lightning, подставка, черное</t>
   </si>
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-lightning-podstavka-chernoe/</t>
   </si>
   <si>
     <t>00-00027502</t>
   </si>
   <si>
     <t>ЗУ Power Bank WALKER WB-950 Mini 5000mAh, 2.1A вх/вых, Type-C, подставка, белое</t>
   </si>
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-type-c-podstavka-beloe/</t>
@@ -185,66 +140,75 @@
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-965-mini-5000mah-20w-lightning-beloe/</t>
   </si>
   <si>
     <t>00-00030790</t>
   </si>
   <si>
     <t>ЗУ Power Bank WALKER WB-965 Mini 5000mAh, 20W, Type-C, черное</t>
   </si>
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-965-mini-5000mah-20w-type-c-chernoe/</t>
   </si>
   <si>
     <t>Внешнее ЗУ Power Bank Olmio</t>
   </si>
   <si>
     <t>044472</t>
   </si>
   <si>
     <t>Внешнее ЗУ Olmio QM-15 5000mAh, PD20W, Wireless 15W, серое</t>
   </si>
   <si>
     <t>https://damafon.com/vneshnee-zu-olmio-qm-15-5000mah-pd20w-wireless-15w-seroe/</t>
   </si>
   <si>
+    <t>044475</t>
+  </si>
+  <si>
+    <t>Внешнее ЗУ Olmio QM-16 10000mAh, PD20W, Wireless 15W, серебро</t>
+  </si>
+  <si>
+    <t>https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-serebro/</t>
+  </si>
+  <si>
     <t>044474</t>
   </si>
   <si>
     <t>Внешнее ЗУ Olmio QM-16 10000mAh, PD20W, Wireless 15W, серое</t>
   </si>
   <si>
     <t>https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-seroe/</t>
   </si>
   <si>
     <t>Внешнее ЗУ Power Bank HOCO и Borofone</t>
   </si>
   <si>
-    <t>Внешнее ЗУ Power Bank HOCO J151 Spirit, 10000mAh + 4 встроенных кабеля, черное</t>
-[...2 lines deleted...]
-    <t>https://damafon.com/vneshnee-zu-power-bank-hoco-j151-spirit-10000mah--4-vstroennykh-kabelya-chernoe/</t>
+    <t>Внешнее ЗУ Power Bank HOCO J132, Sabio 22.5W + PD20W,10000mAh (CCC) + 3 встроенных кабеля, белое</t>
+  </si>
+  <si>
+    <t>https://damafon.com/vneshnee-zu-power-bank-hoco-j132-sabio-225w--pd20w10000mah--3-vstroennykh-kabelya-beloe/</t>
   </si>
   <si>
     <t>Внешнее ЗУ Power Bank HOCO Q17B PD130W, 20000mAh, серое</t>
   </si>
   <si>
     <t>https://damafon.com/vneshnee-zu-power-bank-hoco-q17b-pd130w-20000mah-seroe/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -636,62 +600,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-525-20000mah-21a-vkhvykh-usbx2-microusb-type-c-plastik-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-615-10000mah-qc30--pd225w--3-vstroennykh-kabelya-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-625-20000mah-qc30--pd225w--3-vstroennykh-kabelya-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-635-30000mah-qc30--pd225w--3-vstroennykh-kabelya-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-730-30000mah-3a-vkhvykh-qc30--pd-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-820-20000mah-qc30--pd100w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-91510000mah-qc30--pd225w-ultratonkiy-temno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-920-premium-10000mah-qc30--pd20w-metall-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-lightning-podstavka-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-type-c-podstavka-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-lightning-podstavka-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-960-mini-5000mah-3a-vkhvykh-pd-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-965-mini-5000mah-20w-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-965-mini-5000mah-20w-type-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-15-5000mah-pd20w-wireless-15w-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-power-bank-hoco-j151-spirit-10000mah--4-vstroennykh-kabelya-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-power-bank-hoco-q17b-pd130w-20000mah-seroe/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-625-20000mah-qc30--pd225w--3-vstroennykh-kabelya-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-820-20000mah-qc30--pd100w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-920-premium-10000mah-qc30--pd20w-metall-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-lightning-podstavka-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-type-c-podstavka-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-lightning-podstavka-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-960-mini-5000mah-3a-vkhvykh-pd-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-965-mini-5000mah-20w-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-965-mini-5000mah-20w-type-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-15-5000mah-pd20w-wireless-15w-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-power-bank-hoco-j132-sabio-225w--pd20w10000mah--3-vstroennykh-kabelya-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-power-bank-hoco-q17b-pd130w-20000mah-seroe/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F31"/>
+  <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F31" sqref="F31"/>
+      <selection activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -754,483 +718,399 @@
       </c>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F10" s="14">
-        <v>1099</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F11" s="14">
-        <v>990</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F12" s="14">
-        <v>1290</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F13" s="14">
-        <v>1670</v>
+        <v>505</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F14" s="14">
-        <v>1605</v>
+        <v>475</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E15" s="6">
         <v>1</v>
       </c>
       <c r="F15" s="14">
-        <v>2495</v>
+        <v>475</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7</v>
       </c>
       <c r="B16" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C16" s="7" t="s">
+      <c r="D16" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F16" s="14">
-        <v>1135</v>
+        <v>660</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="D17" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D17" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F17" s="14">
-        <v>1510</v>
+        <v>630</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9</v>
       </c>
       <c r="B18" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="C18" s="7" t="s">
+      <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="E18" s="6">
+        <v>1</v>
+      </c>
+      <c r="F18" s="14">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="E18" s="6">
-[...7 lines deleted...]
-      <c r="A19" s="5">
+      <c r="B19" s="6"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="14"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="10" t="s">
-[...16 lines deleted...]
-      <c r="A20" s="5">
+      <c r="F20" s="15" t="s">
         <v>11</v>
-      </c>
-[...13 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E21" s="6">
         <v>4</v>
       </c>
       <c r="F21" s="14">
-        <v>660</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E22" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F22" s="14">
-        <v>630</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E23" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F23" s="14">
-        <v>630</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="3" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="7"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="14"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>1</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="E26" s="6">
         <v>1</v>
       </c>
       <c r="F26" s="14">
-        <v>1430</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>2</v>
       </c>
-      <c r="B27" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="E27" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F27" s="14">
-        <v>1750</v>
-[...64 lines deleted...]
-      <c r="F31" s="14">
         <v>4445</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A19:F19"/>
     <mergeCell ref="A24:F24"/>
-    <mergeCell ref="A28:F28"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
-[...7 lines deleted...]
-    <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>