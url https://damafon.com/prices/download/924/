--- v1 (2026-09-25)
+++ v2 (2026-11-05)
@@ -12,203 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>ЗУ внешнее POWER BANK</t>
   </si>
   <si>
     <t>Внешнее ЗУ Power Bank WALKER</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>00-00031483</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00030555</t>
   </si>
   <si>
     <t>ЗУ Power Bank WALKER WB-820 20000mAh, QC3.0 + PD100W, черное</t>
   </si>
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-820-20000mah-qc30--pd100w-chernoe/</t>
   </si>
   <si>
-    <t>00-00032491</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00027501</t>
   </si>
   <si>
     <t>ЗУ Power Bank WALKER WB-950 Mini 5000mAh, 2.1A вх/вых, Lightning, подставка, черное</t>
   </si>
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-lightning-podstavka-chernoe/</t>
   </si>
   <si>
     <t>00-00027502</t>
   </si>
   <si>
     <t>ЗУ Power Bank WALKER WB-950 Mini 5000mAh, 2.1A вх/вых, Type-C, подставка, белое</t>
   </si>
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-type-c-podstavka-beloe/</t>
   </si>
   <si>
-    <t>00-00026994</t>
-[...4 lines deleted...]
-  <si>
     <t>00-00027477</t>
   </si>
   <si>
     <t>ЗУ Power Bank WALKER WB-960 Mini 5000mAh, 3A вх/вых, PD, Lightning, белое</t>
   </si>
   <si>
     <t>https://damafon.com/zu-power-bank-walker-wb-960-mini-5000mah-3a-vkhvykh-pd-lightning-beloe/</t>
   </si>
   <si>
-    <t>00-00030791</t>
-[...16 lines deleted...]
-  <si>
     <t>Внешнее ЗУ Power Bank Olmio</t>
   </si>
   <si>
     <t>044472</t>
   </si>
   <si>
     <t>Внешнее ЗУ Olmio QM-15 5000mAh, PD20W, Wireless 15W, серое</t>
   </si>
   <si>
     <t>https://damafon.com/vneshnee-zu-olmio-qm-15-5000mah-pd20w-wireless-15w-seroe/</t>
   </si>
   <si>
     <t>044475</t>
   </si>
   <si>
     <t>Внешнее ЗУ Olmio QM-16 10000mAh, PD20W, Wireless 15W, серебро</t>
   </si>
   <si>
     <t>https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-serebro/</t>
   </si>
   <si>
     <t>044474</t>
   </si>
   <si>
     <t>Внешнее ЗУ Olmio QM-16 10000mAh, PD20W, Wireless 15W, серое</t>
   </si>
   <si>
     <t>https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-seroe/</t>
   </si>
   <si>
     <t>Внешнее ЗУ Power Bank HOCO и Borofone</t>
   </si>
   <si>
-    <t>Внешнее ЗУ Power Bank HOCO J132, Sabio 22.5W + PD20W,10000mAh (CCC) + 3 встроенных кабеля, белое</t>
-[...2 lines deleted...]
-    <t>https://damafon.com/vneshnee-zu-power-bank-hoco-j132-sabio-225w--pd20w10000mah--3-vstroennykh-kabelya-beloe/</t>
+    <t>Внешнее ЗУ Power Bank HOCO J154 Victorious, 22.5W + PD20W, 10000mAh (CCC), черное</t>
+  </si>
+  <si>
+    <t>https://damafon.com/vneshnee-zu-power-bank-hoco-j154-victorious-pd20w-10000mah-chernoe/</t>
   </si>
   <si>
     <t>Внешнее ЗУ Power Bank HOCO Q17B PD130W, 20000mAh, серое</t>
   </si>
   <si>
     <t>https://damafon.com/vneshnee-zu-power-bank-hoco-q17b-pd130w-20000mah-seroe/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -600,62 +558,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-625-20000mah-qc30--pd225w--3-vstroennykh-kabelya-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-820-20000mah-qc30--pd100w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-920-premium-10000mah-qc30--pd20w-metall-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-lightning-podstavka-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-type-c-podstavka-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-lightning-podstavka-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-960-mini-5000mah-3a-vkhvykh-pd-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-965-mini-5000mah-20w-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-965-mini-5000mah-20w-type-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-15-5000mah-pd20w-wireless-15w-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-power-bank-hoco-j132-sabio-225w--pd20w10000mah--3-vstroennykh-kabelya-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-power-bank-hoco-q17b-pd130w-20000mah-seroe/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-820-20000mah-qc30--pd100w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-lightning-podstavka-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-950-mini-5000mah-21a-vkhvykh-type-c-podstavka-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-960-mini-5000mah-3a-vkhvykh-pd-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-15-5000mah-pd20w-wireless-15w-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-olmio-qm-16-10000mah-pd20w-wireless-15w-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-power-bank-hoco-j154-victorious-pd20w-10000mah-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-power-bank-hoco-q17b-pd130w-20000mah-seroe/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F27"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F27" sqref="F27"/>
+      <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -718,399 +676,294 @@
       </c>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F10" s="14">
-        <v>1335</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F11" s="14">
-        <v>2495</v>
+        <v>505</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="6">
         <v>2</v>
       </c>
       <c r="F12" s="14">
-        <v>1625</v>
+        <v>475</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6">
         <v>2</v>
       </c>
       <c r="F13" s="14">
-        <v>505</v>
+        <v>660</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
-[...2 lines deleted...]
-      <c r="B14" s="10" t="s">
+      <c r="A14" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="14"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="10" t="s">
-[...12 lines deleted...]
-        <v>475</v>
+      <c r="B15" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E16" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F16" s="14">
-        <v>660</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E17" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F17" s="14">
-        <v>630</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E18" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F18" s="14">
-        <v>630</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="7"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="14"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>1</v>
       </c>
-      <c r="B21" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E21" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F21" s="14">
-        <v>1645</v>
+        <v>895</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>2</v>
       </c>
-      <c r="B22" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E22" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F22" s="14">
-        <v>2025</v>
-[...84 lines deleted...]
-      <c r="F27" s="14">
         <v>4445</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A14:F14"/>
     <mergeCell ref="A19:F19"/>
-    <mergeCell ref="A24:F24"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
-[...8 lines deleted...]
-    <hyperlink ref="D27" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>