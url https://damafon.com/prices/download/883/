--- v0 (2026-08-15)
+++ v1 (2026-09-25)
@@ -724,51 +724,51 @@
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5">
         <v>185</v>
       </c>
       <c r="F11" s="13">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="5">
-        <v>211</v>
+        <v>536</v>
       </c>
       <c r="F12" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="5">
         <v>9</v>
       </c>
       <c r="F13" s="13">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">