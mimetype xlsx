--- v1 (2026-09-25)
+++ v2 (2026-11-05)
@@ -724,51 +724,51 @@
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5">
         <v>185</v>
       </c>
       <c r="F11" s="13">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="5">
-        <v>536</v>
+        <v>470</v>
       </c>
       <c r="F12" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="5">
         <v>9</v>
       </c>
       <c r="F13" s="13">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">