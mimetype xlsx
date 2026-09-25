--- v0 (2026-08-15)
+++ v1 (2026-09-25)
@@ -12,752 +12,1082 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>СНОВА В НАЛИЧИИ</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>00-00014966</t>
-[...86 lines deleted...]
-    <t>https://damafon.com/adapter-walker-type-c-papa---otg-01-plastikovyy/</t>
+    <t>038643</t>
+  </si>
+  <si>
+    <t>AUX кабель Olmio 3,5 * 3.5 ПРУЖИНА металлический штекер 1,8 метра черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/aux-kabel-olmio-35--35-pruzhina-metallicheskiy-shteker-18-metra-chernyy/</t>
+  </si>
+  <si>
+    <t>048735</t>
+  </si>
+  <si>
+    <t>BLUETOOTH-гарнитура Olmio ELITE v5.3. ENC черная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/bluetooth-garnitura-olmio-elite-v53-enc-chernaya/</t>
+  </si>
+  <si>
+    <t>00-00028932</t>
+  </si>
+  <si>
+    <t>FM-модулятор WALKER WAFM-510</t>
+  </si>
+  <si>
+    <t>https://damafon.com/fm-modulyator-walker-wafm-510/</t>
+  </si>
+  <si>
+    <t>038645</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 Olmio HD металлический штекер с пружиной 2,1A белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-belyy/</t>
+  </si>
+  <si>
+    <t>039515</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 Olmio SOLID усиленный 2,1A цвет черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-olmio-solid-usilennyy-21a-tsvet-chernyy/</t>
+  </si>
+  <si>
+    <t>00-00027568</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 WALKER C580 белый 3.1A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c580-belyy-31a/</t>
+  </si>
+  <si>
+    <t>00-00027569</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 WALKER C580 черный 3.1A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c580-chernyy-31a/</t>
+  </si>
+  <si>
+    <t>00-00022588</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 WALKER C735 мягкий силикон Soft Touch с металл. разъем черный, 2 метра 3.1A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy-2-metra/</t>
+  </si>
+  <si>
+    <t>00-00029433</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 WALKER C795, мягкий силикон Soft Touch, белый 3.3A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-belyy-33a/</t>
   </si>
   <si>
     <t>00-00018852</t>
   </si>
   <si>
     <t>Адаптер WALKER Type-C (папа) - OTG №03 (кабель)</t>
   </si>
   <si>
     <t>https://damafon.com/adapter-walker-type-c-papa---otg-03-kabel/</t>
   </si>
   <si>
-    <t>00-00022667</t>
-[...14 lines deleted...]
-    <t>https://damafon.com/adapter-walker-wa-030-type-c-papa---aux-mama-uluchshennoe-kachestvo-v-korobke-chernyy/</t>
+    <t>00-00032437</t>
+  </si>
+  <si>
+    <t>Адаптер WALKER WA-030 iPhone (папа) - AUX (мама) с поддержкой звонков, в коробке, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/adapter-walker-wa-030-iphone-papa---aux-mama-s-podderzhkoy-zvonkov-v-korobke-chernyy/</t>
   </si>
   <si>
     <t>00-00022909</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-22 2*USB 2.4A, Max 12W, удлиненный корпус, черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus-chernoe/</t>
   </si>
   <si>
-    <t>00-00014985</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00027916</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-61 1*Type-C PD30W + 1*USB QC3.0 24W, прозрачный черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-61-2-razema-type-c-pd-i-usb-qc30-30w-chernyy/</t>
   </si>
   <si>
-    <t>00-00031267</t>
-[...32 lines deleted...]
-    <t>https://damafon.com/naushniki-mp3-walker-h305-chernye/</t>
+    <t>00-00013295</t>
+  </si>
+  <si>
+    <t>Гарнитура MP3 WALKER H330 Soft Touch провод плоский черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/garnitura-mp3-walker-h330-soft-touch-chernaya/</t>
   </si>
   <si>
     <t>00-00013299</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H520 угловой разъем белая</t>
   </si>
   <si>
     <t>https://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-belaya/</t>
   </si>
   <si>
-    <t>00-00013300</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00013302</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H520 угловой разъем черная</t>
   </si>
   <si>
     <t>https://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-chernaya/</t>
   </si>
   <si>
-    <t>047787</t>
-[...95 lines deleted...]
-    <t>https://damafon.com/kabel-type-c---lightning-walker-c795-myagkiy-silikon-35w-belyy/</t>
+    <t>00-00016850</t>
+  </si>
+  <si>
+    <t>Гарнитура MP3 WALKER H550 Soft Touch провод черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/garnitura-mp3-walker-h550-soft-touch-chernaya/</t>
+  </si>
+  <si>
+    <t>00-00017736</t>
+  </si>
+  <si>
+    <t>Гарнитура MP3 WALKER H700 матерчатый провод черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/garnitura-mp3-walker-h700-materchatyy-provod-chernaya/</t>
+  </si>
+  <si>
+    <t>00-00029235</t>
+  </si>
+  <si>
+    <t>Гарнитура MP3 WALKER H715 черная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/garnitura-mp3-walker-h715-chernaya/</t>
+  </si>
+  <si>
+    <t>046569</t>
+  </si>
+  <si>
+    <t>Гарнитура Olmio MC-Pro Type-C с кнопкой ответа, металл, белая</t>
+  </si>
+  <si>
+    <t>https://damafon.com/garnitura-olmio-mc-pro-type-c-s-knopkoy-otveta-metall-belaya/</t>
+  </si>
+  <si>
+    <t>046570</t>
+  </si>
+  <si>
+    <t>Гарнитура Olmio MC-Pro Type-C с кнопкой ответа, металл, черная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/garnitura-olmio-mc-pro-type-c-s-knopkoy-otveta-metall-chernaya/</t>
+  </si>
+  <si>
+    <t>00-00032667</t>
+  </si>
+  <si>
+    <t>Держатель автомобильный WALKER CX-030 магнитный на панель, металл, серый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/derzhatel-avtomobilnyy-walker-cx-030-magnitnyy-na-panel-metall-seryy/</t>
+  </si>
+  <si>
+    <t>00-00029431</t>
+  </si>
+  <si>
+    <t>Кабель Type-C - Lightning WALKER C795, мягкий силикон Soft Touch, 35W, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-type-c---lightning-walker-c795-myagkiy-silikon-35w-chernyy/</t>
   </si>
   <si>
     <t>00-00024849</t>
   </si>
   <si>
-    <t>Кабель Type-C - Lightning WALKER C830, 30W, 1 метр, белый</t>
+    <t>Кабель Type-C - Lightning WALKER C830, 35W, 1 метр, белый</t>
   </si>
   <si>
     <t>https://damafon.com/kabel-type-c---lightning-walker-c830-20w-belyy/</t>
   </si>
   <si>
-    <t>041665</t>
-[...14 lines deleted...]
-    <t>https://damafon.com/kabel-type-c---type-c-olmio-style-pd60w-12-metra-tkanevaya-opletka-chernyy/</t>
+    <t>00-00029898</t>
+  </si>
+  <si>
+    <t>Кабель Type-C - Lightning WALKER C860, 30W, 1 метр, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-type-c---lightning-walker-c860-30w-1-metr-belyy/</t>
+  </si>
+  <si>
+    <t>00-00029897</t>
+  </si>
+  <si>
+    <t>Кабель Type-C - Lightning WALKER C860, 30W, 2 метра, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-type-c---lightning-walker-c860-30w-2-metra-belyy/</t>
+  </si>
+  <si>
+    <t>041674</t>
+  </si>
+  <si>
+    <t>Кабель Type-C - Type-C Olmio BOLT, PD60W, 1,2 метра, тканевая оплетка, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-type-c---type-c-olmio-bolt-pd60w-12-metra-tkanevaya-opletka-chernyy/</t>
+  </si>
+  <si>
+    <t>00-00029436</t>
+  </si>
+  <si>
+    <t>Кабель Type-C - Type-C WALKER C795, мягкий силикон Soft Touch, 60W, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-type-c---type-c-walker-c795-myagkiy-silikon-60w-belyy/</t>
+  </si>
+  <si>
+    <t>00-00029895</t>
+  </si>
+  <si>
+    <t>Кабель Type-C - Type-C WALKER C860, 65W, 1 метр, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-type-c---type-c-walker-c860-65w-1-metr-belyy/</t>
+  </si>
+  <si>
+    <t>00-00029896</t>
+  </si>
+  <si>
+    <t>Кабель Type-C - Type-C WALKER C860, 65W, 2 метра, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-type-c---type-c-walker-c860-65w-2-metra-belyy/</t>
   </si>
   <si>
     <t>00-00031548</t>
   </si>
   <si>
     <t>Кабель Type-C - Type-C WALKER C985, 100W, 1,5 метра, черный</t>
   </si>
   <si>
     <t>https://damafon.com/kabel-type-c---type-c-walker-c985-100w-chernyy/</t>
   </si>
   <si>
     <t>00-00033116</t>
   </si>
   <si>
     <t>Кабель Type-C - Type-C WALKER C987, 240W, 1,5 метра, с подставкой черный</t>
   </si>
   <si>
     <t>https://damafon.com/kabel-type-c---type-c-walker-c987-240w-15-metra-s-podstavkoy-chernyy/</t>
   </si>
   <si>
-    <t>00-00019276</t>
-[...50 lines deleted...]
-    <t>https://damafon.com/kabel-usb---type-c-olmio-rapid-3a-chernyy-12-metra/</t>
+    <t>00-00030890</t>
+  </si>
+  <si>
+    <t>Кабель Type-C - Type-C WALKER C995, 240W, совместим с Thunderbolt 4, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-type-c---type-c-walker-c995-240w-sovmestim-s-thunderbolt-4-chernyy/</t>
+  </si>
+  <si>
+    <t>038839</t>
+  </si>
+  <si>
+    <t>Кабель USB - Type-C Olmio HD металлический штекер с пружиной 2,1A красный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-usb---type-c-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-krasnyy/</t>
+  </si>
+  <si>
+    <t>039050</t>
+  </si>
+  <si>
+    <t>Кабель USB - Type-C Olmio SOLID усиленный 2,1A цвет титановый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-usb---type-c-olmio-solid-usilennyy-21a-tsvet-titanovyy/</t>
   </si>
   <si>
     <t>00-00027582</t>
   </si>
   <si>
     <t>Кабель USB - Type-C WALKER C535 черный 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/kabel-usb---type-c-walker-c535-chernyy/</t>
   </si>
   <si>
     <t>00-00022555</t>
   </si>
   <si>
     <t>Кабель USB - Type-C WALKER C565 белый 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/kabel-usb---type-c-walker-c565-belyy/</t>
   </si>
   <si>
-    <t>00-00022556</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00027572</t>
   </si>
   <si>
     <t>Кабель USB - Type-C WALKER C580 белый 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/kabel-usb---type-c-walker-c580-belyy-31a/</t>
   </si>
   <si>
-    <t>00-00029434</t>
-[...125 lines deleted...]
-    <t>https://damafon.com/naushniki-byesprovodnyye-olmio-twe-15-ancenc-true-wireless-belye/</t>
+    <t>00-00027573</t>
+  </si>
+  <si>
+    <t>Кабель USB - Type-C WALKER C580 черный 3.1A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-usb---type-c-walker-c580-chernyy-31a/</t>
+  </si>
+  <si>
+    <t>00-00022598</t>
+  </si>
+  <si>
+    <t>Кабель USB - Type-C WALKER C735 мягкий силикон Soft Touch с металл. разъемом черный, 2 метра 3.1A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-usb---type-c-walker-c735-prorezinennyy-s-metall-razemom-chernyy-2-metra/</t>
+  </si>
+  <si>
+    <t>00-00029429</t>
+  </si>
+  <si>
+    <t>Кабель USB - Type-C WALKER C795, мягкий силикон Soft Touch, черный 3.3A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-usb---type-c-walker-c795-myagkiy-silikon-chernyy-33a/</t>
+  </si>
+  <si>
+    <t>00-00032441</t>
+  </si>
+  <si>
+    <t>Кабель USB - Type-C WALKER C875 120W, белый 6.0A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-usb---type-c-walker-c875-120w-belyy-60a/</t>
+  </si>
+  <si>
+    <t>Накладка Silicon Cover NANO Realme Note 80 4G, лиловая</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silicon-cover-nano-realme-note-80-4g-lilovaya/</t>
+  </si>
+  <si>
+    <t>Накладка Silicon Cover NANO Realme Note 80 4G, черная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silicon-cover-nano-realme-note-80-4g-chernaya/</t>
+  </si>
+  <si>
+    <t>Накладка Silicon Cover NANO Samsung A17/A26/A18, темно-зеленая</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silicon-cover-nano-samsung-a26-temno-zelenaya/</t>
+  </si>
+  <si>
+    <t>Накладка Silicon Cover NANO Samsung A17/A26/A18, темно-синяя</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silicon-cover-nano-samsung-a26-temno-sinyaya/</t>
+  </si>
+  <si>
+    <t>Накладка Silicon Cover NANO Samsung A17/A26/A18, фуксия</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silicon-cover-nano-samsung-a26-fuksiya/</t>
+  </si>
+  <si>
+    <t>Накладка Silicon Cover NANO Samsung A37, черная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silicon-cover-nano-samsung-a37-chernaya/</t>
+  </si>
+  <si>
+    <t>Накладка Silicon Cover NANO Xiaomi Redmi A7 PRO/Poco C81 PRO 2026, черная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a7-propoco-c81pro-2026-chernaya/</t>
+  </si>
+  <si>
+    <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 15 PRO 4G 2026, черная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-15-pro-4g-2026-chernaya/</t>
+  </si>
+  <si>
+    <t>Накладка прозрачная с визитницей Apple iPhone 13/14</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-13/</t>
+  </si>
+  <si>
+    <t>Накладка прозрачная с визитницей Apple iPhone 14 PRO MAX</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-14-pro-max/</t>
+  </si>
+  <si>
+    <t>Накладка прозрачная с визитницей Apple iPhone 15 Pro</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-15-pro/</t>
+  </si>
+  <si>
+    <t>Накладка прозрачная с визитницей Apple iPhone 16</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-16/</t>
+  </si>
+  <si>
+    <t>Накладка прозрачная с визитницей Apple iPhone 17</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-17/</t>
+  </si>
+  <si>
+    <t>Накладка силикон ElectroFlex Magsafe для Apple iPhone 16 PRO, оранжевая</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikon-electroflex-magsafe-dlya-apple-iphone-16-pro-oranzhevaya/</t>
+  </si>
+  <si>
+    <t>Накладка силикон Magsafe для Apple iPhone 16 Pro, прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-16-pro-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силикон Magsafe для Apple iPhone 16, прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-16-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силикон Magsafe для Apple iPhone 17 Pro Max, прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-17-pro-max-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силикон Magsafe для Apple iPhone 17 Pro, прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-17-pro-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая High anti-shock iPhone 17 с углами прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-high-anti-shock-iphone-17-s-uglami-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая High anti-shock Samsung Galaxy A57 с углами прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-high-anti-shock-samsung-galaxy-a57-s-uglami-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая Silver c блестками iPhone 17 Pro Max прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-iphone-17-pro-max-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая Silver c блестками iPhone 17 Pro прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-iphone-17-pro-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая Silver c блестками Samsung A36 прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-samsung-a36-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая Silver c блестками Samsung A57 прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-samsung-a57-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая Silver c блестками Samsung S26 Ultra прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-samsung-s26-ultra-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая Ultra Slim Apple iPhone 16 прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-16-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая Ultra Slim Apple iPhone 17 PRO MAX прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-17-pro-max-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая Ultra Slim Apple iPhone 17 PRO прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-17-pro-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>Накладка силиконовая Ultra Slim Apple iPhone 17 прозрачная</t>
+  </si>
+  <si>
+    <t>https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-17-prozrachnaya/</t>
+  </si>
+  <si>
+    <t>00-00031480</t>
+  </si>
+  <si>
+    <t>Наушники WALKER Bluetooth WTS-39, ENC, черные</t>
+  </si>
+  <si>
+    <t>https://damafon.com/naushniki-walker-bluetooth-wts-39-enc-chernye/</t>
+  </si>
+  <si>
+    <t>048565</t>
+  </si>
+  <si>
+    <t>Наушники БЕСПРОВОДНЫЕ OLMIO "TWE-12" ENC Bluetooth 5.4, True Wireless, белые</t>
+  </si>
+  <si>
+    <t>https://damafon.com/naushniki-byesprovodnyye-olmio-twe-12-bluetooth-50-true-wireless-belye/</t>
+  </si>
+  <si>
+    <t>048566</t>
+  </si>
+  <si>
+    <t>Наушники БЕСПРОВОДНЫЕ OLMIO "TWE-12" ENC Bluetooth 5.4, True Wireless, черные</t>
+  </si>
+  <si>
+    <t>https://damafon.com/naushniki-byesprovodnyye-olmio-twe-12-bluetooth-50-true-wireless-chernye/</t>
+  </si>
+  <si>
+    <t>048568</t>
+  </si>
+  <si>
+    <t>Наушники БЕСПРОВОДНЫЕ OLMIO "TWE-13" ENC Bluetooth 5.4, True Wireless, белые</t>
+  </si>
+  <si>
+    <t>https://damafon.com/naushniki-byesprovodnyye-olmio-twe-13-bluetooth-50-true-wireless-belye/</t>
+  </si>
+  <si>
+    <t>048567</t>
+  </si>
+  <si>
+    <t>Наушники БЕСПРОВОДНЫЕ OLMIO "TWE-13" ENC Bluetooth 5.4, True Wireless, черные</t>
+  </si>
+  <si>
+    <t>https://damafon.com/naushniki-byesprovodnyye-olmio-twe-13-bluetooth-50-true-wireless-chernye/</t>
   </si>
   <si>
     <t>047401</t>
   </si>
   <si>
     <t>Наушники БЕСПРОВОДНЫЕ OLMIO "TWE-15" ANC+ENC, True Wireless, черные</t>
   </si>
   <si>
     <t>https://damafon.com/naushniki-byesprovodnyye-olmio-twe-15-ancenc-true-wireless-chernye/</t>
   </si>
   <si>
-    <t>048751</t>
-[...77 lines deleted...]
-    <t>https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-chernyy/</t>
+    <t>039339</t>
+  </si>
+  <si>
+    <t>Наушники БЕСПРОВОДНЫЕ внутриканальные OLMIO "BTE-05", черные</t>
+  </si>
+  <si>
+    <t>https://damafon.com/naushniki-byesprovodnyye-vnutrikanalnye-olmio-bte-05-chernye/</t>
+  </si>
+  <si>
+    <t>00-00027598</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер Apple iPhone 1 разъем Type-C PD 25W, MHJE3TU/A, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/setevoy-adapter-apple-iphone-25w-belyy-replica/</t>
+  </si>
+  <si>
+    <t>00-00028048</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер Samsung 1 разъем Type-C PD 45W + кабель Type-C to Type-C, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/setevoy-adapter-samsung-45w--kabel-type-c-belyy-replica/</t>
+  </si>
+  <si>
+    <t>00-00024542</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер WALKER WH-35 1*USB QC3.0 3A 18W, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-belyy/</t>
+  </si>
+  <si>
+    <t>00-00024543</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер WALKER WH-35 1*USB QC3.0 3A 18W, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-chernyy/</t>
+  </si>
+  <si>
+    <t>00-00024546</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер WALKER WH-39 1*Type-C PD25W, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/setevoy-adapter-walker-wh-39-1type-c-pd25w-belyy/</t>
+  </si>
+  <si>
+    <t>043365</t>
+  </si>
+  <si>
+    <t>СЗУ Olmio 1*Type-C PD20W + 1*USB QC3.0 18W, белое</t>
+  </si>
+  <si>
+    <t>https://damafon.com/szu-s-razemami-usb-qc30-i-type-c-pd-olmio-3a-20w/</t>
+  </si>
+  <si>
+    <t>046397</t>
+  </si>
+  <si>
+    <t>СЗУ Olmio 1*Type-C PD20W + кабель Type-C 1.2 m, белое</t>
+  </si>
+  <si>
+    <t>https://damafon.com/szu-s-razemom-type-c-pd-olmio-3a-20w--kabel-type-c-beloe/</t>
+  </si>
+  <si>
+    <t>043364</t>
+  </si>
+  <si>
+    <t>СЗУ Olmio 1*Type-C PD20W, белое</t>
+  </si>
+  <si>
+    <t>https://damafon.com/szu-s-razemom-type-c-olmio-pd-3a20w/</t>
+  </si>
+  <si>
+    <t>046358</t>
+  </si>
+  <si>
+    <t>СЗУ Olmio 1*Type-C PD30W, белое</t>
+  </si>
+  <si>
+    <t>https://damafon.com/szu-s-razemom-type-c-pd-olmio-3a-30w-beloe/</t>
+  </si>
+  <si>
+    <t>00-00028264</t>
+  </si>
+  <si>
+    <t>СЗУ WALKER WH-35 1*USB QC3.0 3A 15W + кабель microUSB, белое</t>
+  </si>
+  <si>
+    <t>https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-microusb-beloe/</t>
+  </si>
+  <si>
+    <t>00-00031924</t>
+  </si>
+  <si>
+    <t>СЗУ WALKER WH-39 1*Type-C PD25W + кабель Type-C на Lightning, белое</t>
+  </si>
+  <si>
+    <t>https://damafon.com/szu-walker-wh-39-1type-c-pd25w--kabel-lightning-beloe/</t>
+  </si>
+  <si>
+    <t>Силикон Revole Mix&amp;Ring для Samsung A17/A26/A18 темно-зеленый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/silikon-revole-mixring-dlya-samsung-a17a26-2025-temno-zelenyy/</t>
+  </si>
+  <si>
+    <t>Силикон Revole Mix&amp;Ring для Samsung A36/A56 (2025) черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/silikon-revole-mixring-dlya-samsung-a36a56-2025-chernyy/</t>
+  </si>
+  <si>
+    <t>Силикон Revole Mix&amp;Ring для Samsung S25 FE темно-синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/silikon-revole-mixring-dlya-samsung-s25-fe-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Силикон Revole Mix&amp;Ring для Samsung S26 ULTRA лиловый металлик</t>
+  </si>
+  <si>
+    <t>https://damafon.com/silikon-revole-mixring-dlya-samsung-s26-ultra-lilovyy-metallik/</t>
+  </si>
+  <si>
+    <t>Силикон Revole Mix&amp;Ring для Xiaomi Redmi 15C/POCO C85 черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/silikon-revole-mixring-dlya-xiaomi-redmi-15cpoco-c85-chernyy/</t>
+  </si>
+  <si>
+    <t>Силикон Revole Mix&amp;Ring для Xiaomi Redmi Note 15 PRO 4G серый титан</t>
+  </si>
+  <si>
+    <t>https://damafon.com/silikon-revole-mixring-dlya-xiaomi-redmi-note-15-pro-4g-seryy-titan/</t>
+  </si>
+  <si>
+    <t>Силикон Revole Mix&amp;Ring для Xiaomi Redmi Note 15 PRO 4G темно-синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/silikon-revole-mixring-dlya-xiaomi-redmi-note-15-pro-4g-temno-siniy/</t>
+  </si>
+  <si>
+    <t>044432</t>
+  </si>
+  <si>
+    <t>Универсальный чехол-книга Olmio 6.5"-7.1" (174*84*20 мм) размер XL бордовый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-bordovyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X7D бордо</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-huawei-honor-x7d-bordo/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X7D темно-зеленый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-huawei-honor-x7d-temno-zelenyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X7D темно-синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-huawei-honor-x7d-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X7D черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-huawei-honor-x7d-chernyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X8D бордо</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-huawei-honor-x8d-bordo/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X8D голубой</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-huawei-honor-x8d-goluboy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X8D золото</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-huawei-honor-x8d-zoloto/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X8D лиловый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-huawei-honor-x8d-lilovyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X8D синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-huawei-honor-x8d-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X8D темно-зеленый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-huawei-honor-x8d-temno-zelenyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Realme C71/C73/14X красный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-realme-c71c7314x-krasnyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Realme C71/C73/14X лиловый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-realme-c71c7314x-lilovyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Realme C71/C73/14X черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-realme-c71c7314x-chernyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Realme C85 2026 бордо</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-realme-c85-2026-bordo/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Realme C85 2026 лиловый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-realme-c85-2026-lilovyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Realme C85 2026 синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-realme-c85-2026-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Samsung A07 (2025)/A08 (2026) синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-samsung-a07-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Samsung A07 (2025)/A08 (2026) темно-синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-samsung-a07-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Samsung A17/A26/A18 (2026) темно-синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-samsung-a26-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Samsung A27 золото</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-samsung-a27-zoloto/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Samsung A27 синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-samsung-a27-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Samsung A27 темно-зеленый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-samsung-a27-temno-zelenyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Samsung A37 бордо</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-samsung-a37-bordo/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Samsung A37 синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-samsung-a37-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Samsung A37 темно-синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-samsung-a37-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Samsung A57 черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-samsung-a57-chernyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case TECNO Spark Go 3 2026/POP 20 4G черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-chernyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Xiaomi Redmi 15C/Poco C85 оранжевый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-xiaomi-redmi-15cpoco-c85-oranzhevyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Xiaomi Redmi 15C/Poco C85 темно-зеленый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-xiaomi-redmi-15cpoco-c85-temno-zelenyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Xiaomi Redmi A7 PRO 4G 2026 черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-xiaomi-redmi-a7-pro-4g-2026-chernyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Xiaomi Redmi NOTE 15 4G/5G/POCO M8 5G 2025 темно-зеленый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-temno-zelenyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Xiaomi Redmi NOTE 15 4G/5G/POCO M8 5G 2025 черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-chernyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Xiaomi Redmi NOTE 15 PRO 4G черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-chernyy/</t>
+  </si>
+  <si>
+    <t>Чехол-книга NICE STYLES (магнит боковой) для Honor X7D (2025) коричневый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-korichnevyy/</t>
+  </si>
+  <si>
+    <t>Чехол-книга NICE STYLES (магнит боковой) для Honor X7D (2025) темно-синий</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол-книга NICE STYLES (магнит боковой) для Honor X7D (2025) черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-chernyy/</t>
+  </si>
+  <si>
+    <t>Чехол-книга NICE STYLES (магнит боковой) для Realme C61 (4G)/C63 /NOTE 60 (2024) черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c61-4gc63-note-60-2024-chernyy/</t>
+  </si>
+  <si>
+    <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A37 (2025) черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-chernyy/</t>
+  </si>
+  <si>
+    <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi NOTE 15 4G/5G/POCO M8 2026 черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-chernyy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1131,62 +1461,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-082-riflenyy-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-205-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-510-pruzhina-17m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/card-reader-walker-wcd-71-sdmicrosd-type-c-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c305-chernyy-ios-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c920-tkanevyy-s-indikatorom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/adapter-walker-type-c-papa---otg-01-plastikovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/adapter-walker-type-c-papa---otg-03-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/adapter-walker-wa-022-iphone-papa---aux-mama-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/adapter-walker-wa-030-type-c-papa---aux-mama-uluchshennoe-kachestvo-v-korobke-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-23-fast-charge-24a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-61-2-razema-type-c-pd-i-usb-qc30-30w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-62-1type-c-pd36w-i-1usb-qc30-24w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-75-100w-s-udlinitelem15-metra-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-mp3-walker-h305-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-mp3-walker-h305-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-olmio-fly-s-knopkoy-otveta-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-olmio-fly-s-knopkoy-otveta-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/derzhatel-avtomobilnyy-walker-cx-004-magnitnyy-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/derzhatel-avtomobilnyy-walker-cx-011-s-prisoskoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-615-10000mah-qc30--pd225w--3-vstroennykh-kabelya-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-625-20000mah-qc30--pd225w--3-vstroennykh-kabelya-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-91510000mah-qc30--pd225w-ultratonkiy-temno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-965-mini-5000mah-20w-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-power-bank-walker-wb-965-mini-5000mah-20w-type-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-olmio-style-pd30w-12-metra-tkanevaya-opletka-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-walker-c795-myagkiy-silikon-35w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-walker-c830-20w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-olmio-type-c---type-c-60w-belyy-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-olmio-style-pd60w-12-metra-tkanevaya-opletka-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c985-100w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c987-240w-15-metra-s-podstavkoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---microusb-walker-c305-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---microusb-walker-c580-belyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---microusb-walker-c735-prorezinennyy-s-metall-razemom-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---microusb-walker-c735-prorezinennyy-s-metall-razemom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-olmio-rapid-3a-belyy-12-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-olmio-rapid-3a-chernyy-12-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c535-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c565-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c565-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c580-belyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c795-myagkiy-silikon-belyy-33a/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c920-tkanevyy-s-indikatorom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c950-chernyy-33a/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kolonka-walker-wsp-180-bluetooth-5vt2-tws-sinkhronizatsiya-podsvetka-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kolonka-walker-wsp-710-2--v-1-na-magnitakh-bluetooth-10vt2-tws-sinkhronizatsiya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/mysh-besprovodnaya-defender-bit-mb-205-besshumnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/mysh-besprovodnaya-defender-effect-x-ms-095-besshumnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-mp3-walker-h110-belye-paket/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-mp3-walker-h110-chernye-paket/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-walker-bluetooth-wts-54-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-walker-bluetooth-wts-58-anc-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-walker-bluetooth-wts-60-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-walker-bluetooth-wts-85-anc-sensornyy-displey-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-walker-bluetooth-polnorazmernye-wbt-79-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-15-ancenc-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-15-ancenc-true-wireless-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-airclip-ows-design-enc-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-samsung-25w--kabel-type-c-belyy-replica/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-43-gan-2-razema-type-c-pd33w-i-usb-qc30-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-43-gan-2-razema-type-c-pd33w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-45-gan-3-razema-2type-c-pd65w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemom-type-c-pd-olmio-3a-20w--kabel-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemami-usb-smart-ic-i-type-c-pd-olmio-45w/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-chernyy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-pruzhina-metallicheskiy-shteker-18-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/bluetooth-garnitura-olmio-elite-v53-enc-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/fm-modulyator-walker-wafm-510/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-solid-usilennyy-21a-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-belyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-belyy-33a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/adapter-walker-type-c-papa---otg-03-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/adapter-walker-wa-030-iphone-papa---aux-mama-s-podderzhkoy-zvonkov-v-korobke-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-61-2-razema-type-c-pd-i-usb-qc30-30w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h330-soft-touch-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h550-soft-touch-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h700-materchatyy-provod-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h715-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-olmio-mc-pro-type-c-s-knopkoy-otveta-metall-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-olmio-mc-pro-type-c-s-knopkoy-otveta-metall-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/derzhatel-avtomobilnyy-walker-cx-030-magnitnyy-na-panel-metall-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-walker-c795-myagkiy-silikon-35w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-walker-c830-20w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-walker-c860-30w-1-metr-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-walker-c860-30w-2-metra-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-olmio-bolt-pd60w-12-metra-tkanevaya-opletka-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c795-myagkiy-silikon-60w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c860-65w-1-metr-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c860-65w-2-metra-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c985-100w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c987-240w-15-metra-s-podstavkoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c995-240w-sovmestim-s-thunderbolt-4-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-olmio-solid-usilennyy-21a-tsvet-titanovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c535-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c565-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c580-belyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c580-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c735-prorezinennyy-s-metall-razemom-chernyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c795-myagkiy-silikon-chernyy-33a/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c875-120w-belyy-60a/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-realme-note-80-4g-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-realme-note-80-4g-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-samsung-a26-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-samsung-a26-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-samsung-a26-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-samsung-a37-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a7-propoco-c81pro-2026-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-15-pro-4g-2026-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-14-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikon-electroflex-magsafe-dlya-apple-iphone-16-pro-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-16-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-16-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-17-pro-max-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-17-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-high-anti-shock-iphone-17-s-uglami-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-high-anti-shock-samsung-galaxy-a57-s-uglami-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-iphone-17-pro-max-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-iphone-17-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-samsung-a36-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-samsung-a57-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-samsung-s26-ultra-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-16-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-17-pro-max-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-17-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-17-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-walker-bluetooth-wts-39-enc-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-12-bluetooth-50-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-12-bluetooth-50-true-wireless-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-13-bluetooth-50-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-13-bluetooth-50-true-wireless-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-15-ancenc-true-wireless-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-vnutrikanalnye-olmio-bte-05-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-apple-iphone-25w-belyy-replica/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-samsung-45w--kabel-type-c-belyy-replica/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-39-1type-c-pd25w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemami-usb-qc30-i-type-c-pd-olmio-3a-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemom-type-c-pd-olmio-3a-20w--kabel-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemom-type-c-olmio-pd-3a20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemom-type-c-pd-olmio-3a-30w-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-microusb-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-39-1type-c-pd25w--kabel-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-samsung-a17a26-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-samsung-a36a56-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-samsung-s25-fe-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-samsung-s26-ultra-lilovyy-metallik/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-xiaomi-redmi-15cpoco-c85-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-xiaomi-redmi-note-15-pro-4g-seryy-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-xiaomi-redmi-note-15-pro-4g-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x7d-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x7d-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x7d-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x7d-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c71c7314x-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c71c7314x-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c71c7314x-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c85-2026-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c85-2026-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c85-2026-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a07-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a07-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a26-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a27-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a27-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a27-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a37-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a37-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a37-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a57-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-15cpoco-c85-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-15cpoco-c85-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-a7-pro-4g-2026-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c61-4gc63-note-60-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-chernyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F83"/>
+  <dimension ref="A1:F144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F83" sqref="F83"/>
+      <selection activeCell="F144" sqref="F144"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -1239,1530 +1569,2604 @@
       </c>
       <c r="D8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F9" s="13">
-        <v>62</v>
+        <v>195</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5">
         <v>5</v>
       </c>
       <c r="F10" s="13">
-        <v>62</v>
+        <v>930</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F11" s="13">
-        <v>54</v>
+        <v>458</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F12" s="13">
-        <v>63</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F13" s="13">
-        <v>110</v>
+        <v>295</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F14" s="13">
-        <v>98</v>
+        <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F15" s="13">
-        <v>225</v>
+        <v>130</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="5">
         <v>10</v>
       </c>
       <c r="F16" s="13">
-        <v>75</v>
+        <v>158</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>9</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F17" s="13">
-        <v>209</v>
+        <v>145</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>10</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="5">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F18" s="13">
-        <v>48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>11</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="5">
-        <v>48</v>
+        <v>2</v>
       </c>
       <c r="F19" s="13">
-        <v>62</v>
+        <v>215</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>12</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F20" s="13">
-        <v>156</v>
+        <v>172</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>13</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="5">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F21" s="13">
-        <v>195</v>
+        <v>315</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>14</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="5">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F22" s="13">
-        <v>155</v>
+        <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>15</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F23" s="13">
-        <v>175</v>
+        <v>158</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>16</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F24" s="13">
-        <v>290</v>
+        <v>158</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>17</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F25" s="13">
-        <v>305</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>18</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F26" s="13">
-        <v>658</v>
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>19</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F27" s="13">
-        <v>90</v>
+        <v>185</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>20</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F28" s="13">
-        <v>90</v>
+        <v>380</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>21</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E29" s="5">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="F29" s="13">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>22</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F30" s="13">
-        <v>150</v>
+        <v>365</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>23</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F31" s="13">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>24</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="5">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F32" s="13">
-        <v>150</v>
+        <v>186</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>25</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E33" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F33" s="13">
-        <v>215</v>
+        <v>195</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>26</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E34" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F34" s="13">
-        <v>215</v>
+        <v>232</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>27</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F35" s="13">
-        <v>175</v>
+        <v>285</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>28</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E36" s="5">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F36" s="13">
-        <v>285</v>
+        <v>198</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>29</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E37" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F37" s="13">
-        <v>990</v>
+        <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>30</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E38" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F38" s="13">
-        <v>1290</v>
+        <v>183</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>31</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E39" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F39" s="13">
-        <v>1135</v>
+        <v>255</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>32</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E40" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F40" s="13">
-        <v>630</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>33</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E41" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F41" s="13">
-        <v>630</v>
+        <v>450</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>34</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E42" s="5">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F42" s="13">
-        <v>410</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>35</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="5">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F43" s="13">
-        <v>215</v>
+        <v>272</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>36</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="5">
         <v>10</v>
       </c>
       <c r="F44" s="13">
-        <v>170</v>
+        <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>37</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="5">
         <v>10</v>
       </c>
       <c r="F45" s="13">
-        <v>245</v>
+        <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>38</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E46" s="5">
         <v>10</v>
       </c>
       <c r="F46" s="13">
-        <v>355</v>
+        <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>39</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E47" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F47" s="13">
-        <v>240</v>
+        <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>40</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E48" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F48" s="13">
-        <v>230</v>
+        <v>165</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>41</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E49" s="5">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="F49" s="13">
-        <v>60</v>
+        <v>148</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>42</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E50" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F50" s="13">
-        <v>99</v>
+        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>43</v>
       </c>
-      <c r="B51" s="9" t="s">
+      <c r="B51" s="9"/>
+      <c r="C51" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="C51" s="6" t="s">
+      <c r="D51" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="5">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F51" s="13">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>44</v>
       </c>
-      <c r="B52" s="9" t="s">
+      <c r="B52" s="9"/>
+      <c r="C52" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D52" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" s="5">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F52" s="13">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>45</v>
       </c>
-      <c r="B53" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B53" s="9"/>
       <c r="C53" s="6" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="E53" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F53" s="13">
-        <v>265</v>
+        <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>46</v>
       </c>
-      <c r="B54" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B54" s="9"/>
       <c r="C54" s="6" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E54" s="5">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F54" s="13">
-        <v>265</v>
+        <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>47</v>
       </c>
-      <c r="B55" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B55" s="9"/>
       <c r="C55" s="6" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="E55" s="5">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="F55" s="13">
-        <v>105</v>
+        <v>95</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>48</v>
       </c>
-      <c r="B56" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B56" s="9"/>
       <c r="C56" s="6" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="E56" s="5">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F56" s="13">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>49</v>
       </c>
-      <c r="B57" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B57" s="9"/>
       <c r="C57" s="6" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="E57" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F57" s="13">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>50</v>
       </c>
-      <c r="B58" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B58" s="9"/>
       <c r="C58" s="6" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="E58" s="5">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F58" s="13">
-        <v>115</v>
+        <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>51</v>
       </c>
-      <c r="B59" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B59" s="9"/>
       <c r="C59" s="6" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="E59" s="5">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F59" s="13">
-        <v>140</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>52</v>
       </c>
-      <c r="B60" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B60" s="9"/>
       <c r="C60" s="6" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="E60" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F60" s="13">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>53</v>
       </c>
-      <c r="B61" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B61" s="9"/>
       <c r="C61" s="6" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="E61" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F61" s="13">
-        <v>240</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>54</v>
       </c>
-      <c r="B62" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B62" s="9"/>
       <c r="C62" s="6" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="E62" s="5">
         <v>2</v>
       </c>
       <c r="F62" s="13">
-        <v>1430</v>
+        <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>55</v>
       </c>
-      <c r="B63" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B63" s="9"/>
       <c r="C63" s="6" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="E63" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F63" s="13">
-        <v>1660</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>56</v>
       </c>
       <c r="B64" s="9"/>
       <c r="C64" s="6" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E64" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F64" s="13">
-        <v>249</v>
+        <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>57</v>
       </c>
       <c r="B65" s="9"/>
       <c r="C65" s="6" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="E65" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F65" s="13">
-        <v>375</v>
+        <v>75</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>58</v>
       </c>
-      <c r="B66" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B66" s="9"/>
       <c r="C66" s="6" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="E66" s="5">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F66" s="13">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>59</v>
       </c>
-      <c r="B67" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B67" s="9"/>
       <c r="C67" s="6" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
       <c r="E67" s="5">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="F67" s="13">
-        <v>60</v>
+        <v>105</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>60</v>
       </c>
-      <c r="B68" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B68" s="9"/>
       <c r="C68" s="6" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="E68" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F68" s="13">
-        <v>785</v>
+        <v>105</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>61</v>
       </c>
-      <c r="B69" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B69" s="9"/>
       <c r="C69" s="6" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="E69" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F69" s="13">
-        <v>790</v>
+        <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>62</v>
       </c>
-      <c r="B70" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B70" s="9"/>
       <c r="C70" s="6" t="s">
-        <v>193</v>
+        <v>175</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="E70" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F70" s="13">
-        <v>940</v>
+        <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>63</v>
       </c>
-      <c r="B71" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B71" s="9"/>
       <c r="C71" s="6" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="E71" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F71" s="13">
-        <v>1250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>64</v>
       </c>
-      <c r="B72" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B72" s="9"/>
       <c r="C72" s="6" t="s">
-        <v>199</v>
+        <v>179</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="E72" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F72" s="13">
-        <v>1300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>65</v>
       </c>
-      <c r="B73" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B73" s="9"/>
       <c r="C73" s="6" t="s">
-        <v>202</v>
+        <v>181</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="E73" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F73" s="13">
-        <v>1250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>66</v>
       </c>
-      <c r="B74" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B74" s="9"/>
       <c r="C74" s="6" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>206</v>
+        <v>184</v>
       </c>
       <c r="E74" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F74" s="13">
-        <v>1250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>67</v>
       </c>
-      <c r="B75" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B75" s="9"/>
       <c r="C75" s="6" t="s">
-        <v>208</v>
+        <v>185</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="E75" s="5">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="F75" s="13">
-        <v>1370</v>
+        <v>75</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>68</v>
       </c>
-      <c r="B76" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B76" s="9"/>
       <c r="C76" s="6" t="s">
-        <v>211</v>
+        <v>187</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>212</v>
+        <v>188</v>
       </c>
       <c r="E76" s="5">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="F76" s="13">
-        <v>250</v>
+        <v>45</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>69</v>
       </c>
-      <c r="B77" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B77" s="9"/>
       <c r="C77" s="6" t="s">
-        <v>214</v>
+        <v>189</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>215</v>
+        <v>190</v>
       </c>
       <c r="E77" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F77" s="13">
-        <v>455</v>
+        <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>70</v>
       </c>
-      <c r="B78" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B78" s="9"/>
       <c r="C78" s="6" t="s">
-        <v>217</v>
+        <v>191</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>218</v>
+        <v>192</v>
       </c>
       <c r="E78" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F78" s="13">
-        <v>455</v>
+        <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>71</v>
       </c>
-      <c r="B79" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B79" s="9"/>
       <c r="C79" s="6" t="s">
-        <v>220</v>
+        <v>193</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>221</v>
+        <v>194</v>
       </c>
       <c r="E79" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F79" s="13">
-        <v>920</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>72</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>223</v>
+        <v>196</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>224</v>
+        <v>197</v>
       </c>
       <c r="E80" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F80" s="13">
-        <v>1135</v>
+        <v>775</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>73</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>226</v>
+        <v>199</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>227</v>
+        <v>200</v>
       </c>
       <c r="E81" s="5">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F81" s="13">
-        <v>550</v>
+        <v>768</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>74</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>228</v>
+        <v>201</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>229</v>
+        <v>202</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
       <c r="E82" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F82" s="13">
-        <v>955</v>
+        <v>768</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>75</v>
       </c>
       <c r="B83" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E83" s="5">
+        <v>5</v>
+      </c>
+      <c r="F83" s="13">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="4">
+        <v>76</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E84" s="5">
+        <v>4</v>
+      </c>
+      <c r="F84" s="13">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="4">
+        <v>77</v>
+      </c>
+      <c r="B85" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="E85" s="5">
+        <v>5</v>
+      </c>
+      <c r="F85" s="13">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="4">
+        <v>78</v>
+      </c>
+      <c r="B86" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E86" s="5">
+        <v>5</v>
+      </c>
+      <c r="F86" s="13">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="4">
+        <v>79</v>
+      </c>
+      <c r="B87" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E87" s="5">
+        <v>10</v>
+      </c>
+      <c r="F87" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="4">
+        <v>80</v>
+      </c>
+      <c r="B88" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="E88" s="5">
+        <v>8</v>
+      </c>
+      <c r="F88" s="13">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="4">
+        <v>81</v>
+      </c>
+      <c r="B89" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="E89" s="5">
+        <v>5</v>
+      </c>
+      <c r="F89" s="13">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="4">
+        <v>82</v>
+      </c>
+      <c r="B90" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E90" s="5">
+        <v>5</v>
+      </c>
+      <c r="F90" s="13">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="4">
+        <v>83</v>
+      </c>
+      <c r="B91" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E91" s="5">
+        <v>14</v>
+      </c>
+      <c r="F91" s="13">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="4">
+        <v>84</v>
+      </c>
+      <c r="B92" s="9" t="s">
         <v>231</v>
       </c>
-      <c r="C83" s="6" t="s">
+      <c r="C92" s="6" t="s">
         <v>232</v>
       </c>
-      <c r="D83" s="5" t="s">
+      <c r="D92" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="E83" s="5">
-[...3 lines deleted...]
-        <v>450</v>
+      <c r="E92" s="5">
+        <v>5</v>
+      </c>
+      <c r="F92" s="13">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="4">
+        <v>85</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E93" s="5">
+        <v>30</v>
+      </c>
+      <c r="F93" s="13">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="4">
+        <v>86</v>
+      </c>
+      <c r="B94" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E94" s="5">
+        <v>10</v>
+      </c>
+      <c r="F94" s="13">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="4">
+        <v>87</v>
+      </c>
+      <c r="B95" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="E95" s="5">
+        <v>10</v>
+      </c>
+      <c r="F95" s="13">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="4">
+        <v>88</v>
+      </c>
+      <c r="B96" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E96" s="5">
+        <v>5</v>
+      </c>
+      <c r="F96" s="13">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="4">
+        <v>89</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E97" s="5">
+        <v>15</v>
+      </c>
+      <c r="F97" s="13">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="4">
+        <v>90</v>
+      </c>
+      <c r="B98" s="9"/>
+      <c r="C98" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E98" s="5">
+        <v>5</v>
+      </c>
+      <c r="F98" s="13">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="4">
+        <v>91</v>
+      </c>
+      <c r="B99" s="9"/>
+      <c r="C99" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="E99" s="5">
+        <v>5</v>
+      </c>
+      <c r="F99" s="13">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="4">
+        <v>92</v>
+      </c>
+      <c r="B100" s="9"/>
+      <c r="C100" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E100" s="5">
+        <v>2</v>
+      </c>
+      <c r="F100" s="13">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="4">
+        <v>93</v>
+      </c>
+      <c r="B101" s="9"/>
+      <c r="C101" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E101" s="5">
+        <v>3</v>
+      </c>
+      <c r="F101" s="13">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="4">
+        <v>94</v>
+      </c>
+      <c r="B102" s="9"/>
+      <c r="C102" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="E102" s="5">
+        <v>10</v>
+      </c>
+      <c r="F102" s="13">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="4">
+        <v>95</v>
+      </c>
+      <c r="B103" s="9"/>
+      <c r="C103" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E103" s="5">
+        <v>5</v>
+      </c>
+      <c r="F103" s="13">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="4">
+        <v>96</v>
+      </c>
+      <c r="B104" s="9"/>
+      <c r="C104" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E104" s="5">
+        <v>5</v>
+      </c>
+      <c r="F104" s="13">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="4">
+        <v>97</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E105" s="5">
+        <v>5</v>
+      </c>
+      <c r="F105" s="13">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="4">
+        <v>98</v>
+      </c>
+      <c r="B106" s="9"/>
+      <c r="C106" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E106" s="5">
+        <v>5</v>
+      </c>
+      <c r="F106" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="4">
+        <v>99</v>
+      </c>
+      <c r="B107" s="9"/>
+      <c r="C107" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E107" s="5">
+        <v>5</v>
+      </c>
+      <c r="F107" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="4">
+        <v>100</v>
+      </c>
+      <c r="B108" s="9"/>
+      <c r="C108" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E108" s="5">
+        <v>4</v>
+      </c>
+      <c r="F108" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="4">
+        <v>101</v>
+      </c>
+      <c r="B109" s="9"/>
+      <c r="C109" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E109" s="5">
+        <v>4</v>
+      </c>
+      <c r="F109" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="4">
+        <v>102</v>
+      </c>
+      <c r="B110" s="9"/>
+      <c r="C110" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E110" s="5">
+        <v>5</v>
+      </c>
+      <c r="F110" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="4">
+        <v>103</v>
+      </c>
+      <c r="B111" s="9"/>
+      <c r="C111" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E111" s="5">
+        <v>5</v>
+      </c>
+      <c r="F111" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="4">
+        <v>104</v>
+      </c>
+      <c r="B112" s="9"/>
+      <c r="C112" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E112" s="5">
+        <v>3</v>
+      </c>
+      <c r="F112" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="4">
+        <v>105</v>
+      </c>
+      <c r="B113" s="9"/>
+      <c r="C113" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E113" s="5">
+        <v>3</v>
+      </c>
+      <c r="F113" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="4">
+        <v>106</v>
+      </c>
+      <c r="B114" s="9"/>
+      <c r="C114" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E114" s="5">
+        <v>3</v>
+      </c>
+      <c r="F114" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="4">
+        <v>107</v>
+      </c>
+      <c r="B115" s="9"/>
+      <c r="C115" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E115" s="5">
+        <v>5</v>
+      </c>
+      <c r="F115" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="4">
+        <v>108</v>
+      </c>
+      <c r="B116" s="9"/>
+      <c r="C116" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E116" s="5">
+        <v>5</v>
+      </c>
+      <c r="F116" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="4">
+        <v>109</v>
+      </c>
+      <c r="B117" s="9"/>
+      <c r="C117" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E117" s="5">
+        <v>5</v>
+      </c>
+      <c r="F117" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="4">
+        <v>110</v>
+      </c>
+      <c r="B118" s="9"/>
+      <c r="C118" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E118" s="5">
+        <v>5</v>
+      </c>
+      <c r="F118" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="4">
+        <v>111</v>
+      </c>
+      <c r="B119" s="9"/>
+      <c r="C119" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E119" s="5">
+        <v>10</v>
+      </c>
+      <c r="F119" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="4">
+        <v>112</v>
+      </c>
+      <c r="B120" s="9"/>
+      <c r="C120" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="E120" s="5">
+        <v>10</v>
+      </c>
+      <c r="F120" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="4">
+        <v>113</v>
+      </c>
+      <c r="B121" s="9"/>
+      <c r="C121" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="E121" s="5">
+        <v>10</v>
+      </c>
+      <c r="F121" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="4">
+        <v>114</v>
+      </c>
+      <c r="B122" s="9"/>
+      <c r="C122" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="E122" s="5">
+        <v>3</v>
+      </c>
+      <c r="F122" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="4">
+        <v>115</v>
+      </c>
+      <c r="B123" s="9"/>
+      <c r="C123" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="E123" s="5">
+        <v>1</v>
+      </c>
+      <c r="F123" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="4">
+        <v>116</v>
+      </c>
+      <c r="B124" s="9"/>
+      <c r="C124" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="E124" s="5">
+        <v>1</v>
+      </c>
+      <c r="F124" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="4">
+        <v>117</v>
+      </c>
+      <c r="B125" s="9"/>
+      <c r="C125" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E125" s="5">
+        <v>1</v>
+      </c>
+      <c r="F125" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="4">
+        <v>118</v>
+      </c>
+      <c r="B126" s="9"/>
+      <c r="C126" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E126" s="5">
+        <v>1</v>
+      </c>
+      <c r="F126" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="4">
+        <v>119</v>
+      </c>
+      <c r="B127" s="9"/>
+      <c r="C127" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="E127" s="5">
+        <v>1</v>
+      </c>
+      <c r="F127" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="4">
+        <v>120</v>
+      </c>
+      <c r="B128" s="9"/>
+      <c r="C128" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E128" s="5">
+        <v>4</v>
+      </c>
+      <c r="F128" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="4">
+        <v>121</v>
+      </c>
+      <c r="B129" s="9"/>
+      <c r="C129" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E129" s="5">
+        <v>4</v>
+      </c>
+      <c r="F129" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="4">
+        <v>122</v>
+      </c>
+      <c r="B130" s="9"/>
+      <c r="C130" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="E130" s="5">
+        <v>4</v>
+      </c>
+      <c r="F130" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="4">
+        <v>123</v>
+      </c>
+      <c r="B131" s="9"/>
+      <c r="C131" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="E131" s="5">
+        <v>6</v>
+      </c>
+      <c r="F131" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" s="4">
+        <v>124</v>
+      </c>
+      <c r="B132" s="9"/>
+      <c r="C132" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="5">
+        <v>4</v>
+      </c>
+      <c r="F132" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="4">
+        <v>125</v>
+      </c>
+      <c r="B133" s="9"/>
+      <c r="C133" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="E133" s="5">
+        <v>10</v>
+      </c>
+      <c r="F133" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="4">
+        <v>126</v>
+      </c>
+      <c r="B134" s="9"/>
+      <c r="C134" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="E134" s="5">
+        <v>10</v>
+      </c>
+      <c r="F134" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="4">
+        <v>127</v>
+      </c>
+      <c r="B135" s="9"/>
+      <c r="C135" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="E135" s="5">
+        <v>16</v>
+      </c>
+      <c r="F135" s="13">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="4">
+        <v>128</v>
+      </c>
+      <c r="B136" s="9"/>
+      <c r="C136" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="E136" s="5">
+        <v>5</v>
+      </c>
+      <c r="F136" s="13">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="4">
+        <v>129</v>
+      </c>
+      <c r="B137" s="9"/>
+      <c r="C137" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="E137" s="5">
+        <v>5</v>
+      </c>
+      <c r="F137" s="13">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="4">
+        <v>130</v>
+      </c>
+      <c r="B138" s="9"/>
+      <c r="C138" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="E138" s="5">
+        <v>5</v>
+      </c>
+      <c r="F138" s="13">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="4">
+        <v>131</v>
+      </c>
+      <c r="B139" s="9"/>
+      <c r="C139" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="E139" s="5">
+        <v>5</v>
+      </c>
+      <c r="F139" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="4">
+        <v>132</v>
+      </c>
+      <c r="B140" s="9"/>
+      <c r="C140" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="E140" s="5">
+        <v>5</v>
+      </c>
+      <c r="F140" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="4">
+        <v>133</v>
+      </c>
+      <c r="B141" s="9"/>
+      <c r="C141" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E141" s="5">
+        <v>5</v>
+      </c>
+      <c r="F141" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="4">
+        <v>134</v>
+      </c>
+      <c r="B142" s="9"/>
+      <c r="C142" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="E142" s="5">
+        <v>5</v>
+      </c>
+      <c r="F142" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="4">
+        <v>135</v>
+      </c>
+      <c r="B143" s="9"/>
+      <c r="C143" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="E143" s="5">
+        <v>5</v>
+      </c>
+      <c r="F143" s="13">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" s="4">
+        <v>136</v>
+      </c>
+      <c r="B144" s="9"/>
+      <c r="C144" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E144" s="5">
+        <v>10</v>
+      </c>
+      <c r="F144" s="13">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
@@ -2806,50 +4210,111 @@
     <hyperlink ref="D59" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_136"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>