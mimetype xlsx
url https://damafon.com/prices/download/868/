--- v1 (2026-09-25)
+++ v2 (2026-11-05)
@@ -12,1082 +12,248 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>СНОВА В НАЛИЧИИ</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>038643</t>
-[...602 lines deleted...]
-    <t>https://damafon.com/naushniki-byesprovodnyye-olmio-twe-15-ancenc-true-wireless-chernye/</t>
+    <t>356585</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 HOCO X82 Silicone, 1 метр, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-hoco-x82-1m-belyy/</t>
+  </si>
+  <si>
+    <t>356584</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 HOCO X82 Silicone, 1 метр, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-hoco-x82-1m-chernyy/</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 HOCO X89 Wind 2.4A, 2 метра, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-hoco-x89-wind-24a-2-metra-chernyy/</t>
+  </si>
+  <si>
+    <t>Внешнее ЗУ Power Bank HOCO J154 Victorious, 22.5W + PD20W, 10000mAh (CCC), черное</t>
+  </si>
+  <si>
+    <t>https://damafon.com/vneshnee-zu-power-bank-hoco-j154-victorious-pd20w-10000mah-chernoe/</t>
+  </si>
+  <si>
+    <t>Кабель Type-C - Lightning HOCO X102 Fresh 27W, 1 метр, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-type-c---lightning-hoco-x102-fresh-27w-1-metr-chernyy/</t>
+  </si>
+  <si>
+    <t>041714</t>
+  </si>
+  <si>
+    <t>Кабель Type-C - Type-C Olmio SHELD, PD60W, 1,2 метра, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-type-c---type-c-olmio-sheld-pd60w-12-metra-chernyy/</t>
+  </si>
+  <si>
+    <t>356590</t>
+  </si>
+  <si>
+    <t>Кабель USB - Type-C HOCO X82 Silicone, 1 метр, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-usb---type-c-hoco-x82-silicone-1m-belyy/</t>
+  </si>
+  <si>
+    <t>356589</t>
+  </si>
+  <si>
+    <t>Кабель USB - Type-C HOCO X82 Silicone, 1 метр, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/kabel-usb---type-c-hoco-x82-1m-chernyy/</t>
   </si>
   <si>
     <t>039339</t>
   </si>
   <si>
     <t>Наушники БЕСПРОВОДНЫЕ внутриканальные OLMIO "BTE-05", черные</t>
   </si>
   <si>
     <t>https://damafon.com/naushniki-byesprovodnyye-vnutrikanalnye-olmio-bte-05-chernye/</t>
   </si>
   <si>
-    <t>00-00027598</t>
-[...59 lines deleted...]
-    <t>https://damafon.com/szu-s-razemom-type-c-pd-olmio-3a-20w--kabel-type-c-beloe/</t>
+    <t>СЗУ HOCO C109A, 1*USB QC3.0 18W + кабель MicroUSB, блистер, белое</t>
+  </si>
+  <si>
+    <t>https://damafon.com/szu-hoco-c109a-1-razem-usb-qc30--kabel-microusb-beloe/</t>
+  </si>
+  <si>
+    <t>СЗУ HOCO CS55A, 1*PD30W + 1*USB QC3.0 18W, блистер, белое</t>
+  </si>
+  <si>
+    <t>https://damafon.com/szu-hoco-cs55a-1pd30w--1usb-qc30-blister-beloe/</t>
   </si>
   <si>
     <t>043364</t>
   </si>
   <si>
     <t>СЗУ Olmio 1*Type-C PD20W, белое</t>
   </si>
   <si>
     <t>https://damafon.com/szu-s-razemom-type-c-olmio-pd-3a20w/</t>
   </si>
   <si>
-    <t>046358</t>
-[...65 lines deleted...]
-    <t>https://damafon.com/silikon-revole-mixring-dlya-xiaomi-redmi-note-15-pro-4g-temno-siniy/</t>
+    <t>Стекло 5D "Full glue" для Huawei Honor X8b/X8c/200 Lite/400 Lite, OG олеофобное покр. (фиолетовое)</t>
+  </si>
+  <si>
+    <t>https://damafon.com/steklo-5d-full-glue-dlya-huawei-honor-x8b-og-oleofobnoe-pokrytie-fioletovoe/</t>
+  </si>
+  <si>
+    <t>Стекло 5D "Full glue" для Realme C55/C65/C67/C71/C75/Spark Go 3/Realme 12/Note 50, OG (фиолетовое)</t>
+  </si>
+  <si>
+    <t>https://damafon.com/steklo-5d-full-glue-dlya-realme-c67-og-oleofobnoe-pokrytie-fioletovoe/</t>
+  </si>
+  <si>
+    <t>Стекло 6D для Huawei Honor X8b/X8c/200 Lite/400 Lite, олеофобное покрытие (черное) ANTI-STATIC</t>
+  </si>
+  <si>
+    <t>https://damafon.com/steklo-6d-full-glue-dlya-huawei-honor-x8b-oleofobnoe-pokrytie-chernoe-anti-static/</t>
+  </si>
+  <si>
+    <t>Стекло 6D для Realme C55/C65/С67/C71/C75/Tecno Spark 30 Pro/Realme 12 ANTI-STATIC</t>
+  </si>
+  <si>
+    <t>https://damafon.com/steklo-6d-full-glue-s-ramkoy-dlya-realme-c55-chernoe-oleofobnoe-pokrytie-tekhupakovka/</t>
+  </si>
+  <si>
+    <t>Стекло 6D для Samsung A36/A37/A56/A57/S25FE/Poco F7/Note 15 Pro/Realme C85 Pro,ANTI-STATIC</t>
+  </si>
+  <si>
+    <t>https://damafon.com/steklo-6d-full-glue-dlya-samsung-a35-oleofobnoe-pokrytie-chernoe-anti-static/</t>
+  </si>
+  <si>
+    <t>Стекло 6D для TECNO Spark 20 Pro/40 Pro/Pova 5/Pova 6 NEO/Pova 7/7 Pro/INF Hot 40/Hot 50</t>
+  </si>
+  <si>
+    <t>https://damafon.com/steklo-6d-full-glue-dlya-tecno-pova-6-neo-oleofobnoe-pokrytie-chernoe-anti-static/</t>
+  </si>
+  <si>
+    <t>Стекло 6D для TECNO Spark GO 1/GO 2/30/30C/40C/Hot 50i/Smart 9, ANTI-STATIC</t>
+  </si>
+  <si>
+    <t>https://damafon.com/steklo-6d-full-glue-dlya-tecno-spark-go-2-oleofobnoe-pokrytie-chernoe-anti-static/</t>
+  </si>
+  <si>
+    <t>Стекло 6D для Xiaomi Redmi 12/13/Poco M6/Pova 7, олеофобное (черное) ANTI-STATIC</t>
+  </si>
+  <si>
+    <t>https://damafon.com/steklo-6d-full-glue-dlya-xiaomi-redmi-12-oleofobnoe-pokrytie-chernoe-anti-static/</t>
+  </si>
+  <si>
+    <t>Стекло 6D для Xiaomi Redmi 13C/Poco C65/A05/A06/A07/Realme C51/C53/C61/C63/Go 3, ANTI-STATIC</t>
+  </si>
+  <si>
+    <t>https://damafon.com/steklo-6d-full-glue-dlya-xiaomi-redmi-13c-oleofobnoe-chernoe-anti-static/</t>
+  </si>
+  <si>
+    <t>038755</t>
+  </si>
+  <si>
+    <t>Универсальный чехол-книга Olmio 5.5"-6.5" (165*82*20 мм) размер L бордовый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-bordovyy/</t>
   </si>
   <si>
     <t>044432</t>
   </si>
   <si>
     <t>Универсальный чехол-книга Olmio 6.5"-7.1" (174*84*20 мм) размер XL бордовый</t>
   </si>
   <si>
     <t>https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-bordovyy/</t>
-  </si>
-[...232 lines deleted...]
-    <t>https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-chernyy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1461,62 +627,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-pruzhina-metallicheskiy-shteker-18-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/bluetooth-garnitura-olmio-elite-v53-enc-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/fm-modulyator-walker-wafm-510/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-solid-usilennyy-21a-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-belyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-belyy-33a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/adapter-walker-type-c-papa---otg-03-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/adapter-walker-wa-030-iphone-papa---aux-mama-s-podderzhkoy-zvonkov-v-korobke-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-61-2-razema-type-c-pd-i-usb-qc30-30w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h330-soft-touch-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h550-soft-touch-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h700-materchatyy-provod-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-mp3-walker-h715-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-olmio-mc-pro-type-c-s-knopkoy-otveta-metall-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/garnitura-olmio-mc-pro-type-c-s-knopkoy-otveta-metall-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/derzhatel-avtomobilnyy-walker-cx-030-magnitnyy-na-panel-metall-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-walker-c795-myagkiy-silikon-35w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-walker-c830-20w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-walker-c860-30w-1-metr-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-walker-c860-30w-2-metra-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-olmio-bolt-pd60w-12-metra-tkanevaya-opletka-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c795-myagkiy-silikon-60w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c860-65w-1-metr-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c860-65w-2-metra-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c985-100w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c987-240w-15-metra-s-podstavkoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-walker-c995-240w-sovmestim-s-thunderbolt-4-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-olmio-solid-usilennyy-21a-tsvet-titanovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c535-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c565-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c580-belyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c580-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c735-prorezinennyy-s-metall-razemom-chernyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c795-myagkiy-silikon-chernyy-33a/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-walker-c875-120w-belyy-60a/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-realme-note-80-4g-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-realme-note-80-4g-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-samsung-a26-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-samsung-a26-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-samsung-a26-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-samsung-a37-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a7-propoco-c81pro-2026-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-15-pro-4g-2026-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-14-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikon-electroflex-magsafe-dlya-apple-iphone-16-pro-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-16-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-16-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-17-pro-max-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikon-magsafe-dlya-apple-iphone-17-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-high-anti-shock-iphone-17-s-uglami-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-high-anti-shock-samsung-galaxy-a57-s-uglami-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-iphone-17-pro-max-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-iphone-17-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-samsung-a36-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-samsung-a57-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-silver-c-blestkami-samsung-s26-ultra-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-16-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-17-pro-max-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-17-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-17-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-walker-bluetooth-wts-39-enc-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-12-bluetooth-50-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-12-bluetooth-50-true-wireless-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-13-bluetooth-50-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-13-bluetooth-50-true-wireless-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-olmio-twe-15-ancenc-true-wireless-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-vnutrikanalnye-olmio-bte-05-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-apple-iphone-25w-belyy-replica/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-samsung-45w--kabel-type-c-belyy-replica/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-39-1type-c-pd25w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemami-usb-qc30-i-type-c-pd-olmio-3a-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemom-type-c-pd-olmio-3a-20w--kabel-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemom-type-c-olmio-pd-3a20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemom-type-c-pd-olmio-3a-30w-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-microusb-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-39-1type-c-pd25w--kabel-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-samsung-a17a26-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-samsung-a36a56-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-samsung-s25-fe-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-samsung-s26-ultra-lilovyy-metallik/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-xiaomi-redmi-15cpoco-c85-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-xiaomi-redmi-note-15-pro-4g-seryy-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/silikon-revole-mixring-dlya-xiaomi-redmi-note-15-pro-4g-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x7d-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x7d-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x7d-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x7d-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-huawei-honor-x8d-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c71c7314x-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c71c7314x-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c71c7314x-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c85-2026-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c85-2026-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-realme-c85-2026-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a07-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a07-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a26-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a27-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a27-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a27-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a37-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a37-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a37-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-samsung-a57-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-15cpoco-c85-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-15cpoco-c85-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-a7-pro-4g-2026-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c61-4gc63-note-60-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-chernyy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-hoco-x82-1m-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-hoco-x82-1m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-hoco-x89-wind-24a-2-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/vneshnee-zu-power-bank-hoco-j154-victorious-pd20w-10000mah-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---lightning-hoco-x102-fresh-27w-1-metr-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-type-c---type-c-olmio-sheld-pd60w-12-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-hoco-x82-silicone-1m-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-usb---type-c-hoco-x82-1m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/naushniki-byesprovodnyye-vnutrikanalnye-olmio-bte-05-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-hoco-c109a-1-razem-usb-qc30--kabel-microusb-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-hoco-cs55a-1pd30w--1usb-qc30-blister-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-s-razemom-type-c-olmio-pd-3a20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/steklo-5d-full-glue-dlya-huawei-honor-x8b-og-oleofobnoe-pokrytie-fioletovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/steklo-5d-full-glue-dlya-realme-c67-og-oleofobnoe-pokrytie-fioletovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/steklo-6d-full-glue-dlya-huawei-honor-x8b-oleofobnoe-pokrytie-chernoe-anti-static/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/steklo-6d-full-glue-s-ramkoy-dlya-realme-c55-chernoe-oleofobnoe-pokrytie-tekhupakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/steklo-6d-full-glue-dlya-samsung-a35-oleofobnoe-pokrytie-chernoe-anti-static/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/steklo-6d-full-glue-dlya-tecno-pova-6-neo-oleofobnoe-pokrytie-chernoe-anti-static/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/steklo-6d-full-glue-dlya-tecno-spark-go-2-oleofobnoe-pokrytie-chernoe-anti-static/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/steklo-6d-full-glue-dlya-xiaomi-redmi-12-oleofobnoe-pokrytie-chernoe-anti-static/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/steklo-6d-full-glue-dlya-xiaomi-redmi-13c-oleofobnoe-chernoe-anti-static/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-bordovyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F144"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F144" sqref="F144"/>
+      <selection activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -1569,2752 +735,501 @@
       </c>
       <c r="D8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="5">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F9" s="13">
-        <v>195</v>
+        <v>115</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F10" s="13">
-        <v>930</v>
+        <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>3</v>
       </c>
-      <c r="B11" s="9" t="s">
+      <c r="B11" s="9"/>
+      <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="D11" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F11" s="13">
-        <v>458</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>4</v>
       </c>
-      <c r="B12" s="9" t="s">
+      <c r="B12" s="9"/>
+      <c r="C12" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="5">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F12" s="13">
-        <v>280</v>
+        <v>895</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>5</v>
       </c>
-      <c r="B13" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B13" s="9"/>
       <c r="C13" s="6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E13" s="5">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F13" s="13">
-        <v>295</v>
+        <v>148</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E14" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F14" s="13">
-        <v>130</v>
+        <v>290</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E15" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F15" s="13">
-        <v>130</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E16" s="5">
         <v>10</v>
       </c>
       <c r="F16" s="13">
-        <v>158</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>9</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E17" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F17" s="13">
-        <v>145</v>
+        <v>615</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>10</v>
       </c>
-      <c r="B18" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="9"/>
       <c r="C18" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E18" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F18" s="13">
-        <v>65</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>11</v>
       </c>
-      <c r="B19" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B19" s="9"/>
       <c r="C19" s="6" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E19" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F19" s="13">
-        <v>215</v>
+        <v>349</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>12</v>
       </c>
       <c r="B20" s="9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E20" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F20" s="13">
-        <v>172</v>
+        <v>470</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>13</v>
       </c>
-      <c r="B21" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B21" s="9"/>
       <c r="C21" s="6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E21" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F21" s="13">
-        <v>315</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>14</v>
       </c>
-      <c r="B22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B22" s="9"/>
       <c r="C22" s="6" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E22" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F22" s="13">
-        <v>125</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>15</v>
       </c>
-      <c r="B23" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B23" s="9"/>
       <c r="C23" s="6" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E23" s="5">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="F23" s="13">
-        <v>158</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>16</v>
       </c>
-      <c r="B24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B24" s="9"/>
       <c r="C24" s="6" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="E24" s="5">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="F24" s="13">
-        <v>158</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>17</v>
       </c>
-      <c r="B25" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B25" s="9"/>
       <c r="C25" s="6" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="E25" s="5">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="F25" s="13">
-        <v>140</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>18</v>
       </c>
-      <c r="B26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="9"/>
       <c r="C26" s="6" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="E26" s="5">
         <v>10</v>
       </c>
       <c r="F26" s="13">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>19</v>
       </c>
-      <c r="B27" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B27" s="9"/>
       <c r="C27" s="6" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="E27" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F27" s="13">
-        <v>185</v>
+        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>20</v>
       </c>
-      <c r="B28" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B28" s="9"/>
       <c r="C28" s="6" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="E28" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F28" s="13">
-        <v>380</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>21</v>
       </c>
-      <c r="B29" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B29" s="9"/>
       <c r="C29" s="6" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E29" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F29" s="13">
-        <v>380</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>22</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="E30" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F30" s="13">
-        <v>365</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>23</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="E31" s="5">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F31" s="13">
-        <v>225</v>
-[...1406 lines deleted...]
-      <c r="F105" s="13">
         <v>475</v>
-      </c>
-[...700 lines deleted...]
-        <v>220</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D32" r:id="rId_hyperlink_24"/>
-[...111 lines deleted...]
-    <hyperlink ref="D144" r:id="rId_hyperlink_136"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>