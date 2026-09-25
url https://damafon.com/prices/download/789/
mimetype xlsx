--- v0 (2026-08-15)
+++ v1 (2026-09-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>Зарядные устройства WALKER</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
@@ -107,203 +107,140 @@
   <si>
     <t>АЗУ WALKER WCR-21 2*USB 2.4A, Max 12W + кабель iPhone 5 серебро</t>
   </si>
   <si>
     <t>https://damafon.com/azu-walker-wcr-21-2-razema-usb-21a--kabel-iphone-5-serebro/</t>
   </si>
   <si>
     <t>00-00017888</t>
   </si>
   <si>
     <t>АЗУ WALKER WCR-21 2*USB 2.4A, Max 12W + кабель iPhone 5 черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-walker-wcr-21-2-razema-usb-21a--kabel-iphone-5-chernoe/</t>
   </si>
   <si>
     <t>00-00024777</t>
   </si>
   <si>
     <t>АЗУ WALKER WCR-22 2*USB 2.4A, Max 12W, удлиненный корпус + кабель iPhone 5 черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-iphone-5-chernoe/</t>
   </si>
   <si>
-    <t>00-00025405</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00024776</t>
   </si>
   <si>
     <t>АЗУ WALKER WCR-22 2*USB 2.4A, Max 12W, удлиненный корпус + кабель Type-C черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-type-c-chernoe/</t>
   </si>
   <si>
     <t>00-00032493</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-07, 38W, врезное, USB/Type-C черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-07-38w-vreznoe-usbtype-c-chernoe/</t>
   </si>
   <si>
-    <t>00-00014983</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00022909</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-22 2*USB 2.4A, Max 12W, удлиненный корпус, черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus-chernoe/</t>
   </si>
   <si>
     <t>00-00014985</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-23 1*USB QC3.0 18W, черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-23-fast-charge-24a-chernyy/</t>
   </si>
   <si>
-    <t>00-00029770</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00027916</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-61 1*Type-C PD30W + 1*USB QC3.0 24W, прозрачный черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-61-2-razema-type-c-pd-i-usb-qc30-30w-chernyy/</t>
   </si>
   <si>
-    <t>00-00031267</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00030606</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-75 2*Type-C PD30W + 1*USB QC3.0 18W + 2*USB 15W, с удл.1,5 метра, черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-75-100w-s-udlinitelem15-metra-chernoe/</t>
   </si>
   <si>
     <t>00-00030778</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-91 2*Type-C PD100W и PD22.5W + 1*USB QC3.0 18W, инвертер, черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-91-140w-2type-c-pd-i-1usb-qc30-inverter-chernoe/</t>
   </si>
   <si>
     <t>00-00031264</t>
   </si>
   <si>
     <t>ЗУ WALKER WH-15 для аккумуляторных батареек, черное</t>
   </si>
   <si>
     <t>https://damafon.com/zu-walker-wh-15-dlya-akkumulyatornykh-batareek-chernoe/</t>
   </si>
   <si>
     <t>00-00031263</t>
   </si>
   <si>
     <t>ЗУ WALKER WH-16 для 2-х аккумуляторных батареек, черное</t>
   </si>
   <si>
     <t>https://damafon.com/zu-walker-wh-15-dlya-2-kh-akkumulyatornykh-batareek-chernoe/</t>
   </si>
   <si>
     <t>00-00031265</t>
   </si>
   <si>
     <t>ЗУ WALKER WH-19 для 7-ми аккумуляторных батареек, серое</t>
   </si>
   <si>
     <t>https://damafon.com/zu-walker-wh-15-dlya-7-mi-akkumulyatornykh-batareek-seroe/</t>
   </si>
   <si>
-    <t>00-00028066</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00028067</t>
   </si>
   <si>
     <t>ЗУ беспроводное WALKER WH-52 15W, черное*</t>
   </si>
   <si>
     <t>https://damafon.com/szu-besprovodnoe-walker-wh-52-15w-chernoe/</t>
   </si>
   <si>
     <t>00-00027865</t>
   </si>
   <si>
     <t>ЗУ беспроводное WALKER WH-53 18W, 3в1, белое</t>
   </si>
   <si>
     <t>https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-beloe/</t>
   </si>
   <si>
     <t>00-00027850</t>
   </si>
   <si>
     <t>ЗУ беспроводное WALKER WH-53 18W, 3в1, черное</t>
   </si>
   <si>
     <t>https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-chernoe/</t>
@@ -332,104 +269,95 @@
   <si>
     <t>Сетевой адаптер WALKER WH-21 1*USB 5V-2.1A, Max 10.5W, белый</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-21-2a-belyy/</t>
   </si>
   <si>
     <t>00-00014534</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-21 1*USB 5V-2.1A, Max 10.5W, черный</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-21-2a-chernyy/</t>
   </si>
   <si>
     <t>00-00024538</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-31 2 разъема USB 2.1A белый</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-belyy/</t>
   </si>
   <si>
+    <t>00-00024539</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер WALKER WH-31 2 разъема USB 2.1A черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-chernyy/</t>
+  </si>
+  <si>
     <t>00-00024540</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-33 2 разъема USB 2.4A белый</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-33-2-razema-usb-21a-belyy/</t>
   </si>
   <si>
     <t>00-00024542</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-35 1*USB QC3.0 3A 18W, белый</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-belyy/</t>
   </si>
   <si>
     <t>00-00024543</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-35 1*USB QC3.0 3A 18W, черный</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-chernyy/</t>
   </si>
   <si>
     <t>00-00024546</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-39 1*Type-C PD25W, белый</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-39-1type-c-pd25w-belyy/</t>
   </si>
   <si>
-    <t>00-00029779</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00029774</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-43 GaN 1*Type-C PD33W + 1*USB QC3.0 18W, черный</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-43-gan-2-razema-type-c-pd33w-i-usb-qc30-chernyy/</t>
   </si>
   <si>
     <t>00-00029776</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-45 GaN 2*Type-C PD65W и PD30W + 1*USB QC3.0 18W, черный</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-45-gan-3-razema-2type-c-pd65w-i-usb-qc30-chernyy/</t>
   </si>
   <si>
     <t>00-00033058</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-48 GaN 2*Type-C PD65W и PD35W + 1*USB QC3.0 18W, Max 100W, белый</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-belyy/</t>
@@ -476,201 +404,120 @@
   <si>
     <t>СЗУ WALKER WH-11 1*USB 5V-1A, Max 5W + кабель iPhone 5 черное*</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-11-1a--kabel-iphone-5-chernoe/</t>
   </si>
   <si>
     <t>00-00017798</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-21 1*USB 5V-2.1A, Max 10.5W + кабель iPhone 5 белое</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-beloe/</t>
   </si>
   <si>
     <t>00-00019454</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-21 1*USB 5V-2.1A, Max 10.5W + кабель iPhone 5 черное</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-chernoe/</t>
   </si>
   <si>
-    <t>00-00017792</t>
-[...43 lines deleted...]
-  <si>
     <t>00-00028265</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-35 1*USB QC3.0 3A 15W + кабель Lightning, черное*</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-lightning-chernoe/</t>
   </si>
   <si>
     <t>00-00028264</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-35 1*USB QC3.0 3A 15W + кабель microUSB, белое</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-microusb-beloe/</t>
   </si>
   <si>
-    <t>00-00028263</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00031924</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-39 1*Type-C PD25W + кабель Type-C на Lightning, белое</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-39-1type-c-pd25w--kabel-lightning-beloe/</t>
   </si>
   <si>
-    <t>00-00031067</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00031367</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-71 GaN 1*Type-C PD33W + 1*USB QC3.0 18W + кабель Type-C на Type-C, белое</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-71-gan-1type-c-pd33w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/</t>
   </si>
   <si>
     <t>00-00031368</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-73 GaN 1*Type-C PD45W + 1*USB QC3.0 18W + кабель Type-C на Type-C, белое</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-73-gan-1type-c-pd45w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/</t>
   </si>
   <si>
     <t>00-00031370</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-75 GaN 1*Type-C PD65W + 1*USB QC3.0 18W + кабель Type-C на Type-C, белое</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-75-gan-1type-c-pd65w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/</t>
   </si>
   <si>
     <t>00-00030102</t>
   </si>
   <si>
     <t>Тройник WALKER WH-04 в розетку, 2*USB, поворотный, плоский, белый</t>
   </si>
   <si>
     <t>https://damafon.com/troynik-walker-wh-04-v-rozetku-2usb-povorotnyy-ploskiy-belyy/</t>
   </si>
   <si>
     <t>00-00029833</t>
   </si>
   <si>
     <t>Умная розетка WALKER WH-701, Wi-Fi, для умного дома, белая*</t>
   </si>
   <si>
     <t>https://damafon.com/umnaya-rozetka-walker-wh-701-wi-fi-dlya-umnogo-doma-belaya/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://damafon.com/universalnoe-zu-lyagushka-bios-evrovilka--usb-1a--displey/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1044,62 +891,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-nokia-3310/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-nokia-6101/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-samsung-d880/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-21-2-razema-usb-21a--kabel-iphone-5-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-21-2-razema-usb-21a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-microusb-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-type-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-07-38w-vreznoe-usbtype-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-21-2-razema-usb-21a-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-21-2-razema-usb-21a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-23-fast-charge-24a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-31-2-razema-usb-31a-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-35-2-razema-type-c-pd-i-usb-qc30-48w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-61-2-razema-type-c-pd-i-usb-qc30-30w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-62-1type-c-pd36w-i-1usb-qc30-24w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-75-100w-s-udlinitelem15-metra-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-91-140w-2type-c-pd-i-1usb-qc30-inverter-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-akkumulyatornykh-batareek-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-2-kh-akkumulyatornykh-batareek-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-7-mi-akkumulyatornykh-batareek-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-besprovodnoe-walker-wh-52-15w-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-52-15w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-besprovodnoe-walker-wh-55-18w-bystryy-zaryad-qi-3v1-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/perekhodnik-walker-wh-01-v-rozetku-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-21-2a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-21-2a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-33-2-razema-usb-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-39-1type-c-pd25w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-42-gan-2-razema-type-c-pd20w-i-usb-qc30-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-43-gan-2-razema-type-c-pd33w-i-usb-qc30-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-43-gan-2-razema-type-c-pd33w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-45-gan-3-razema-2type-c-pd65w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-60-s-razemami-type-c-pd30w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-bios-miniusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-bios-nokia-6101/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-11-1a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-microusb-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-microusb-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-type-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-lightning-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-microusb-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-microusb-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-39-1type-c-pd25w--kabel-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-39-1-razem-type-c-pd20w--kabel-type-c-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-71-gan-1type-c-pd33w--1usb-qc30-18w--kabel-type-c-na-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-71-gan-1type-c-pd33w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-73-gan-1type-c-pd45w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-75-gan-1type-c-pd65w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/troynik-walker-wh-04-v-rozetku-2usb-povorotnyy-ploskiy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/umnaya-rozetka-walker-wh-701-wi-fi-dlya-umnogo-doma-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnoe-zu-lyagushka-bios-evrovilka--usb-1a--displey/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-nokia-3310/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-nokia-6101/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-samsung-d880/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-21-2-razema-usb-21a--kabel-iphone-5-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-21-2-razema-usb-21a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-type-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-07-38w-vreznoe-usbtype-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-23-fast-charge-24a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-61-2-razema-type-c-pd-i-usb-qc30-30w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-75-100w-s-udlinitelem15-metra-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-91-140w-2type-c-pd-i-1usb-qc30-inverter-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-akkumulyatornykh-batareek-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-2-kh-akkumulyatornykh-batareek-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-7-mi-akkumulyatornykh-batareek-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-52-15w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-besprovodnoe-walker-wh-55-18w-bystryy-zaryad-qi-3v1-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/perekhodnik-walker-wh-01-v-rozetku-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-21-2a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-21-2a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-33-2-razema-usb-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-39-1type-c-pd25w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-43-gan-2-razema-type-c-pd33w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-45-gan-3-razema-2type-c-pd65w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-60-s-razemami-type-c-pd30w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-bios-miniusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-bios-nokia-6101/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-11-1a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-lightning-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-microusb-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-39-1type-c-pd25w--kabel-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-71-gan-1type-c-pd33w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-73-gan-1type-c-pd45w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-75-gan-1type-c-pd65w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/troynik-walker-wh-04-v-rozetku-2usb-povorotnyy-ploskiy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/umnaya-rozetka-walker-wh-701-wi-fi-dlya-umnogo-doma-belaya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F73"/>
+  <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F73" sqref="F73"/>
+      <selection activeCell="F56" sqref="F56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -1290,1194 +1137,854 @@
       </c>
       <c r="D15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="5">
         <v>10</v>
       </c>
       <c r="F15" s="13">
         <v>238</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F16" s="13">
-        <v>208</v>
+        <v>235</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>9</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F17" s="13">
-        <v>235</v>
+        <v>364</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>10</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F18" s="13">
-        <v>364</v>
+        <v>172</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>11</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F19" s="13">
-        <v>145</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>12</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F20" s="13">
-        <v>155</v>
+        <v>315</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>13</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="5">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F21" s="13">
-        <v>155</v>
+        <v>658</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>14</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F22" s="13">
-        <v>175</v>
+        <v>998</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>15</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F23" s="13">
-        <v>155</v>
+        <v>325</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>16</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F24" s="13">
-        <v>315</v>
+        <v>495</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>17</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F25" s="13">
-        <v>290</v>
+        <v>815</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>18</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F26" s="13">
-        <v>305</v>
+        <v>586</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>19</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E27" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F27" s="13">
-        <v>658</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>20</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E28" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F28" s="13">
-        <v>998</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>21</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F29" s="13">
-        <v>325</v>
+        <v>905</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>22</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E30" s="5">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F30" s="13">
-        <v>495</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>23</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E31" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F31" s="13">
-        <v>815</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>24</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E32" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F32" s="13">
-        <v>586</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>25</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F33" s="13">
-        <v>586</v>
+        <v>168</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>26</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F34" s="13">
-        <v>1135</v>
+        <v>168</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>27</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="5">
         <v>5</v>
       </c>
       <c r="F35" s="13">
-        <v>1135</v>
+        <v>165</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>28</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F36" s="13">
-        <v>905</v>
+        <v>198</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>29</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="5">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F37" s="13">
-        <v>120</v>
+        <v>198</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>30</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E38" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F38" s="13">
-        <v>125</v>
+        <v>325</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>31</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E39" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F39" s="13">
-        <v>125</v>
+        <v>455</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>32</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E40" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F40" s="13">
-        <v>155</v>
+        <v>920</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>33</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>108</v>
       </c>
       <c r="E41" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F41" s="13">
-        <v>165</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>34</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E42" s="5">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F42" s="13">
-        <v>180</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>35</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E43" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F43" s="13">
-        <v>180</v>
+        <v>445</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>36</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>117</v>
       </c>
       <c r="E44" s="5">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F44" s="13">
-        <v>320</v>
+        <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>37</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E45" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F45" s="13">
-        <v>340</v>
+        <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>38</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>123</v>
       </c>
       <c r="E46" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F46" s="13">
-        <v>455</v>
+        <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>39</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E47" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F47" s="13">
-        <v>455</v>
+        <v>189</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>40</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>129</v>
       </c>
       <c r="E48" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F48" s="13">
-        <v>920</v>
+        <v>189</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>41</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E49" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F49" s="13">
-        <v>1135</v>
+        <v>268</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>42</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E50" s="5">
         <v>5</v>
       </c>
       <c r="F50" s="13">
-        <v>1135</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>43</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E51" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F51" s="13">
-        <v>445</v>
+        <v>365</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>44</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E52" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F52" s="13">
-        <v>82</v>
+        <v>545</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>45</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E53" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F53" s="13">
-        <v>118</v>
+        <v>820</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>46</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>147</v>
       </c>
       <c r="E54" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F54" s="13">
-        <v>156</v>
+        <v>998</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>47</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>150</v>
       </c>
       <c r="E55" s="5">
         <v>4</v>
       </c>
       <c r="F55" s="13">
-        <v>189</v>
+        <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>48</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F56" s="13">
-        <v>189</v>
-[...318 lines deleted...]
-      <c r="F72" s="13">
         <v>669</v>
-      </c>
-[...18 lines deleted...]
-        <v>145</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
@@ -2494,67 +2001,50 @@
     <hyperlink ref="D32" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_48"/>
-    <hyperlink ref="D57" r:id="rId_hyperlink_49"/>
-[...15 lines deleted...]
-    <hyperlink ref="D73" r:id="rId_hyperlink_65"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>