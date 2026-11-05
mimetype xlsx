--- v1 (2026-09-25)
+++ v2 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>Зарядные устройства WALKER</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
@@ -125,77 +125,68 @@
   <si>
     <t>АЗУ WALKER WCR-22 2*USB 2.4A, Max 12W, удлиненный корпус + кабель iPhone 5 черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-iphone-5-chernoe/</t>
   </si>
   <si>
     <t>00-00024776</t>
   </si>
   <si>
     <t>АЗУ WALKER WCR-22 2*USB 2.4A, Max 12W, удлиненный корпус + кабель Type-C черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-type-c-chernoe/</t>
   </si>
   <si>
     <t>00-00032493</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-07, 38W, врезное, USB/Type-C черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-07-38w-vreznoe-usbtype-c-chernoe/</t>
   </si>
   <si>
-    <t>00-00022909</t>
-[...5 lines deleted...]
-    <t>https://damafon.com/azu-adapter-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus-chernoe/</t>
+    <t>00-00014822</t>
+  </si>
+  <si>
+    <t>АЗУ адаптер WALKER WCR-21 2*USB 2.4A, Max 12W, черное</t>
+  </si>
+  <si>
+    <t>https://damafon.com/azu-adapter-walker-wcr-21-2-razema-usb-21a-chernyy/</t>
   </si>
   <si>
     <t>00-00014985</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-23 1*USB QC3.0 18W, черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-23-fast-charge-24a-chernyy/</t>
   </si>
   <si>
-    <t>00-00027916</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00030606</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-75 2*Type-C PD30W + 1*USB QC3.0 18W + 2*USB 15W, с удл.1,5 метра, черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-75-100w-s-udlinitelem15-metra-chernoe/</t>
   </si>
   <si>
     <t>00-00030778</t>
   </si>
   <si>
     <t>АЗУ адаптер WALKER WCR-91 2*Type-C PD100W и PD22.5W + 1*USB QC3.0 18W, инвертер, черное</t>
   </si>
   <si>
     <t>https://damafon.com/azu-adapter-walker-wcr-91-140w-2type-c-pd-i-1usb-qc30-inverter-chernoe/</t>
   </si>
   <si>
     <t>00-00031264</t>
   </si>
   <si>
     <t>ЗУ WALKER WH-15 для аккумуляторных батареек, черное</t>
   </si>
   <si>
     <t>https://damafon.com/zu-walker-wh-15-dlya-akkumulyatornykh-batareek-chernoe/</t>
@@ -233,273 +224,156 @@
   <si>
     <t>ЗУ беспроводное WALKER WH-53 18W, 3в1, белое</t>
   </si>
   <si>
     <t>https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-beloe/</t>
   </si>
   <si>
     <t>00-00027850</t>
   </si>
   <si>
     <t>ЗУ беспроводное WALKER WH-53 18W, 3в1, черное</t>
   </si>
   <si>
     <t>https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-chernoe/</t>
   </si>
   <si>
     <t>00-00029904</t>
   </si>
   <si>
     <t>ЗУ беспроводное WALKER WH-55 18W, быстрый заряд Qi, 3в1, черное</t>
   </si>
   <si>
     <t>https://damafon.com/zu-besprovodnoe-walker-wh-55-18w-bystryy-zaryad-qi-3v1-chernoe/</t>
   </si>
   <si>
-    <t>00-00024773</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00014533</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-21 1*USB 5V-2.1A, Max 10.5W, белый</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-21-2a-belyy/</t>
   </si>
   <si>
-    <t>00-00014534</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00024538</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-31 2 разъема USB 2.1A белый</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-belyy/</t>
   </si>
   <si>
     <t>00-00024539</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-31 2 разъема USB 2.1A черный</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-chernyy/</t>
   </si>
   <si>
     <t>00-00024540</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-33 2 разъема USB 2.4A белый</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-33-2-razema-usb-21a-belyy/</t>
   </si>
   <si>
-    <t>00-00024542</t>
-[...34 lines deleted...]
-  <si>
     <t>00-00029776</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-45 GaN 2*Type-C PD65W и PD30W + 1*USB QC3.0 18W, черный</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-45-gan-3-razema-2type-c-pd65w-i-usb-qc30-chernyy/</t>
   </si>
   <si>
     <t>00-00033058</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-48 GaN 2*Type-C PD65W и PD35W + 1*USB QC3.0 18W, Max 100W, белый</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-belyy/</t>
   </si>
   <si>
     <t>00-00032603</t>
   </si>
   <si>
     <t>Сетевой адаптер WALKER WH-48 GaN 2*Type-C PD65W и PD35W + 1*USB QC3.0 18W, Max 100W, черный</t>
   </si>
   <si>
     <t>https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-chernyy/</t>
   </si>
   <si>
-    <t>00-00027744</t>
-[...25 lines deleted...]
-  <si>
     <t>00-00017791</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-11 1*USB 5V-1A, Max 5W + кабель iPhone 5 черное*</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-11-1a--kabel-iphone-5-chernoe/</t>
   </si>
   <si>
     <t>00-00017798</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-21 1*USB 5V-2.1A, Max 10.5W + кабель iPhone 5 белое</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-beloe/</t>
   </si>
   <si>
     <t>00-00019454</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-21 1*USB 5V-2.1A, Max 10.5W + кабель iPhone 5 черное</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-chernoe/</t>
   </si>
   <si>
     <t>00-00028265</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-35 1*USB QC3.0 3A 15W + кабель Lightning, черное*</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-lightning-chernoe/</t>
   </si>
   <si>
-    <t>00-00028264</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00031924</t>
   </si>
   <si>
     <t>СЗУ WALKER WH-39 1*Type-C PD25W + кабель Type-C на Lightning, белое</t>
   </si>
   <si>
     <t>https://damafon.com/szu-walker-wh-39-1type-c-pd25w--kabel-lightning-beloe/</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://damafon.com/setevoy-adapter-walker-wh-75-gan-1type-c-pd65w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/</t>
   </si>
   <si>
     <t>00-00030102</t>
   </si>
   <si>
     <t>Тройник WALKER WH-04 в розетку, 2*USB, поворотный, плоский, белый</t>
   </si>
   <si>
     <t>https://damafon.com/troynik-walker-wh-04-v-rozetku-2usb-povorotnyy-ploskiy-belyy/</t>
   </si>
   <si>
     <t>00-00029833</t>
   </si>
   <si>
     <t>Умная розетка WALKER WH-701, Wi-Fi, для умного дома, белая*</t>
   </si>
   <si>
     <t>https://damafon.com/umnaya-rozetka-walker-wh-701-wi-fi-dlya-umnogo-doma-belaya/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -891,62 +765,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-nokia-3310/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-nokia-6101/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-samsung-d880/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-21-2-razema-usb-21a--kabel-iphone-5-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-21-2-razema-usb-21a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-type-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-07-38w-vreznoe-usbtype-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-23-fast-charge-24a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-61-2-razema-type-c-pd-i-usb-qc30-30w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-75-100w-s-udlinitelem15-metra-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-91-140w-2type-c-pd-i-1usb-qc30-inverter-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-akkumulyatornykh-batareek-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-2-kh-akkumulyatornykh-batareek-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-7-mi-akkumulyatornykh-batareek-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-52-15w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-besprovodnoe-walker-wh-55-18w-bystryy-zaryad-qi-3v1-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/perekhodnik-walker-wh-01-v-rozetku-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-21-2a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-21-2a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-33-2-razema-usb-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-35-24a-bystryy-zaryad-15w-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-39-1type-c-pd25w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-43-gan-2-razema-type-c-pd33w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-45-gan-3-razema-2type-c-pd65w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-60-s-razemami-type-c-pd30w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-bios-miniusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-bios-nokia-6101/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-11-1a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-lightning-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-microusb-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-39-1type-c-pd25w--kabel-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-71-gan-1type-c-pd33w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-73-gan-1type-c-pd45w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-75-gan-1type-c-pd65w--1usb-qc30-18w--kabel-type-c-na-type-c-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/troynik-walker-wh-04-v-rozetku-2usb-povorotnyy-ploskiy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/umnaya-rozetka-walker-wh-701-wi-fi-dlya-umnogo-doma-belaya/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-nokia-3310/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-nokia-6101/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-bios-samsung-d880/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-21-2-razema-usb-21a--kabel-iphone-5-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-21-2-razema-usb-21a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-walker-wcr-22-2-razema-usb-24a-udlinennyy-korpus--kabel-type-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-07-38w-vreznoe-usbtype-c-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-21-2-razema-usb-21a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-23-fast-charge-24a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-75-100w-s-udlinitelem15-metra-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/azu-adapter-walker-wcr-91-140w-2type-c-pd-i-1usb-qc30-inverter-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-akkumulyatornykh-batareek-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-2-kh-akkumulyatornykh-batareek-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-walker-wh-15-dlya-7-mi-akkumulyatornykh-batareek-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-52-15w-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-besprovodnoe-walker-wh-53-18w-3v1-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/zu-besprovodnoe-walker-wh-55-18w-bystryy-zaryad-qi-3v1-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-21-2a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-31-2-razema-usb-21a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-33-2-razema-usb-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-45-gan-3-razema-2type-c-pd65w-i-usb-qc30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/setevoy-adapter-walker-wh-48-gan-2type-c-pd65w-i-pd35w--1usb-qc30-18w-max-100w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-11-1a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-21-2a--kabel-iphone-5-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-35-1-razem-usb-qc30-3a-15w--kabel-lightning-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/szu-walker-wh-39-1type-c-pd25w--kabel-lightning-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/troynik-walker-wh-04-v-rozetku-2usb-povorotnyy-ploskiy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/umnaya-rozetka-walker-wh-701-wi-fi-dlya-umnogo-doma-belaya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F56"/>
+  <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F56" sqref="F56"/>
+      <selection activeCell="F42" sqref="F42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -1137,914 +1011,620 @@
       </c>
       <c r="D15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="5">
         <v>10</v>
       </c>
       <c r="F15" s="13">
         <v>238</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F16" s="13">
         <v>235</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>9</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F17" s="13">
         <v>364</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>10</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F18" s="13">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>11</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F19" s="13">
-        <v>180</v>
+        <v>189</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>12</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="5">
         <v>2</v>
       </c>
       <c r="F20" s="13">
-        <v>315</v>
+        <v>658</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>13</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="5">
         <v>2</v>
       </c>
       <c r="F21" s="13">
-        <v>658</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>14</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F22" s="13">
-        <v>998</v>
+        <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>15</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="5">
         <v>3</v>
       </c>
       <c r="F23" s="13">
-        <v>325</v>
+        <v>495</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>16</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="5">
         <v>3</v>
       </c>
       <c r="F24" s="13">
-        <v>495</v>
+        <v>815</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>17</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F25" s="13">
-        <v>815</v>
+        <v>586</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>18</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F26" s="13">
-        <v>586</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>19</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E27" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F27" s="13">
         <v>1135</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>20</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E28" s="5">
         <v>4</v>
       </c>
       <c r="F28" s="13">
-        <v>1135</v>
+        <v>905</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>21</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F29" s="13">
-        <v>905</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>22</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E30" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F30" s="13">
-        <v>120</v>
+        <v>168</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>23</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E31" s="5">
         <v>5</v>
       </c>
       <c r="F31" s="13">
-        <v>128</v>
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>24</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E32" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F32" s="13">
-        <v>128</v>
+        <v>165</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>25</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F33" s="13">
-        <v>168</v>
+        <v>920</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>26</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F34" s="13">
-        <v>168</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>27</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F35" s="13">
-        <v>165</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>28</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F36" s="13">
-        <v>198</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>29</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F37" s="13">
-        <v>198</v>
+        <v>189</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>30</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E38" s="5">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F38" s="13">
-        <v>325</v>
+        <v>189</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>31</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E39" s="5">
         <v>2</v>
       </c>
       <c r="F39" s="13">
-        <v>455</v>
+        <v>268</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>32</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E40" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F40" s="13">
-        <v>920</v>
+        <v>375</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>33</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>108</v>
       </c>
       <c r="E41" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F41" s="13">
-        <v>1135</v>
+        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>34</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E42" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F42" s="13">
-        <v>1135</v>
-[...278 lines deleted...]
-      <c r="F56" s="13">
         <v>669</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="D43" r:id="rId_hyperlink_35"/>
-[...12 lines deleted...]
-    <hyperlink ref="D56" r:id="rId_hyperlink_48"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>