--- v0 (2026-08-15)
+++ v1 (2026-09-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>AUX кабели</t>
   </si>
   <si>
     <t>AUX кабель, удлинитель, переходники</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
@@ -95,213 +95,150 @@
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-049 четырехконтактный в пакете черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-chernyy/</t>
   </si>
   <si>
     <t>00-00014968</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-082 рифленый в пакете белый</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-082-riflenyy-v-pakete-belyy/</t>
   </si>
   <si>
     <t>00-00014971</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-082 рифленый в пакете черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-082-riflenyy-v-pakete-chernyy/</t>
   </si>
   <si>
-    <t>00-00014945</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00014948</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-174 ткань в пакете синий*</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-171-tkan-v-pakete-siniy/</t>
   </si>
   <si>
-    <t>00-00014949</t>
-[...43 lines deleted...]
-  <si>
     <t>00-00029849</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-530 четырехконтактный, нейлон, 3 метра, черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-530-neylon-3-metra-chernyy/</t>
   </si>
   <si>
     <t>00-00029850</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-530 четырехконтактный, нейлон, черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-530-chetyrekhkontaktnyy-neylon-chernyy/</t>
   </si>
   <si>
     <t>00-00015017</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-710 угловой разъем с пружиной белый</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-belyy/</t>
   </si>
   <si>
     <t>00-00015018</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-710 угловой разъем с пружиной красный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-krasnyy/</t>
   </si>
   <si>
-    <t>00-00015019</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00015208</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-720 ткань 1,5 метра, белый</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-belyy/</t>
   </si>
   <si>
     <t>00-00015211</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-720 ткань 1,5 метра, черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-chernyy/</t>
   </si>
   <si>
     <t>00-00015011</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-730 в металлической обмотке серебро</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-730-v-metallicheskoy-obmotke-serebro/</t>
   </si>
   <si>
-    <t>00-00015012</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00029848</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-750 пружина 3 метра, черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-750-pruzhina-3-metra-chernyy/</t>
   </si>
   <si>
     <t>AUX кабель Olmio</t>
   </si>
   <si>
     <t>038642</t>
   </si>
   <si>
     <t>AUX кабель Olmio 3,5 * 3.5 плоский металлический штекер 1,2 метра черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-olmio-35--35-ploskiy-metallicheskiy-shteker-12-metra-chernyy/</t>
+  </si>
+  <si>
+    <t>038643</t>
+  </si>
+  <si>
+    <t>AUX кабель Olmio 3,5 * 3.5 ПРУЖИНА металлический штекер 1,8 метра черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/aux-kabel-olmio-35--35-pruzhina-metallicheskiy-shteker-18-metra-chernyy/</t>
   </si>
   <si>
     <t>038766</t>
   </si>
   <si>
     <t>AUX кабель Olmio 3,5 * 3.5 угловой металлический штекер 1,5 метра черно-золотой</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-olmio-35--35-uglovoy-metallicheskiy-shteker-15-metra-cherno-zolotoy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -696,62 +633,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-hoco-upa30-1-metr-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-082-riflenyy-v-pakete-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-082-riflenyy-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-174-tkan-v-pakete-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-171-tkan-v-pakete-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-171-tkan-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-205-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-510-pruzhina-17m-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-510-pruzhina-17m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-520-tkan-30m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-530-neylon-3-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-530-chetyrekhkontaktnyy-neylon-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-730-v-metallicheskoy-obmotke-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-730-v-metallicheskoy-obmotke-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-750-pruzhina-3-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-ploskiy-metallicheskiy-shteker-12-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-uglovoy-metallicheskiy-shteker-15-metra-cherno-zolotoy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-hoco-upa30-1-metr-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-082-riflenyy-v-pakete-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-082-riflenyy-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-171-tkan-v-pakete-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-530-neylon-3-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-530-chetyrekhkontaktnyy-neylon-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-730-v-metallicheskoy-obmotke-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-750-pruzhina-3-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-ploskiy-metallicheskiy-shteker-12-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-pruzhina-metallicheskiy-shteker-18-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-uglovoy-metallicheskiy-shteker-15-metra-cherno-zolotoy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F37"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F37" sqref="F37"/>
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -862,563 +799,416 @@
       </c>
       <c r="D12" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>1</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F13" s="14">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>2</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="6">
         <v>5</v>
       </c>
       <c r="F14" s="14">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>3</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="6">
         <v>5</v>
       </c>
       <c r="F15" s="14">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>4</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F16" s="14">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F17" s="14">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>6</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F18" s="14">
-        <v>60</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="6">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F19" s="14">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="6">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F20" s="14">
-        <v>63</v>
+        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>9</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F21" s="14">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>10</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="6">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F22" s="14">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>11</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F23" s="14">
-        <v>105</v>
+        <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>12</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F24" s="14">
-        <v>105</v>
+        <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>13</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="6">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="F25" s="14">
-        <v>75</v>
+        <v>128</v>
       </c>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
-[...2 lines deleted...]
-      <c r="B26" s="10" t="s">
+      <c r="A26" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C26" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="14"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="5">
-[...15 lines deleted...]
-        <v>98</v>
+      <c r="A27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E28" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F28" s="14">
-        <v>98</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E29" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F29" s="14">
-        <v>98</v>
+        <v>195</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E30" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F30" s="14">
-        <v>98</v>
-[...128 lines deleted...]
-      <c r="F37" s="14">
         <v>180</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A11:F11"/>
-    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="A26:F26"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
-    <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
-[...8 lines deleted...]
-    <hyperlink ref="D37" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>