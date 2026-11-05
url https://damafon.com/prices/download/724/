--- v1 (2026-09-25)
+++ v2 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>AUX кабели</t>
   </si>
   <si>
     <t>AUX кабель, удлинитель, переходники</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
@@ -68,113 +68,77 @@
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 HOCO UPA30, 1 метр, черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-hoco-upa30-1-metr-chernyy/</t>
   </si>
   <si>
     <t>AUX кабель WALKER</t>
   </si>
   <si>
     <t>00-00014966</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-049 четырехконтактный в пакете белый</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-belyy/</t>
   </si>
   <si>
-    <t>00-00014967</t>
-[...32 lines deleted...]
-    <t>https://damafon.com/aux-kabel-35--35-walker-wca-171-tkan-v-pakete-siniy/</t>
+    <t>00-00015130</t>
+  </si>
+  <si>
+    <t>AUX кабель 3,5 * 3.5 WALKER WCA-510 пружина 1,7 метра, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/aux-kabel-35--35-walker-wca-510-pruzhina-17m-chernyy/</t>
   </si>
   <si>
     <t>00-00029849</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-530 четырехконтактный, нейлон, 3 метра, черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-530-neylon-3-metra-chernyy/</t>
   </si>
   <si>
     <t>00-00029850</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-530 четырехконтактный, нейлон, черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-530-chetyrekhkontaktnyy-neylon-chernyy/</t>
   </si>
   <si>
-    <t>00-00015017</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00015018</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-710 угловой разъем с пружиной красный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-krasnyy/</t>
   </si>
   <si>
     <t>00-00015208</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-720 ткань 1,5 метра, белый</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-belyy/</t>
   </si>
   <si>
     <t>00-00015211</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-720 ткань 1,5 метра, черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-chernyy/</t>
@@ -186,68 +150,50 @@
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-730 в металлической обмотке серебро</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-730-v-metallicheskoy-obmotke-serebro/</t>
   </si>
   <si>
     <t>00-00029848</t>
   </si>
   <si>
     <t>AUX кабель 3,5 * 3.5 WALKER WCA-750 пружина 3 метра, черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-35--35-walker-wca-750-pruzhina-3-metra-chernyy/</t>
   </si>
   <si>
     <t>AUX кабель Olmio</t>
   </si>
   <si>
     <t>038642</t>
   </si>
   <si>
     <t>AUX кабель Olmio 3,5 * 3.5 плоский металлический штекер 1,2 метра черный</t>
   </si>
   <si>
     <t>https://damafon.com/aux-kabel-olmio-35--35-ploskiy-metallicheskiy-shteker-12-metra-chernyy/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://damafon.com/aux-kabel-olmio-35--35-uglovoy-metallicheskiy-shteker-15-metra-cherno-zolotoy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -633,62 +579,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-hoco-upa30-1-metr-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-082-riflenyy-v-pakete-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-082-riflenyy-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-171-tkan-v-pakete-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-530-neylon-3-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-530-chetyrekhkontaktnyy-neylon-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-730-v-metallicheskoy-obmotke-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-750-pruzhina-3-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-ploskiy-metallicheskiy-shteker-12-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-pruzhina-metallicheskiy-shteker-18-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-uglovoy-metallicheskiy-shteker-15-metra-cherno-zolotoy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-hoco-upa30-1-metr-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-049-chetyrekhkontaktnyy-v-pakete-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-510-pruzhina-17m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-530-neylon-3-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-530-chetyrekhkontaktnyy-neylon-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-710-uglovoy-razem-s-pruzhinoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-720-tkan-15m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-730-v-metallicheskoy-obmotke-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-35--35-walker-wca-750-pruzhina-3-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/aux-kabel-olmio-35--35-ploskiy-metallicheskiy-shteker-12-metra-chernyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F30" sqref="F30"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -819,396 +765,270 @@
       </c>
       <c r="D13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="6">
         <v>2</v>
       </c>
       <c r="F13" s="14">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>2</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F14" s="14">
-        <v>68</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>3</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="6">
         <v>5</v>
       </c>
       <c r="F15" s="14">
-        <v>58</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>4</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="6">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="F16" s="14">
-        <v>58</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F17" s="14">
-        <v>60</v>
+        <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>6</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F18" s="14">
-        <v>105</v>
+        <v>116</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="6">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F19" s="14">
-        <v>75</v>
+        <v>116</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F20" s="14">
-        <v>105</v>
+        <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>9</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="6">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="F21" s="14">
-        <v>105</v>
+        <v>128</v>
       </c>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22" s="6"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="14"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="10" t="s">
-[...16 lines deleted...]
-      <c r="A23" s="5">
+      <c r="F23" s="15" t="s">
         <v>11</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E24" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F24" s="14">
-        <v>125</v>
-[...68 lines deleted...]
-      <c r="F28" s="14">
         <v>160</v>
-      </c>
-[...38 lines deleted...]
-        <v>180</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A11:F11"/>
-    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A22:F22"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
-[...5 lines deleted...]
-    <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>