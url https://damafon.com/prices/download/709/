--- v0 (2026-08-15)
+++ v1 (2026-09-25)
@@ -948,51 +948,51 @@
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6">
         <v>14</v>
       </c>
       <c r="F16" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="6">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F17" s="14">
         <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="6">
         <v>15</v>
       </c>
       <c r="F18" s="14">
         <v>83</v>
       </c>
     </row>
@@ -1138,151 +1138,151 @@
       </c>
       <c r="D26" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>1</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F27" s="14">
         <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>2</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F28" s="14">
         <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>3</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="6">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F29" s="14">
         <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>4</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="6">
         <v>5</v>
       </c>
       <c r="F30" s="14">
         <v>475</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>5</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E31" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F31" s="14">
         <v>475</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>6</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="6">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F32" s="14">
         <v>475</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="7"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="14"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>8</v>
       </c>