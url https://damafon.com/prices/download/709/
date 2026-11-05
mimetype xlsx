--- v1 (2026-09-25)
+++ v2 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>Чехлы-книги универсальные для телефонов</t>
   </si>
   <si>
     <t>Универсальный чехол-бампер Olmio</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
@@ -206,84 +206,57 @@
   <si>
     <t>https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-khaki/</t>
   </si>
   <si>
     <t>Универсальный чехол-книга Olmio</t>
   </si>
   <si>
     <t>038755</t>
   </si>
   <si>
     <t>Универсальный чехол-книга Olmio 5.5"-6.5" (165*82*20 мм) размер L бордовый</t>
   </si>
   <si>
     <t>https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-bordovyy/</t>
   </si>
   <si>
     <t>038757</t>
   </si>
   <si>
     <t>Универсальный чехол-книга Olmio 5.5"-6.5" (165*82*20 мм) размер L темно-синий</t>
   </si>
   <si>
     <t>https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-temno-siniy/</t>
   </si>
   <si>
-    <t>038756</t>
-[...7 lines deleted...]
-  <si>
     <t>044432</t>
   </si>
   <si>
     <t>Универсальный чехол-книга Olmio 6.5"-7.1" (174*84*20 мм) размер XL бордовый</t>
   </si>
   <si>
     <t>https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-bordovyy/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-chernyy/</t>
   </si>
   <si>
     <t>Чехол универсальный водонепроницаемый</t>
   </si>
   <si>
     <t>67133</t>
   </si>
   <si>
     <t>Чехол водонепроницаемый - поясной для гаджетов 210*170 мм, желтый</t>
   </si>
   <si>
     <t>https://damafon.com/chekhol-vodonepronitsaemyy---poyasnoy-dlya-gadzhetov-210170-mm-zheltyy/</t>
   </si>
   <si>
     <t>67132</t>
   </si>
   <si>
     <t>Чехол водонепроницаемый - поясной для гаджетов 210*170 мм, розовый</t>
   </si>
   <si>
     <t>https://damafon.com/chekhol-vodonepronitsaemyy---poyasnoy-dlya-gadzhetov-210170-mm-rozovyy/</t>
   </si>
 </sst>
 </file>
 
@@ -690,62 +663,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-biryuzovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-biryuzovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-vodonepronitsaemyy---poyasnoy-dlya-gadzhetov-210170-mm-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-vodonepronitsaemyy---poyasnoy-dlya-gadzhetov-210170-mm-rozovyy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-biryuzovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-1-45-65-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-biryuzovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-bamper-olmio-2-45-65-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-55-65-1658220-mm-razmer-l-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/universalnyy-chekhol-kniga-olmio-65-71-1748420-mm-razmer-xl-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-vodonepronitsaemyy---poyasnoy-dlya-gadzhetov-210170-mm-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/chekhol-vodonepronitsaemyy---poyasnoy-dlya-gadzhetov-210170-mm-rozovyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F36"/>
+  <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F36" sqref="F36"/>
+      <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -1138,262 +1111,199 @@
       </c>
       <c r="D26" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>1</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F27" s="14">
         <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>2</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F28" s="14">
         <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>3</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="6">
+        <v>8</v>
+      </c>
+      <c r="F29" s="14">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="14"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F29" s="14">
-[...40 lines deleted...]
-        <v>475</v>
+      <c r="E31" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B32" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E32" s="6">
+        <v>1</v>
+      </c>
+      <c r="F32" s="14">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="5">
+        <v>2</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="C32" s="7" t="s">
-[...32 lines deleted...]
-      <c r="D34" s="12" t="s">
+      <c r="E33" s="6">
         <v>9</v>
       </c>
-      <c r="E34" s="13" t="s">
-[...42 lines deleted...]
-      <c r="F36" s="14">
+      <c r="F33" s="14">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A25:F25"/>
-    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="A30:F30"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_18"/>
-    <hyperlink ref="D30" r:id="rId_hyperlink_19"/>
-[...3 lines deleted...]
-    <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>