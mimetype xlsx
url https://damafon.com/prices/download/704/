--- v0 (2026-08-15)
+++ v1 (2026-09-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>Сумочки-кошельки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
@@ -83,111 +83,93 @@
   <si>
     <t>Сумочка-кошелек 5.5" "Змея" бронзовая (9,0*15,5 см)</t>
   </si>
   <si>
     <t>https://damafon.com/sumochka-koshelek-55-zmeya-bronzovaya/</t>
   </si>
   <si>
     <t>00-00022496</t>
   </si>
   <si>
     <t>Сумочка-кошелек 5.5" "Змея" синяя (9,0*15,5 см)</t>
   </si>
   <si>
     <t>https://damafon.com/sumochka-koshelek-55-zmeya-sinyaya/</t>
   </si>
   <si>
     <t>00-00013765</t>
   </si>
   <si>
     <t>Сумочка-кошелек 5.5" красная (9,0*15,5 см)</t>
   </si>
   <si>
     <t>https://damafon.com/sumochka-koshelek-55-krasnaya/</t>
   </si>
   <si>
-    <t>00-00013767</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00027233</t>
   </si>
   <si>
     <t>Сумочка-кошелек 6.0" "Змея" бордовая (9,5*18,0 см)</t>
   </si>
   <si>
     <t>https://damafon.com/sumochka-koshelek-60-zmeya-bordovaya-95180-sm/</t>
   </si>
   <si>
     <t>00-00022499</t>
   </si>
   <si>
     <t>Сумочка-кошелек 6.0" "Змея" бронзовая (9,5*18,0 см)</t>
   </si>
   <si>
     <t>https://damafon.com/sumochka-koshelek-60-zmeya-bronzovaya/</t>
   </si>
   <si>
     <t>00-00022501</t>
   </si>
   <si>
     <t>Сумочка-кошелек 6.0" "Змея" красная (9,5*18,0 см)</t>
   </si>
   <si>
     <t>https://damafon.com/sumochka-koshelek-60-zmeya-krasnaya/</t>
   </si>
   <si>
     <t>00-00022500</t>
   </si>
   <si>
     <t>Сумочка-кошелек 6.0" "Змея" синяя (9,5*18,0 см)</t>
   </si>
   <si>
     <t>https://damafon.com/sumochka-koshelek-60-zmeya-sinyaya/</t>
   </si>
   <si>
     <t>00-00019377</t>
   </si>
   <si>
     <t>Сумочка-кошелек 6.0" бордовая (9,5*18,0 см)</t>
   </si>
   <si>
     <t>https://damafon.com/sumochka-koshelek-60-bordovaya/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://damafon.com/sumochka-koshelek-60-krasnaya/</t>
   </si>
   <si>
     <t>00-00019382</t>
   </si>
   <si>
     <t>Сумочка-кошелек 6.0" синяя (9,5*18,0 см)</t>
   </si>
   <si>
     <t>https://damafon.com/sumochka-koshelek-60-sinyaya/</t>
   </si>
   <si>
     <t>00-00019384</t>
   </si>
   <si>
     <t>Сумочка-кошелек 6.0" черная (9,5*18,0 см)</t>
   </si>
   <si>
     <t>https://damafon.com/sumochka-koshelek-60-chernaya/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -579,62 +561,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-55-zmeya-bordovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-55-zmeya-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-55-zmeya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-55-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-55-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-zmeya-bordovaya-95180-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-zmeya-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-zmeya-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-zmeya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-bordovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-chernaya/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-55-zmeya-bordovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-55-zmeya-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-55-zmeya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-55-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-zmeya-bordovaya-95180-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-zmeya-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-zmeya-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-zmeya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-bordovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/sumochka-koshelek-60-chernaya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -687,319 +669,277 @@
       </c>
       <c r="D8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F9" s="13">
         <v>187</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5">
         <v>3</v>
       </c>
       <c r="F10" s="13">
         <v>187</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F11" s="13">
         <v>187</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F12" s="13">
         <v>187</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="5">
         <v>2</v>
       </c>
       <c r="F13" s="13">
-        <v>187</v>
+        <v>212</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="5">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="F14" s="13">
         <v>212</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="5">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="F15" s="13">
         <v>212</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="5">
         <v>7</v>
       </c>
       <c r="F16" s="13">
-        <v>212</v>
+        <v>205</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>9</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F17" s="13">
-        <v>205</v>
+        <v>212</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>10</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F18" s="13">
         <v>212</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>11</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F19" s="13">
-        <v>212</v>
-[...38 lines deleted...]
-      <c r="F21" s="13">
         <v>212</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>