--- v1 (2026-09-25)
+++ v2 (2026-11-05)
@@ -809,111 +809,111 @@
       </c>
       <c r="D15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="5">
         <v>6</v>
       </c>
       <c r="F15" s="13">
         <v>212</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F16" s="13">
         <v>205</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>9</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F17" s="13">
         <v>212</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>10</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="5">
         <v>12</v>
       </c>
       <c r="F18" s="13">
         <v>212</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>11</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F19" s="13">
         <v>212</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>