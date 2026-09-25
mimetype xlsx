--- v0 (2026-08-15)
+++ v1 (2026-09-25)
@@ -12,374 +12,293 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>Кабель USB - Lightning</t>
   </si>
   <si>
     <t>Кабель USB - Lightning WALKER</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>00-00012996</t>
-[...52 lines deleted...]
-  <si>
     <t>00-00022545</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C315 белый</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c315-belyy/</t>
   </si>
   <si>
-    <t>00-00022546</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00027574</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C535 черный 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c535-chernyy/</t>
   </si>
   <si>
-    <t>00-00022552</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00027568</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C580 белый 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c580-belyy-31a/</t>
   </si>
   <si>
     <t>00-00027569</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C580 черный 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c580-chernyy-31a/</t>
   </si>
   <si>
     <t>00-00022569</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C590 магнитный с индикатором черный*</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c590-magnitnyy-s-indikatorom-chernyy/</t>
   </si>
   <si>
-    <t>00-00022589</t>
-[...34 lines deleted...]
-  <si>
     <t>00-00022588</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C735 мягкий силикон Soft Touch с металл. разъем черный, 2 метра 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy-2-metra/</t>
   </si>
   <si>
     <t>00-00018924</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C755 плоский черный*</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c755-ploskiy-chernyy/</t>
   </si>
   <si>
     <t>00-00026633</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C775 мягкий силикон Soft Touch, магнитный, с индиктором, черный 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c775-prorezinennyy-magnitnyy-s-indiktorom-chernyy-31a/</t>
   </si>
   <si>
-    <t>00-00029430</t>
-[...5 lines deleted...]
-    <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-chernyy-33a/</t>
+    <t>00-00029433</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 WALKER C795, мягкий силикон Soft Touch, белый 3.3A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-belyy-33a/</t>
   </si>
   <si>
     <t>00-00022606</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C920 тканевый с индикатором серый 3.1A*</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c920-tkanevyy-s-indikatorom-seryy-31a/</t>
   </si>
   <si>
-    <t>00-00022607</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00022622</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C970 магнитный, быстрый заряд 30W, черный 3.3A</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c970-magnitnyy-bystryy-zaryad-chernyy/</t>
   </si>
   <si>
     <t>00-00022763</t>
   </si>
   <si>
     <t>Коннектор кабеля iPhone 5 WALKER C590/C775 магнитный</t>
   </si>
   <si>
     <t>https://damafon.com/konnektor-kabelya-iphone-5-walker-c590-magnitnyy/</t>
   </si>
   <si>
     <t>00-00022764</t>
   </si>
   <si>
     <t>Коннектор кабеля iPhone 5 WALKER C970 магнитный</t>
   </si>
   <si>
     <t>https://damafon.com/konnektor-kabelya-iphone-5-walker-c970-magnitnyy/</t>
   </si>
   <si>
     <t>Кабель USB - Lightning Olmio</t>
   </si>
   <si>
     <t>038655</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 Olmio 2,1A белый 1 метр</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-olmio-21a-belyy/</t>
   </si>
   <si>
+    <t>038687</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 Olmio 2,1A белый 2 метра</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-olmio-21a-belyy-2-metra/</t>
+  </si>
+  <si>
+    <t>038849</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 Olmio DELUXE 2,1A белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-olmio-deluxe-21a-belyy/</t>
+  </si>
+  <si>
     <t>041632</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 Olmio DELUXE 2,1A черный</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-olmio-deluxe-21a-chernyy/</t>
   </si>
   <si>
     <t>038645</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 Olmio HD металлический штекер с пружиной 2,1A белый</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-belyy/</t>
   </si>
   <si>
     <t>039048</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 Olmio SOLID усиленный 2,1A цвет титановый</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-olmio-solidusilennyy-21a-tsvet-titanovyy/</t>
   </si>
   <si>
+    <t>039515</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 Olmio SOLID усиленный 2,1A цвет черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-olmio-solid-usilennyy-21a-tsvet-chernyy/</t>
+  </si>
+  <si>
     <t>USB кабель на iPhone 5 Partner реверсивный плоский 2,1A серебро</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-partner-reversivnyy-ploskiy-21a-serebro/</t>
   </si>
   <si>
     <t>041631</t>
   </si>
   <si>
     <t>Кабель Type-C - Lightning Olmio 30W, 1,2 метра, тканевая оплетка, усиленный, черный</t>
   </si>
   <si>
     <t>https://damafon.com/kabel-olmio-pd-usb-20-type-c---lightning-12m-seryy/</t>
+  </si>
+  <si>
+    <t>Кабель USB - Lightning HOCO</t>
+  </si>
+  <si>
+    <t>Кабель USB - Lightning HOCO U125 Benefit, 2.4A, с индикатором, 1.2 метра, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-hoco-u125-benefit-24a-s-indikatorom-12-metra-chernyy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -765,62 +684,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c110-v-pakete-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c110-v-pakete-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c305-belyy-ios-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c305-chernyy-ios-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c308-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c308-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c315-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c315-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c535-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c565-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-belyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c590-magnitnyy-s-indikatorom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c755-ploskiy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c775-prorezinennyy-magnitnyy-s-indiktorom-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-chernyy-33a/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c920-tkanevyy-s-indikatorom-seryy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c920-tkanevyy-s-indikatorom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c970-magnitnyy-bystryy-zaryad-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/konnektor-kabelya-iphone-5-walker-c590-magnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/konnektor-kabelya-iphone-5-walker-c970-magnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-deluxe-21a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-solidusilennyy-21a-tsvet-titanovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-partner-reversivnyy-ploskiy-21a-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-olmio-pd-usb-20-type-c---lightning-12m-seryy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c315-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c535-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-belyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c590-magnitnyy-s-indikatorom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c755-ploskiy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c775-prorezinennyy-magnitnyy-s-indiktorom-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-belyy-33a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c920-tkanevyy-s-indikatorom-seryy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c970-magnitnyy-bystryy-zaryad-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/konnektor-kabelya-iphone-5-walker-c590-magnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/konnektor-kabelya-iphone-5-walker-c970-magnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-21a-belyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-deluxe-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-deluxe-21a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-solidusilennyy-21a-tsvet-titanovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-solid-usilennyy-21a-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-partner-reversivnyy-ploskiy-21a-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-olmio-pd-usb-20-type-c---lightning-12m-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-hoco-u125-benefit-24a-s-indikatorom-12-metra-chernyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F43"/>
+  <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F43" sqref="F43"/>
+      <selection activeCell="F36" sqref="F36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -883,748 +802,588 @@
       </c>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="6">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="F10" s="14">
-        <v>55</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="6">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F11" s="14">
-        <v>55</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F12" s="14">
-        <v>75</v>
+        <v>130</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F13" s="14">
-        <v>75</v>
+        <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F14" s="14">
-        <v>82</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F15" s="14">
-        <v>82</v>
+        <v>158</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="F16" s="14">
-        <v>102</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="6">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F17" s="14">
-        <v>102</v>
+        <v>125</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="6">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F18" s="14">
-        <v>98</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>10</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F19" s="14">
-        <v>89</v>
+        <v>209</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>11</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F20" s="14">
-        <v>110</v>
+        <v>296</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>12</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="6">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F21" s="14">
-        <v>110</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>13</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="6">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F22" s="14">
-        <v>110</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
-[...2 lines deleted...]
-      <c r="B23" s="10" t="s">
+      <c r="A23" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="C23" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="14"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
-[...11 lines deleted...]
-      <c r="E24" s="6">
+      <c r="A24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="F24" s="14">
-        <v>120</v>
+      <c r="C24" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E25" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F25" s="14">
-        <v>120</v>
+        <v>215</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E26" s="6">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F26" s="14">
-        <v>120</v>
+        <v>289</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E27" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F27" s="14">
-        <v>145</v>
+        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E28" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="F28" s="14">
-        <v>115</v>
+        <v>338</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E29" s="6">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F29" s="14">
-        <v>125</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E30" s="6">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F30" s="14">
-        <v>135</v>
+        <v>295</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E31" s="6">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F31" s="14">
-        <v>209</v>
+        <v>295</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="B32" s="10"/>
       <c r="C32" s="7" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="E32" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F32" s="14">
-        <v>209</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E33" s="6">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F33" s="14">
-        <v>296</v>
+        <v>368</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5">
-[...16 lines deleted...]
-      </c>
+      <c r="A34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="6"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="14"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="5">
-[...15 lines deleted...]
-        <v>99</v>
+      <c r="A35" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="3" t="s">
-[...29 lines deleted...]
-      <c r="A38" s="5">
+      <c r="A36" s="5">
         <v>1</v>
       </c>
-      <c r="B38" s="10" t="s">
-[...86 lines deleted...]
-      <c r="E42" s="6">
+      <c r="B36" s="10"/>
+      <c r="C36" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E36" s="6">
         <v>1</v>
       </c>
-      <c r="F42" s="14">
-[...20 lines deleted...]
-        <v>368</v>
+      <c r="F36" s="14">
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
-    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A34:F34"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
-[...17 lines deleted...]
-    <hyperlink ref="D43" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>