--- v1 (2026-09-25)
+++ v2 (2026-11-05)
@@ -12,178 +12,169 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>Кабель USB - Lightning</t>
   </si>
   <si>
     <t>Кабель USB - Lightning WALKER</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>00-00022545</t>
-[...25 lines deleted...]
-  <si>
     <t>00-00027569</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C580 черный 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c580-chernyy-31a/</t>
   </si>
   <si>
     <t>00-00022569</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C590 магнитный с индикатором черный*</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c590-magnitnyy-s-indikatorom-chernyy/</t>
   </si>
   <si>
+    <t>00-00022592</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 WALKER C735 мягкий силикон Soft Touch с металл. разъем черный 3.1A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy/</t>
+  </si>
+  <si>
     <t>00-00022588</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C735 мягкий силикон Soft Touch с металл. разъем черный, 2 метра 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy-2-metra/</t>
   </si>
   <si>
     <t>00-00018924</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C755 плоский черный*</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c755-ploskiy-chernyy/</t>
   </si>
   <si>
     <t>00-00026633</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C775 мягкий силикон Soft Touch, магнитный, с индиктором, черный 3.1A</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c775-prorezinennyy-magnitnyy-s-indiktorom-chernyy-31a/</t>
   </si>
   <si>
-    <t>00-00029433</t>
-[...5 lines deleted...]
-    <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-belyy-33a/</t>
+    <t>00-00029430</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 WALKER C795, мягкий силикон Soft Touch, черный 3.3A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-chernyy-33a/</t>
   </si>
   <si>
     <t>00-00022606</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C920 тканевый с индикатором серый 3.1A*</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c920-tkanevyy-s-indikatorom-seryy-31a/</t>
   </si>
   <si>
+    <t>00-00022607</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 WALKER C920 тканевый с индикатором черный 3.1A</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c920-tkanevyy-s-indikatorom-chernyy/</t>
+  </si>
+  <si>
     <t>00-00022622</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 WALKER C970 магнитный, быстрый заряд 30W, черный 3.3A</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-walker-c970-magnitnyy-bystryy-zaryad-chernyy/</t>
   </si>
   <si>
     <t>00-00022763</t>
   </si>
   <si>
     <t>Коннектор кабеля iPhone 5 WALKER C590/C775 магнитный</t>
   </si>
   <si>
     <t>https://damafon.com/konnektor-kabelya-iphone-5-walker-c590-magnitnyy/</t>
   </si>
   <si>
     <t>00-00022764</t>
   </si>
   <si>
     <t>Коннектор кабеля iPhone 5 WALKER C970 магнитный</t>
   </si>
   <si>
     <t>https://damafon.com/konnektor-kabelya-iphone-5-walker-c970-magnitnyy/</t>
@@ -249,50 +240,80 @@
     <t>039515</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 Olmio SOLID усиленный 2,1A цвет черный</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-olmio-solid-usilennyy-21a-tsvet-chernyy/</t>
   </si>
   <si>
     <t>USB кабель на iPhone 5 Partner реверсивный плоский 2,1A серебро</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-partner-reversivnyy-ploskiy-21a-serebro/</t>
   </si>
   <si>
     <t>041631</t>
   </si>
   <si>
     <t>Кабель Type-C - Lightning Olmio 30W, 1,2 метра, тканевая оплетка, усиленный, черный</t>
   </si>
   <si>
     <t>https://damafon.com/kabel-olmio-pd-usb-20-type-c---lightning-12m-seryy/</t>
   </si>
   <si>
     <t>Кабель USB - Lightning HOCO</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 HOCO X102 Fresh, 1 метр, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-hoco-x102-fresht-1-metr-chernyy/</t>
+  </si>
+  <si>
+    <t>356585</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 HOCO X82 Silicone, 1 метр, белый</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-hoco-x82-1m-belyy/</t>
+  </si>
+  <si>
+    <t>356584</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 HOCO X82 Silicone, 1 метр, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-hoco-x82-1m-chernyy/</t>
+  </si>
+  <si>
+    <t>USB кабель на iPhone 5 HOCO X89 Wind 2.4A, 2 метра, черный</t>
+  </si>
+  <si>
+    <t>https://damafon.com/usb-kabel-na-iphone-5-hoco-x89-wind-24a-2-metra-chernyy/</t>
   </si>
   <si>
     <t>Кабель USB - Lightning HOCO U125 Benefit, 2.4A, с индикатором, 1.2 метра, черный</t>
   </si>
   <si>
     <t>https://damafon.com/usb-kabel-na-iphone-5-hoco-u125-benefit-24a-s-indikatorom-12-metra-chernyy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -684,62 +705,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c315-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c535-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-belyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c590-magnitnyy-s-indikatorom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c755-ploskiy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c775-prorezinennyy-magnitnyy-s-indiktorom-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-belyy-33a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c920-tkanevyy-s-indikatorom-seryy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c970-magnitnyy-bystryy-zaryad-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/konnektor-kabelya-iphone-5-walker-c590-magnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/konnektor-kabelya-iphone-5-walker-c970-magnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-21a-belyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-deluxe-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-deluxe-21a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-solidusilennyy-21a-tsvet-titanovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-solid-usilennyy-21a-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-partner-reversivnyy-ploskiy-21a-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-olmio-pd-usb-20-type-c---lightning-12m-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-hoco-u125-benefit-24a-s-indikatorom-12-metra-chernyy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c580-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c590-magnitnyy-s-indikatorom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c735-prorezinennyy-metall-razem-chernyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c755-ploskiy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c775-prorezinennyy-magnitnyy-s-indiktorom-chernyy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c795-myagkiy-silikon-chernyy-33a/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c920-tkanevyy-s-indikatorom-seryy-31a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c920-tkanevyy-s-indikatorom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-walker-c970-magnitnyy-bystryy-zaryad-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/konnektor-kabelya-iphone-5-walker-c590-magnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/konnektor-kabelya-iphone-5-walker-c970-magnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-21a-belyy-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-deluxe-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-deluxe-21a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-hd-metallicheskiy-shteker-s-pruzhinoy-21a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-solidusilennyy-21a-tsvet-titanovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-olmio-solid-usilennyy-21a-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-partner-reversivnyy-ploskiy-21a-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/kabel-olmio-pd-usb-20-type-c---lightning-12m-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-hoco-x102-fresht-1-metr-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-hoco-x82-1m-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-hoco-x82-1m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-hoco-x89-wind-24a-2-metra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damafon.com/usb-kabel-na-iphone-5-hoco-u125-benefit-24a-s-indikatorom-12-metra-chernyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F36"/>
+  <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F36" sqref="F36"/>
+      <selection activeCell="F39" sqref="F39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -802,588 +823,647 @@
       </c>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="6">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F10" s="14">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F11" s="14">
-        <v>98</v>
+        <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F12" s="14">
         <v>130</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F13" s="14">
-        <v>130</v>
+        <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F14" s="14">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F15" s="14">
-        <v>158</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="F16" s="14">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="6">
         <v>3</v>
       </c>
       <c r="F17" s="14">
-        <v>125</v>
+        <v>209</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F18" s="14">
-        <v>145</v>
+        <v>209</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>10</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F19" s="14">
-        <v>209</v>
+        <v>296</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>11</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="6">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F20" s="14">
-        <v>296</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>12</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F21" s="14">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="6"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="14"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5">
+        <v>1</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>49</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D22" s="6" t="s">
+      <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="E22" s="6">
-[...7 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="D24" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B23" s="6"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E24" s="6">
+        <v>4</v>
+      </c>
+      <c r="F24" s="14">
+        <v>215</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F25" s="14">
-        <v>215</v>
+        <v>289</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F26" s="14">
-        <v>289</v>
+        <v>338</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F27" s="14">
         <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F28" s="14">
-        <v>338</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="6">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F29" s="14">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="6">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F30" s="14">
         <v>295</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B31" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="10"/>
+      <c r="C31" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="7" t="s">
+      <c r="D31" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="D31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="6">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F31" s="14">
-        <v>295</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B32" s="10"/>
+        <v>9</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>72</v>
+      </c>
       <c r="C32" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E32" s="6">
+        <v>12</v>
+      </c>
+      <c r="F32" s="14">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="14"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="5">
         <v>1</v>
       </c>
-      <c r="F32" s="14">
-[...10 lines deleted...]
-      <c r="C33" s="7" t="s">
+      <c r="B35" s="10"/>
+      <c r="C35" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D33" s="6" t="s">
+      <c r="D35" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="E33" s="6">
-[...33 lines deleted...]
-        <v>11</v>
+      <c r="E35" s="6">
+        <v>2</v>
+      </c>
+      <c r="F35" s="14">
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B36" s="10"/>
+        <v>2</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="C36" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="6">
+        <v>19</v>
+      </c>
+      <c r="F36" s="14">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="5">
+        <v>3</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E37" s="6">
+        <v>6</v>
+      </c>
+      <c r="F37" s="14">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="5">
+        <v>4</v>
+      </c>
+      <c r="B38" s="10"/>
+      <c r="C38" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="E38" s="6">
+        <v>10</v>
+      </c>
+      <c r="F38" s="14">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="5">
+        <v>5</v>
+      </c>
+      <c r="B39" s="10"/>
+      <c r="C39" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E39" s="6">
         <v>1</v>
       </c>
-      <c r="F36" s="14">
+      <c r="F39" s="14">
         <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
-    <mergeCell ref="A23:F23"/>
-    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A33:F33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_21"/>
-    <hyperlink ref="D33" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_26"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>