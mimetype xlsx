--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -12,88 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4078">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>РАСПРОДАЖА</t>
   </si>
   <si>
+    <t>Аксессуары для Apple Watch</t>
+  </si>
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>Артикул</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>URL</t>
+  </si>
+  <si>
+    <t>Наличие</t>
+  </si>
+  <si>
+    <t>Цена (руб.)</t>
+  </si>
+  <si>
+    <t>117518</t>
+  </si>
+  <si>
+    <t>Защитная пленка TPU - Polymer nano для Apple Watch 42мм, матовая черная</t>
+  </si>
+  <si>
+    <t>http://damafon.com/zashchitnaya-plenka-tpu---polymer-nano-dlya-apple-watch-42mm-matovaya-chernaya/</t>
+  </si>
+  <si>
+    <t>130965</t>
+  </si>
+  <si>
+    <t>Защитный чехол для Apple Watch 42 мм</t>
+  </si>
+  <si>
+    <t>http://damafon.com/zashchitnyy-chekhol-dlya-apple-watch-42mm/</t>
+  </si>
+  <si>
     <t>Накладки РАСПРОДАЖА 2025</t>
   </si>
   <si>
-    <t>№</t>
-[...16 lines deleted...]
-  <si>
     <t>125458</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Huawei Honor 9X Lite (light pink)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-9x-lite-light-pink/</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Huawei Honor X6 (black) SC</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-black-sc/</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Huawei Honor X6 (dark blue) SC</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-dark-blue-sc/</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Huawei Honor X6 (dark green) SC</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-dark-green-sc/</t>
@@ -1091,77 +1112,59 @@
   <si>
     <t>Накладка Activ Full Original Design для Samsung M325 Galaxy M32 (grey)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m325-galaxy-m32-grey/</t>
   </si>
   <si>
     <t>133510</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Samsung M325 Galaxy M32 (yellow)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m325-galaxy-m32-yellow/</t>
   </si>
   <si>
     <t>206260</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi 12 Lite (black) SC</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-black/</t>
   </si>
   <si>
-    <t>206261</t>
-[...7 lines deleted...]
-  <si>
     <t>206268</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi 12 Lite (dark blue) SC</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-dark-blue-sc/</t>
   </si>
   <si>
-    <t>206267</t>
-[...7 lines deleted...]
-  <si>
     <t>206263</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi 12 Lite (light green) SC</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-light-green/</t>
   </si>
   <si>
     <t>206264</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi 12 Lite (light pink)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-light-pink/</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi 12 Lite (olive) SC</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-olive-sc/</t>
   </si>
   <si>
     <t>209995</t>
@@ -1775,56 +1778,50 @@
   <si>
     <t>205622</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi Redmi 10A (red)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-red/</t>
   </si>
   <si>
     <t>209047</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi Redmi 10C (red) new</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-red-new/</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi Redmi 12 (light blue) SC</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-12-light-blue-sc/</t>
   </si>
   <si>
-    <t>Накладка Activ Full Original Design для Xiaomi Redmi 12 (light green) SC</t>
-[...4 lines deleted...]
-  <si>
     <t>209053</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi Redmi 9C (dusty rose)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-dusty-rose/</t>
   </si>
   <si>
     <t>209051</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi Redmi 9C (green)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-green/</t>
   </si>
   <si>
     <t>125122</t>
   </si>
   <si>
     <t>Накладка Activ Full Original Design для Xiaomi Redmi 9C (light pink)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-light-pink/</t>
@@ -2483,56 +2480,50 @@
   <si>
     <t>Накладка PC041 Игра в Кальмара Samsung A225 Galaxy A22 (black)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-black/</t>
   </si>
   <si>
     <t>Накладка PC041 Игра в Кальмара Samsung A225 Galaxy A22 (black/067)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-black067/</t>
   </si>
   <si>
     <t>Накладка PC041 Игра в Кальмара Samsung A225 Galaxy A22 (green)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-green/</t>
   </si>
   <si>
     <t>Накладка PC041 Игра в Кальмара Samsung A225 Galaxy A22 (red)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-red/</t>
   </si>
   <si>
-    <t>Накладка PC041 Игра в Кальмара Xiaomi Poco X3 (black/067)</t>
-[...4 lines deleted...]
-  <si>
     <t>Накладка PC041 Игра в Кальмара Xiaomi Poco X3 (green)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-poco-x3-green/</t>
   </si>
   <si>
     <t>Накладка PC041 Игра в Кальмара Xiaomi Redmi 10 (black)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-10-black/</t>
   </si>
   <si>
     <t>Накладка PC041 Игра в Кальмара Xiaomi Redmi 10 (black/067)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-10-black067/</t>
   </si>
   <si>
     <t>Накладка PC041 Игра в Кальмара Xiaomi Redmi 10 (red)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-10-red/</t>
   </si>
   <si>
     <t>Накладка PC041 Игра в Кальмара Xiaomi Redmi 9C (black/067)</t>
@@ -3197,56 +3188,50 @@
   <si>
     <t>Накладка SC114 Xiaomi Note 5A (005)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc114-xiaomi-note-5a-005/</t>
   </si>
   <si>
     <t>89398</t>
   </si>
   <si>
     <t>Накладка SC118 Xiaomi Redmi Note 5A (002)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc118-xiaomi-redmi-note-5a-002/</t>
   </si>
   <si>
     <t>133041</t>
   </si>
   <si>
     <t>Накладка SC123 Samsung A225/M225 Galaxy A22/M22 (white) с блестками</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc123-samsung-a225-galaxy-a22-white/</t>
   </si>
   <si>
-    <t>Накладка SC123 для Apple iPhone 12 (blue) с блестками</t>
-[...4 lines deleted...]
-  <si>
     <t>134145</t>
   </si>
   <si>
     <t>Накладка SC123 для Apple iPhone 13 mini (white) с блестками</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc123-dlya-apple-iphone-13-mini-white/</t>
   </si>
   <si>
     <t>Накладка SC149 Samsung A705 Galaxy A70 черная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc149-samsung-a705-galaxy-a70-2019-chernaya/</t>
   </si>
   <si>
     <t>134010</t>
   </si>
   <si>
     <t>Накладка SC185 Samsung A022 Galaxy A02 (014)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc185-samsung-a022-galaxy-a02-014/</t>
   </si>
   <si>
     <t>204008</t>
@@ -6929,59 +6914,50 @@
   <si>
     <t>Накладка силиконовая Ultra Slim Samsung A226 Galaxy A22s прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a226-galaxy-a22s-prozrachnaya/</t>
   </si>
   <si>
     <t>205415</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Samsung A235 Galaxy A23 4G прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a235-galaxy-a23-4g-prozrachnaya/</t>
   </si>
   <si>
     <t>207362</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Samsung A536 Galaxy A53 прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a536-galaxy-a53-prozrachnaya/</t>
   </si>
   <si>
-    <t>205260</t>
-[...7 lines deleted...]
-  <si>
     <t>116975</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Samsung M215 Galaxy M21 прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-m215-galaxy-m21-prozrachnaya/</t>
   </si>
   <si>
     <t>133412</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Samsung M225 Galaxy M22 прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-m225-galaxy-m22-prozrachnaya/</t>
   </si>
   <si>
     <t>125126</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Samsung M315 Galaxy M31 прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-m315-galaxy-m31-prozrachnaya/</t>
@@ -7619,104 +7595,86 @@
   <si>
     <t>Накладка Activ Pilot INFINIX Hot 40i/Smart 8 с черным ободком</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-pilot-infinix-smart-8-s-chernym-obodkom/</t>
   </si>
   <si>
     <t>225321</t>
   </si>
   <si>
     <t>Накладка Activ Pilot Tecno Camon 20 Pro 5G с черным ободком</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-pilot-tecno-camon-20-pro-5g-s-chernym-obodkom/</t>
   </si>
   <si>
     <t>225162</t>
   </si>
   <si>
     <t>Накладка Activ Pilot Tecno Pova 5 с черным ободком</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activ-pilot-tecno-pova-5-s-chernym-obodkom/</t>
   </si>
   <si>
-    <t>227418</t>
-[...7 lines deleted...]
-  <si>
     <t>208095</t>
   </si>
   <si>
     <t>Накладка Activ Shockproof Xiaomi Redmi 10C с визитницей, противоударный + пленка Back</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-activshockproof-xiaomi-redmi-10c-s-vizitnitsey-protivoudarnyy--plenka-back/</t>
   </si>
   <si>
     <t>208642</t>
   </si>
   <si>
     <t>Накладка BUTTON Apple iPhone 11 Pro, с визитницей, желтая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc304-dlya-apple-iphone-11-pro-s-vizitnitsey-yellow/</t>
   </si>
   <si>
     <t>208640</t>
   </si>
   <si>
     <t>Накладка BUTTON Apple iPhone 11 Pro, с визитницей, светло-розовая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc304-dlya-apple-iphone-11-pro-s-vizitnitsey-light-pink/</t>
   </si>
   <si>
     <t>208654</t>
   </si>
   <si>
     <t>Накладка BUTTON Apple iPhone 12 Pro, с визитницей, светло-розовая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc304-dlya-apple-iphone-12-pro-s-vizitnitsey-light-pink/</t>
   </si>
   <si>
-    <t>208680</t>
-[...7 lines deleted...]
-  <si>
     <t>208681</t>
   </si>
   <si>
     <t>Накладка BUTTON Apple iPhone XR, с визитницей, желтая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc304-dlya-apple-iphone-xr-s-vizitnitsey-yellow/</t>
   </si>
   <si>
     <t>208679</t>
   </si>
   <si>
     <t>Накладка BUTTON Apple iPhone XR, с визитницей, светло-розовая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc304-dlya-apple-iphone-xr-s-vizitnitsey-light-pink/</t>
   </si>
   <si>
     <t>208678</t>
   </si>
   <si>
     <t>Накладка BUTTON Apple iPhone XR, с визитницей, фиолетовая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc304-dlya-apple-iphone-xr-s-vizitnitsey-light-violet/</t>
@@ -8024,56 +7982,50 @@
   <si>
     <t>Накладка BUTTON Xiaomi Redmi 13C/Poco C65, с визитницей, темно-зеленая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-button-xiaomi-redmi-13cpoco-c65-s-vizitnitsey-temno-zelenaya/</t>
   </si>
   <si>
     <t>Накладка BUTTON Xiaomi Redmi 13C/Poco C65, с визитницей, темно-синяя</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-button-xiaomi-redmi-13cpoco-c65-s-vizitnitsey-temno-sinyaya/</t>
   </si>
   <si>
     <t>Накладка BUTTON Xiaomi Redmi 13C/Poco C65, с визитницей, черная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-button-xiaomi-redmi-13cpoco-c65-s-vizitnitsey-chernaya/</t>
   </si>
   <si>
     <t>Накладка BUTTON Xiaomi Redmi 14C/Poco C75, с визитницей, лиловая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-button-xiaomi-redmi-14cpoco-c75-s-vizitnitsey-lilovaya/</t>
   </si>
   <si>
-    <t>Накладка BUTTON Xiaomi Redmi 14C/Poco C75, с визитницей, темно-зеленая</t>
-[...4 lines deleted...]
-  <si>
     <t>Накладка BUTTON Xiaomi Redmi Note 13 4G, с визитницей, темно-зеленая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-button-xiaomi-redmi-note-13-4g-s-vizitnitsey-temno-zelenaya/</t>
   </si>
   <si>
     <t>Накладка IPACKY Xiaomi Redmi Note 14 Pro 4G, черная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-ipacky-xiaomi-redmi-note-14-pro-4g-chernaya/</t>
   </si>
   <si>
     <t>Накладка MULTI FUNCTION 4 в 1 Xiaomi Redmi 13C/Poco C65, сиреневая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-multi-function-4-v-1-xiaomi-redmi-13cpoco-c65-sirenevaya/</t>
   </si>
   <si>
     <t>Накладка MULTI FUNCTION 4 в 1 Xiaomi Redmi 13C/Poco C65, темно-зеленая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-multi-function-4-v-1-xiaomi-redmi-13cpoco-c65-temno-zelenaya/</t>
   </si>
   <si>
     <t>Накладка MULTI FUNCTION 4 в 1 Xiaomi Redmi 13C/Poco C65, темно-синяя</t>
@@ -8126,56 +8078,50 @@
   <si>
     <t>Накладка SC097 БЛЕСТКИ 3в1 Samsung A145 Galaxy A14 (pink)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a145-galaxy-a14-pink/</t>
   </si>
   <si>
     <t>Накладка SC097 БЛЕСТКИ 3в1 Samsung A546 Galaxy A54 (green)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a546-galaxy-a54-green/</t>
   </si>
   <si>
     <t>Накладка SC097 БЛЕСТКИ 3в1 Samsung A546 Galaxy A54 (pink)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a546-galaxy-a54-pink/</t>
   </si>
   <si>
     <t>Накладка SC097 БЛЕСТКИ 3в1 Samsung A546 Galaxy A54 (red)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a546-galaxy-a54-red/</t>
   </si>
   <si>
-    <t>Накладка SC097 БЛЕСТКИ 3в1 Xiaomi Redmi 10C (black)</t>
-[...4 lines deleted...]
-  <si>
     <t>Накладка SC097 БЛЕСТКИ 3в1 Xiaomi Redmi 10C (gold)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-gold/</t>
   </si>
   <si>
     <t>Накладка SC097 БЛЕСТКИ 3в1 Xiaomi Redmi 10C (green)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-green/</t>
   </si>
   <si>
     <t>Накладка SC097 БЛЕСТКИ 3в1 Xiaomi Redmi 10C (pink)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-pink/</t>
   </si>
   <si>
     <t>Накладка SC097 БЛЕСТКИ 3в1 Xiaomi Redmi 10C (silver)</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-silver/</t>
   </si>
   <si>
     <t>Накладка SC097 БЛЕСТКИ 3в1 Xiaomi Redmi A1+/A2+ (silver)</t>
@@ -8522,56 +8468,50 @@
   <si>
     <t>Накладка Silicon Cover NANO Realme 12, темно-синяя</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-realme-12-temno-sinyaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Realme 12, черная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-realme-12-chernaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Realme C61/C63, лаванда</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-realme-c61c63-lavanda/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Realme C61/C63, темно-зеленая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-realme-c61c63-temno-zelenaya/</t>
   </si>
   <si>
-    <t>Накладка Silicon Cover NANO Realme C61/C63, темно-синяя</t>
-[...4 lines deleted...]
-  <si>
     <t>Накладка Silicon Cover NANO Realme C65, темно-синяя</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-realme-c65-temno-sinyaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Realme C65, черная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-realme-c65-chernaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Realme C67, лиловая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-realme-c67-lilovaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Realme C67, темно-зеленая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-realme-c67-temno-zelenaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Realme C67, темно-синяя</t>
@@ -8918,56 +8858,50 @@
   <si>
     <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 13 Pro Plus, черная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-plus-chernaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 13 Pro/Note 14S, лаванда</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-lavanda/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 13 Pro/Note 14S, салатовая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-salatovaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 13 Pro/Note 14S, фуксия</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-fuksiya/</t>
   </si>
   <si>
-    <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 13 Pro/Note 14S, черная</t>
-[...4 lines deleted...]
-  <si>
     <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 13, красная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-krasnaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 13, лиловая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-lilovaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 13, салатовая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-salatovaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 13, темно-зеленая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-temno-zelenaya/</t>
   </si>
   <si>
     <t>Накладка Silicon Cover NANO Xiaomi Redmi Note 13, темно-синяя</t>
@@ -9050,56 +8984,50 @@
   <si>
     <t>Накладка КАРБОН с защитой камеры Tecno Spark Go 2023/INF Smart 7, зеленая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-smart-7-zelenyy/</t>
   </si>
   <si>
     <t>Накладка КАРБОН с защитой камеры Xiaomi Redmi 13/Poco M6, зеленая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-13poco-m6-zelenaya/</t>
   </si>
   <si>
     <t>Накладка КАРБОН с защитой камеры Xiaomi Redmi 13/Poco M6, синяя</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-13poco-m6-sinyaya/</t>
   </si>
   <si>
     <t>Накладка КАРБОН с защитой камеры Xiaomi Redmi 13C/Poco C65, синяя</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-13c-sinyaya/</t>
   </si>
   <si>
-    <t>Накладка КАРБОН с защитой камеры Xiaomi Redmi 14C/Poco C75, синяя</t>
-[...4 lines deleted...]
-  <si>
     <t>Накладка КАРБОН с защитой камеры Xiaomi Redmi A1+/A2+/Poco C51, фиолетовая</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-a1a2poco-c51-fioletovaya/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей Apple iPhone 11 Pro</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-11-pro/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей Apple iPhone 12 Pro</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-12-pro/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей Apple iPhone 12 Pro MAX</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-12-pro-max/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей Apple iPhone 14 Plus</t>
@@ -9200,68 +9128,56 @@
   <si>
     <t>Накладка прозрачная с визитницей INFINIX Hot 50i/Smart 9</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-50ismart-9/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей INFINIX Note 40</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-note-40/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей INFINIX Note 40 Pro</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-note-40-pro/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей INFINIX Note 40 Pro Plus</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-note-40-pro-plus/</t>
   </si>
   <si>
-    <t>Накладка прозрачная с визитницей Realme C51/C53/Note 50</t>
-[...4 lines deleted...]
-  <si>
     <t>Накладка прозрачная с визитницей Realme C55</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c55/</t>
   </si>
   <si>
-    <t>Накладка прозрачная с визитницей Realme C61/C63</t>
-[...4 lines deleted...]
-  <si>
     <t>Накладка прозрачная с визитницей Realme C65</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c65/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей Realme C67</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c67/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей Realme C75</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c75/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей Samsung A055 Galaxy A05</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a055-galaxy-a05/</t>
   </si>
   <si>
     <t>Накладка прозрачная с визитницей Samsung A057 Galaxy A05s</t>
@@ -9911,59 +9827,50 @@
   <si>
     <t>Накладка силиконовая Ultra Slim Xiaomi 14 Pro прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-14-pro-prozrachnaya/</t>
   </si>
   <si>
     <t>224892</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Xiaomi 14 прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-14-prozrachnaya/</t>
   </si>
   <si>
     <t>209183</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Xiaomi Poco C40 прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-poco-c40-prozrachnaya/</t>
   </si>
   <si>
-    <t>130790</t>
-[...7 lines deleted...]
-  <si>
     <t>220143</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Xiaomi Redmi 12 прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-12-prozrachnaya/</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Xiaomi Redmi 13/Poco M6 прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-13-prozrachnaya/</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Xiaomi Redmi 13C/Poco C65  прозрачная</t>
   </si>
   <si>
     <t>http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-13cpoco-c65-prozrachnaya/</t>
   </si>
   <si>
     <t>118392</t>
   </si>
   <si>
     <t>Накладка силиконовая Ultra Slim Xiaomi Redmi 9A прозрачная</t>
@@ -10205,68 +10112,56 @@
   <si>
     <t>Чехол Book Case INFINIX Hot 12 Play (2022) красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-12-play-2022-krasnyy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 12i (2022) бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 12i (2022) золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 12i (2022) красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-krasnyy/</t>
   </si>
   <si>
-    <t>Чехол Book Case INFINIX Hot 12i (2022) лиловый</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case INFINIX Hot 12i (2022) розовое золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-rozovoe-zoloto/</t>
   </si>
   <si>
-    <t>Чехол Book Case INFINIX Hot 12i (2022) темно-синий</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case INFINIX Hot 12i (2022) черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 20 4G (2022) бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-20-4g-2022-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 20 4G (2022) красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-20-4g-2022-krasnyy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 20 4G (2022) серый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-20-4g-2022-seryy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 20i (2022) голубой</t>
@@ -11741,68 +11636,50 @@
   <si>
     <t>АКБ универсальная 80*50*3,2мм 3,7v 2300mAh</t>
   </si>
   <si>
     <t>http://damafon.com/akb-universalnaya-805032mm-37v-2300mah/</t>
   </si>
   <si>
     <t>АКБ универсальная 93*70*3,7 мм 3,7v 3200mAh (-BW377093P) АКБ универсальная 93*70*3,7 мм 3,7v 3200mAh (-BW377093P)</t>
   </si>
   <si>
     <t>http://damafon.com/akb-universalnaya-937037-mm-37v-3200mah--bw377093p/</t>
   </si>
   <si>
     <t>Гарнитура YISON Celebrat G16 с разъемом Type-C, пластиковая уп., белая</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-yison-celebrat-g16-s-razemom-type-c-plastikovaya-up-belaya/</t>
   </si>
   <si>
     <t>Гарнитура YISON Celebrat G16 с разъемом Type-C, пластиковая уп., черная</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-yison-celebrat-g16-s-razemom-type-c-plastikovaya-up-chernaya/</t>
   </si>
   <si>
-    <t>117518</t>
-[...16 lines deleted...]
-  <si>
     <t>K61Si</t>
   </si>
   <si>
     <t>Кабель More Choice Smart USB - Lightning, Magnetic, 2.4A, 1м, K61Si (Black)</t>
   </si>
   <si>
     <t>http://damafon.com/kabel-more-choice-smart-usb---lightning-magnetic-24a-1m-k61si-black/</t>
   </si>
   <si>
     <t>Кабель More Choice Smart USB - Lightning, Magnetic, 2.4A, 1м, K61Si (Dark Grey)</t>
   </si>
   <si>
     <t>http://damafon.com/kabel-more-choice-smart-usb---lightning-magnetic-24a-1m-k61si-dark-grey/</t>
   </si>
   <si>
     <t>Кабель More Choice Smart USB - Lightning, Magnetic, 2.4A, 1м, K61Si (Gold)</t>
   </si>
   <si>
     <t>http://damafon.com/kabel-more-choice-smart-usb---lightning-magnetic-24a-1m-k61si-gold/</t>
   </si>
   <si>
     <t>Кабель USB - MicroUSB без упаковки черный 30 см</t>
   </si>
   <si>
     <t>http://damafon.com/kabel-usb---microusb-bez-upakovki-belyy-30-sm/</t>
@@ -12275,138 +12152,138 @@
   <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип 4.5" 13.8*6.9*1.1 (012)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-012/</t>
   </si>
   <si>
     <t>118525</t>
   </si>
   <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип 4.5" 13.8*6.9*1.1 (013)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-013/</t>
   </si>
   <si>
     <t>118527</t>
   </si>
   <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип 4.5" 13.8*6.9*1.1 (015)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-015/</t>
   </si>
   <si>
+    <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип без хлястика 4,0" (3,8"-4,3") Карта Чехол-книга с силиконовой вставкой БОКОВОЙ флип без хлястика 4,0" (3,8"-4,3") Карта</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-karta/</t>
+  </si>
+  <si>
+    <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип без хлястика 4,0" (3,8"-4,3") Слова на белом Чехол-книга с силиконовой вставкой БОКОВОЙ флип без хлястика 4,0" (3,8"-4,3") Слова на белом</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-slova-na-belom/</t>
+  </si>
+  <si>
+    <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип без хлястика 4,0" (3,8"-4,3") Газета</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-gazeta/</t>
+  </si>
+  <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип без хлястика 4,0" (3,8"-4,3") Розы на белом</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-rozy-na-belom/</t>
   </si>
   <si>
-    <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип без хлястика 4,0" (3,8"-4,3") Карта Чехол-книга с силиконовой вставкой БОКОВОЙ флип без хлястика 4,0" (3,8"-4,3") Карта</t>
-[...16 lines deleted...]
-  <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 4,7" белый (3) Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 4,7" белый (3)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-belyy-3/</t>
   </si>
   <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 4,7" золото (3) Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 4,7" золото (3)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-zoloto-3/</t>
   </si>
   <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 4,7" красный (3) Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 4,7" красный (3)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-krasnyy-3/</t>
   </si>
   <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 4,7" розовый (3)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-rozovyy-3/</t>
   </si>
   <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 4,7" фиолетовый (3) Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 4,7" фиолетовый (3)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-fioletovyy-3/</t>
   </si>
   <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 5,0" белый (2) Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 5,0" белый (2)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-50-belyy-2/</t>
   </si>
   <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 5,5" красный (1) Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 5,5" красный (1)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-55-krasnyy-1/</t>
   </si>
   <si>
     <t>Чехол-книга с силиконовой вставкой БОКОВОЙ флип ПАУТИНА 5,5" розовый (1)</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-55-rozovyy-1/</t>
   </si>
   <si>
+    <t>Чехол-книга с силиконовой вставкой с подставкой БОКОВОЙ флип РОМБ 4,0" коричневый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-40-korichnevyy/</t>
+  </si>
+  <si>
+    <t>Чехол-книга с силиконовой вставкой с подставкой БОКОВОЙ флип РОМБ 4,0" голубой</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-40-goluboy/</t>
+  </si>
+  <si>
     <t>Чехол-книга с силиконовой вставкой с подставкой БОКОВОЙ флип РОМБ 4,0" золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-40-zoloto/</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-40-goluboy/</t>
   </si>
   <si>
     <t>Чехол-книга с силиконовой вставкой с подставкой БОКОВОЙ флип РОМБ 4,5" голубой</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-45-goluboy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -12798,62 +12675,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-9x-lite-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7a-dark-beige-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7a-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7a-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7a-red-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-dusty-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-4g-2023-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-4g-2023-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-4g-2023-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-10-pro-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-10-pro-plus-5g-2023-red-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-c31-dusty-rose-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a022-galaxy-a02-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a022-galaxy-a02-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a022-galaxy-a02-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a022-galaxy-a02-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a022-galaxy-a02-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a025-galaxy-a02s-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a025-galaxy-a02s-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a025-galaxy-a02s-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a025-galaxy-a02s-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a025-galaxy-a02s-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a032-galaxy-a03-core-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a032-galaxy-a03-core-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a032-galaxy-a03-core-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a035-galaxy-a03-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a045-galaxy-a04-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a125-galaxy-a12-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-bordo-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-dusty-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a145-galaxy-a14-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a145-galaxy-a14-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a145-galaxy-a14-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a145-galaxy-a14-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a225-galaxy-a22-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a225-galaxy-a22-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a225-galaxy-a22-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a225-galaxy-a22-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-grey-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a245-galaxy-a24-5g-yellow-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a536-galaxy-a53-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a536-galaxy-a53-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a536-galaxy-a53-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a536-galaxy-a53-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a725-galaxy-a72-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a725-galaxy-a72-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a725-galaxy-a72-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m127-galaxy-m12-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m315-galaxy-m31-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m325-galaxy-m32-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m325-galaxy-m32-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-dusty-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13t13t-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-mi-10t-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-dasty-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5s-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5s-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x4-pro-5g-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x4-pro-5g-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x4-pro-5g-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x4-pro-5g-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-light-pink-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-light-pink-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-red-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-12-light-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-12-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-dusty-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9t-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-4g-globalnote-11s-4g-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-original-design-dlya-samsung-m205f-galaxy-m20-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-infinix-smart-7-global-x6515-s-serebristym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-a736-galaxy-a73-s-serebristym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-a736-galaxy-a73-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-m215g-galaxy-m21-2021-edition-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-m225-galaxy-m22-s-serebristym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-m225-galaxy-m22-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-m325-galaxy-m32-global-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-spark-10-4g-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-spark-10-pro-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-spark-10-pro-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-spark-10c-s-serebristym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-spark-10c-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-xiaomi-poco-m5-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-xiaomi-poco-m5-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-xiaomi-redmi-note-12-pro-prozrachnaya-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-shockproof-huawei-honor-x8-s-vizitnitsey-protivoudarnyy--plenka-prozrachnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-crystal-coor-moon-realme-c25-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-crystal-coor-moon-realme-c25-fioletovyy-s-rozovym/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-crystal-moonshine-samsung-a725-galaxy-a72-prozrachnaya-s-blestkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-crystal-moonshine-xiaomi-redmi-9t-prozrachnaya-s-blestkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-full-soft-touch-dlya-apple-iphone-13-mini-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-full-soft-touch-dlya-apple-iphone-13-mini-rose-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-full-soft-touch-dlya-apple-iphone-13-mini-sand-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc002-samsung-j600-galaxy-j6-2018-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc033-samsung-m317-galaxy-m31s-031/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc033-samsung-m317-galaxy-m31s-040/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-50-dark-blueblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-50-greenblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-50-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-50-violetwhite/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-blackblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-dark-blueblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-greenblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-violetwhite/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-pro-blackblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-pro-dark-blueblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-pro-greenblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-pro-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-pro-violetwhite/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-x6-blackblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-x6-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-x7a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-oppo-a16a16s-blackblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-oppo-a16a16s-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-oppo-a54-4g-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-samsung-a125-galaxy-a12-greenblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-samsung-a125-galaxy-a12-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-samsung-a125-galaxy-a12-violetwhite/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-samsung-a225-galaxy-a22-dark-blueblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10-4g-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10-4g-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10-pro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10c-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-xiaomi-poco-m3-pro-5g-dark-blueblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-xiaomi-redmi-9c-greenblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a037-galaxy-a03s-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a037-galaxy-a03s-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a037-galaxy-a03s-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a037-galaxy-a03s-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a125-galaxy-a12-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-poco-x3-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-poco-x3-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-10-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-10-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-10-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9c-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9c-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9c-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9t-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9t-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9t-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9t-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-max-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-max-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-max-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc055-xiaomi-redmi-note-9t-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc055-xiaomi-redmi-note-9t-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc055-xiaomi-redmi-note-9t-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc055-xiaomi-redmi-note-9t-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c15-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c15-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c15-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c15-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c20-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c20-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c20-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c20-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c21-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c21-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c25-globalc25s-global-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c25-globalc25s-global-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c25-globalc25s-global-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c25-globalc25s-global-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a037-galaxy-a03s-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a135-galaxy-a13-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a225m225-galaxy-a22m22-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a225m225-galaxy-a22m22-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a225m225-galaxy-a22m22-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a225m225-galaxy-a22m22-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-m325-galaxy-m32-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-m325-galaxy-m32-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-m325-galaxy-m32-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-m325-galaxy-m32-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-pro-5g-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-pro-5g-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-pro-5g-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-redmi-10a-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-redmi-9c-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-redmi-note-11-pro-4g-globalnote-11-pro-5g-global-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-samsung-a125-galaxy-a12-001white/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-samsung-a125-galaxy-a12-002multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-samsung-a125-galaxy-a12-003multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-samsung-a125-galaxy-a12-005black/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-samsung-a125-galaxy-a12-007black/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-xiaomi-redmi-9a-001white/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-xiaomi-redmi-9c-001white/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-xiaomi-redmi-9c-005black/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-xiaomi-redmi-9c-007black/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-xiaomi-redmi-9c-008white/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-huawei-honor-9cp40-lite-e-so-strazami-tsvety-6759/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-a015-galaxy-a01-kamuflyazh-6652/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-a107-galaxy-a10s-motorcycle-6246/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-a107-galaxy-a10s-kamuflyazh-6652/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-a107-galaxy-a10s-leopard-6220/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-m315-galaxy-m31-kamuflyazh-6652/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-m315-galaxy-m31-leopard-6220/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-huawei-honor-9c-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-huawei-honor-9c-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-huawei-honor-9c-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-gradient-3v1-xiaomi-redmi-9c-goldsilver/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc114-xiaomi-note-5a-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc118-xiaomi-redmi-note-5a-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc123-samsung-a225-galaxy-a22-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc123-dlya-apple-iphone-12-blue-s-blestkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc123-dlya-apple-iphone-13-mini-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc149-samsung-a705-galaxy-a70-2019-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-samsung-a022-galaxy-a02-014/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-samsung-a037-galaxy-a03s-018-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-samsung-a225-galaxy-a22-014/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-xiaomi-redmi-9c-014/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-xiaomi-redmi-9t-013/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-xiaomi-redmi-9t-014/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-xiaomi-redmi-note-9t-010/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-xiaomi-redmi-note-9t-011/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc204-samsung-a315-galaxy-a31-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc221-samsung-a025-galaxy-a02s-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc225-samsung-a325-galaxy-a32-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc227-samsung-a725-galaxy-a72-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc227-samsung-a725-galaxy-a72-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc227-samsung-a725-galaxy-a72-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc227-samsung-a725-galaxy-a72-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc227-samsung-a725-galaxy-a72-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc231-xiaomi-redmi-9t-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc231-xiaomi-redmi-9t-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc242-samsung-a725-galaxy-a72-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc242-samsung-a725-galaxy-a72-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc242-samsung-a725-galaxy-a72-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc242-samsung-a725-galaxy-a72-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc242-samsung-a725-galaxy-a72-008/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc246-samsung-a125-galaxy-a12-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc246-xiaomi-redmi-note-10-pro-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc256-huawei-honor-50nova-9-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc256-samsung-a037-galaxy-a03s-001-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc262-samsung-a225-galaxy-a22-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc262-samsung-a225-galaxy-a22-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc262-dlya-apple-iphone-13-pro-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc263-huawei-honor-50-litenova-8i-black-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc270-samsung-a032-galaxy-a03-core-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc270-samsung-a032-galaxy-a03-core-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc270-samsung-a037-galaxy-a03s-002-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a135-galaxy-a13-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a135-galaxy-a13-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a135-galaxy-a13-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a226-galaxy-a22s-s-vizitnitsey-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a226-galaxy-a22s-s-vizitnitsey-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a226-galaxy-a22s-s-vizitnitsey-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a226-galaxy-a22s-s-vizitnitsey-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a226-galaxy-a22s-s-vizitnitsey-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a235-galaxy-a23-4g-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a235-galaxy-a23-4g-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a235-galaxy-a23-4g-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a336-galaxy-a33-5g-s-vizitnitsey-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a336-galaxy-a33-5g-s-vizitnitsey-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-samsung-a135-galaxy-a13-001-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-samsung-a135-galaxy-a13-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-samsung-a135-galaxy-a13-003-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-samsung-a135-galaxy-a13-005-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-9c-001-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-9c-008-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-9c-009-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-9c-012-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-9c-013-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c11-2020-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c11-2020-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c11-2020-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c11-2020-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c11-2020-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c31-pink-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c31-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c31-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-10a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-10a-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-10a-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-10a-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-a1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-a1-pink-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-a1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-a1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-a1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladkasc304-huawei-honor-x9a-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a125-galaxy-a12-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a135-galaxy-a13-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a135-galaxy-a13-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a135-galaxy-a13-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a135-galaxy-a13-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a336-galaxy-a33-5g-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-10a-s-vizitnitsey-peach/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-10a-s-vizitnitsey-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-9c-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-9c-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-9c-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-realme-c21y-s-vizitnitsey-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-realme-c21y-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-realme-c21y-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-realme-c21y-s-vizitnitsey-lwhite/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c21y-001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c21y-003-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c21y-004-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c21y-005-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c35-001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c35-002-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c35-003-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c35-004-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c35-005-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a135-galaxy-a13-001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a135-galaxy-a13-002-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a135-galaxy-a13-003-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a135-galaxy-a13-004-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a135-galaxy-a13-005-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a336-galaxy-a33-001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a336-galaxy-a33-002-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a336-galaxy-a33-004-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-xiaomi-redmi-9c-001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-xiaomi-redmi-9c-003-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-xiaomi-redmi-9c-004-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c21y-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c21y-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c21y-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c21y-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c25-globalc25s-global-001-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c25-globalc25s-global-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c25-globalc25s-global-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c25-globalc25s-global-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c25-globalc25s-global-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c35-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a125-galaxy-a12-001-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a125-galaxy-a12-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a125-galaxy-a12-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a125-galaxy-a12-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a125-galaxy-a12-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a135-galaxy-a13-001-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a135-galaxy-a13-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a135-galaxy-a13-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a135-galaxy-a13-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a135-galaxy-a13-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a235-galaxy-a23-001-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a235-galaxy-a23-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a235-galaxy-a23-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a235-galaxy-a23-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a235-galaxy-a23-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a336-galaxy-a33-001-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a336-galaxy-a33-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a336-galaxy-a33-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a336-galaxy-a33-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a336-galaxy-a33-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a536-galaxy-a53-007-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-poco-x4-pro-5g-005-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-poco-x4-pro-5g-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-poco-x4-pro-5g-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-9c-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-9c-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-9c-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-9c-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-note-11-4g-globalnote-11s-4g-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-note-11-4g-globalnote-11s-4g-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-note-11-4g-globalnote-11s-4g-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-11s-s-vizitnitsey-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-11s-s-vizitnitsey-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-11s-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-20-4g-s-vizitnitsey-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-20-4g-s-vizitnitsey-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-20-4g-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-realme-c31-s-vizitnitsey-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-realme-c35-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-samsung-a135-galaxy-a13-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-samsung-a336-galaxy-a33-s-vizitnitsey-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-samsung-a336-galaxy-a33-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-tecno-pop-6-pro-s-vizitnitsey-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-tecno-pova-4-pro-s-vizitnitsey-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-tecno-pova-4-pro-s-vizitnitsey-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-tecno-pova-4-pro-s-vizitnitsey-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-poco-m5-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-redmi-10a-s-vizitnitsey-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-redmi-a1-s-vizitnitsey-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-redmi-a1-s-vizitnitsey-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-redmi-a1-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-redmi-a1-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-infinix-smart-7-plus-beige/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-infinix-smart-7-plus-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-infinix-smart-7-plus-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c31-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c31-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c31-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c31-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c33-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c35-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c35-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-samsung-a245-galaxy-a24-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-tecno-pova-5-beige/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-tecno-spark-10-pro-beige/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-tecno-spark-10c-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc328-huawei-honor-x6-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc328-huawei-honor-x6-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-case-bez-logo-dlya-apple-iphone-13-pro-max-051-svetlo-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicone-case-new-dlya-xiaomi-redmi-8a-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-huawei-honor-8sy5-2019-myatno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-huawei-honor-9c-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-huawei-honor-9s-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-samsung-a217-galaxy-a21s-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-samsung-a217-galaxy-a21s-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-samsung-a217-galaxy-a21s-myatno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-samsung-a217-galaxy-a21s-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-summer-flowers-huawei-honor-9a-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-summer-flowers-huawei-honor-9c-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-summer-flowers-huawei-honor-9c-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-summer-flowers-huawei-honor-9c-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-summer-flowers-huawei-honor-9c-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-lite-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-lite-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-lite-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-lite-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-9s-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-9s-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-9s-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-9s-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-9s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-p40-pro-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2020-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2020-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2020-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2020-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2020-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2021c20-biryuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2021c20-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2021c20-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2021c20-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2021c20-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-morskaya-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c31-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c31-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c31-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-biryuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a013-galaxy-a01-core-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a032-galaxy-a03-core-morskaya-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a032-galaxy-a03-core-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a032-galaxy-a03-core-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a032-galaxy-a03-core-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a037-galaxy-a03s-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a037-galaxy-a03s-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a037-galaxy-a03s-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-morskaya-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a225-galaxy-a22-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a225-galaxy-a22-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a336-galaxy-a33-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a336-galaxy-a33-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a336-galaxy-a33-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-m315-galaxy-m31-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-f3-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-f3-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-f3-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-m3-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-m3-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-m3-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-m3-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-m3-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10a-biryuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10a-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10a-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10a-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10a-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10c-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10c-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-9c-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-note-11-pro-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-realme-9-pro-plus-2022-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-samsung-a047-galaxy-a04s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-xiaomi-redmi-a1-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-realme-c31-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10-pro-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10-pro-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10spark-10c-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10spark-10c-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-12-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-12-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-samsung-a725-galaxy-a72-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-11t11t-pro-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-11t11t-pro-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-redmi-10-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-redmi-9c-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-redmi-9c-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-redmi-note-11-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-redmi-note-11-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-huawei-honor-50-litenova-8i-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-huawei-honor-50-litenova-8i-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-huawei-honor-50nova-9-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a032-galaxy-a03-core-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a032-galaxy-a03-core-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a032-galaxy-a03-core-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a032-galaxy-a03-core-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c15-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c15-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c20-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c20-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c20-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c20-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x6-sc276/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x9/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-11-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-12-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-12i/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-10-4g-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-10-pro-5g-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-10-pro-plus-5g-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-9i/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c35/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a047-galaxy-a04s/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-camon-19-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-camon-19-pro-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-camon-20camon-20-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pop-6-pro-sc276/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-2-2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-3-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-4-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-neo-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-neo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-neo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-10-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-6-go-2022-sc278/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-8c-sc278/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-techno-spark-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-9-pro-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-poco-m4-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-10a/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-9c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-huawei-honor-10x-lite-smart-2021-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-huawei-honor-x10-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-realme-c15-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-samsung-a025-galaxy-a02s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-samsung-a037-galaxy-a03s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-samsung-a225-galaxy-a22-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-samsung-m625-galaxy-m62-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-xiaomi-mi-note-10-lite-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-xiaomi-poco-m3-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-xiaomi-redmi-note-9t-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-fantastique-realme-c21-balerina/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-fantastique-realme-c21-rozy/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-fantastique-samsung-a225-galaxy-a22-cosmocats/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-fantastique-samsung-a225-galaxy-a22-girlsplash/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-fantastique-samsung-a225-galaxy-a22-joker/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-avokado/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-kotik-i-serdtse/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-kotyara/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-strelok/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-terminator/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-fioletovye-tsvety/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-futbolist/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-tsvetochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-tsvetochnaya-polyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-avokado/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-kotik-i-serdtse/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-kotyara/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-strelok/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-terminator/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-futbolist/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-tsvetochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-samsung-a013-galaxy-a01-core-tsvetnoy-skafandr/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-samsung-a217-galaxy-a21s-avokado/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-samsung-m317-galaxy-m31s-tsvetnoy-skafandr/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-camon-20-svetlo-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-pova-neo-3-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-pova-neo-3-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-tiffani/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-sirenevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-yarko-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-tiffani/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-yarko-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-xiaomi-redmi-12-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-xiaomi-redmi-12-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-p40-lite-e-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x10-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x7-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x7a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-nova-6-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-11-play-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-11s-nfc-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-12-play-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-12i-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-smart-7-hd-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-a25-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-a27-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-a48-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-a49-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-vision-3-plus-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-vision-3-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-oppo-a16a16s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-oppo-reno-5-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-10-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-10-pro-5g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-10-pro-plus-5g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-9-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-9-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-9i-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c11-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c15-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c20-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c21-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c21y-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c25-global-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c35-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a015-galaxy-a01-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a022-galaxy-a02-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a025-galaxy-a02s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a032-galaxy-a03-core-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a037-galaxy-a03s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a047-galaxy-a04s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a125-galaxy-a12-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a135-galaxy-a13-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a225-galaxy-a22-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a226-galaxy-a22s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a235-galaxy-a23-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a536-galaxy-a53-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-s908-galaxy-s22-ultra-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-m215-galaxy-m21-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-m225-galaxy-m22-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-m315-galaxy-m31-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-19-neo-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-19-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-19-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pop-6-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pop-7-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pop-7-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-2-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-3-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-4-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-4-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-neo-2-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-neo-3-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-10-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-10-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-10c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-8c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-9-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-12-lite-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-1212s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-12s-ultra-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-12x-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-mi-note-10-lite-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-poco-m4-pro-5gredmi-note-11-5g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-9-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-9t-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-10-pro-global-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-12-pro-plus-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-9t-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-10x-lite-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-30s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-8sy5-2019-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-9a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-9a-prozrachnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-9sy5p-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-x10-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-iphone-13-mini-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-iphone-5-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-nokia-1-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-nokia-2-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-realme-8i-2021-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-realme-9i-2022-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a013-galaxy-a01-core-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a013-galaxy-a01-core-prozrachnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a015-galaxy-a01-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a022-galaxy-a02-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a025-galaxy-a02s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a105-galaxy-a10-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a107-galaxy-a10s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a225-galaxy-a22-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-g532j2-prime-prozrachnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-m115-galaxy-m11-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-m215-galaxy-m21-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-m515-galaxy-m51-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-tecno-camon-17p-2021-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-tecno-camon-1818p-2021-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-tecno-spark-8-2021-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-tecno-spark-8p-2021-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-7-prozrachnaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-8a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-9-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-note-10t-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-note-9-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-note-9-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-note-9t-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-prozrachnaya-samsung-a125-galaxy-a12-s-usilennymi-ugolkami-i-zashchitoy-kamery/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/victoria-chekhol-nakladka-zamkozha-dlya-xiaomi-redmi-a5-4gpoco-c71-4g-2025-molochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/victoria-chekhol-nakladka-zamkozha-dlya-xiaomi-redmi-a5-4gpoco-c71-4g-2025-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/victoria-chekhol-nakladka-zamkozha-dlya-xiaomi-redmi-a5-4gpoco-c71-4g-2025-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/victoria-chekhol-nakladka-zamkozha-dlya-xiaomi-redmi-a5-4gpoco-c71-4g-2025-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/victoria-chekhol-nakladka-zamkozha-dlya-xiaomi-redmi-a5-4gpoco-c71-4g-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-c55-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-c55-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-c55-gray-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-c55-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-c55-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-c55-red-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-tecno-camon-20-pro-4g-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-beige-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-red-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-a1-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-a1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-infinix-smart-8-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-camon-20-pro-5g-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-pova-5-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-puffy-09-mm-tecno-spark-go-2024-prtozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activshockproof-xiaomi-redmi-10c-s-vizitnitsey-protivoudarnyy--plenka-back/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-11-pro-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-11-pro-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-12-pro-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-xr-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-xr-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-xr-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-xr-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x8b-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x8c-s-vizitnitsey-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x8c-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x9b-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x9c-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x9c-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x9c-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x9c-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-infinix-hot-50-5g-2024-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-infinix-hot-50-2024-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-pro12-pro-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-pro12-pro-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-pro12-pro-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c51c53note-50-s-vizitnitsey-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c51c53note-50-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c51c53note-50-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c65-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c65-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c67-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c67-s-vizitnitsey-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c67-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c67-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a06-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a15-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a15-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a15-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a55-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a55-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-s25-2025-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-s25-2025-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-camon-30-2024-s-vizitnitsey-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-camon-30-2024-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-camon-30-2024-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-camon-30-2024-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-pova-6-neo-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-2020cgo-2024pop-8-s-vizitnitsey-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-2020cgo-2024pop-8-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-2020cgo-2024pop-8-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-30s-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-30s-s-vizitnitsey-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-30s-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-30s-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-30s-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-go-1pop-9-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-go-1pop-9-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-13poco-m6-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-13poco-m6-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-13cpoco-c65-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-13cpoco-c65-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-13cpoco-c65-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-14cpoco-c75-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-14c-4g-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-note-13-4g-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-ipacky-xiaomi-redmi-note-14-pro-4g-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-multi-function-4-v-1-xiaomi-redmi-13cpoco-c65-sirenevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-multi-function-4-v-1-xiaomi-redmi-13cpoco-c65-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-multi-function-4-v-1-xiaomi-redmi-13cpoco-c65-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-multi-function-4-v-1-xiaomi-redmi-13cpoco-c65-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-realme-c55-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-realme-c55-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a145-galaxy-a14-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a145-galaxy-a14-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a145-galaxy-a14-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a145-galaxy-a14-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a546-galaxy-a54-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a546-galaxy-a54-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a546-galaxy-a54-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-a1a2-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc262-dlya-apple-iphone-xr-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc262-dlya-apple-iphone-xr-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-10c-008-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-10c-012-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-xiaomi-redmi-10c-003-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-xiaomi-redmi-10c-005-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-10c-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc328-xiaomi-redmi-12c-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc328-xiaomi-redmi-a1a2-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x9c-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x9c-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x9c-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x9c-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-30i-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-30i-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-30i-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40hot-40-pro-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40ismart-8-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40ismart-8-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40ismart-8-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40ismart-8-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40ismart-8-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50ismart-9-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50ismart-9-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-note-40-pro-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-note-40-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-12-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-12-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-12-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-12-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c61c63-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c61c63-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c61c63-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c65-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c65-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c67-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c67-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c67-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c67-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a055-galaxy-a05-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a055-galaxy-a05-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a055-galaxy-a05-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a055-galaxy-a05-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a057-galaxy-a05s-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a057-galaxy-a05s-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a057-galaxy-a05s-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a057-galaxy-a05s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a065-galaxy-a06-2024-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a065-galaxy-a06-2024-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a065-galaxy-a06-2024-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a065-galaxy-a06-2024-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a245-galaxy-a24-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a256-galaxy-a25-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a256-galaxy-a25-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a346-galaxy-a34-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-camon-20-20-pro-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-pova-6-2024-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-pova-6-2024-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-2020cgo-2024pop-8-vishnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-go-2024pop-8-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-go-2024pop-8-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-go-2024pop-8-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-spark-go-2024pop-8-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-spark-go-2024pop-8-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-spark-go-2024pop-8-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-30-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-30-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-30-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-3030-pro-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13poco-m6-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13poco-m6-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13poco-m6-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13cpoco-c65-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13cpoco-c65-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13cpoco-c65-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13cpoco-c65-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a1a2poco-c51-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a1a2poco-c51-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a1a2poco-c51-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a1a2poco-c51-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-plus-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-ipacky-xiaomi-redmi-13cpoco-c65-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-realme-c55-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-realme-c55-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-realme-c55-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-realme-c55-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-hot-30i-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-hot-30i-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-hot-30i-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-hot-30i-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark-go-1-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark-go-1-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-smart-7-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-13poco-m6-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-13poco-m6-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-13c-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-14cpoco-c75-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-a1a2poco-c51-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-12-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-14-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-14-plus-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-200-lite-2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-200-pro-2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x7a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x7b/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x7c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x8b/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x8c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x9a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x9b/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x9c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-30i/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-4040-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-40ismart-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-50ismart-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-note-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-note-40-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-note-40-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c53/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c55/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c61c63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c65/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c67/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a055-galaxy-a05/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a057-galaxy-a05s/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a155-galaxy-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a256-galaxy-a25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a346-galaxy-a34/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-galaxy-a06/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-galaxy-s24-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-6-neo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-20-pro-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-2020c-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-30c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-go-1pop-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-go-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-poco-x7-pro-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-10c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-12c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-13-2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-13cpoco-c65/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-9a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-9c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-note-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-note-12s/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-note-13-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-note-14-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-note-14-pro-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-silicon-case-tecno-pova-5-pro-biryuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-silicon-case-tecno-pova-5-pro-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-silicon-case-tecno-pova-5-pro-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-infinix-hot-30i-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-realme-c55-s-barkhatom-vnutri-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-realme-c55-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-pova-5-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-pova-5-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-pova-5-svetlo-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-xiaomi-redmi-a1a2-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-11-pro-max-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-11-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-12-pro-max-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-12-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-55sse-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-200-lite-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-400-lite-2025-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-400-pro-2025-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x6-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x7b-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x7c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x8-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x8a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x8c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x9-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x9a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x9b-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-30-play-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-30-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-4040-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-40ipop-8-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-50-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-50ismart-9-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-note-30-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-note-40-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-note-40-pro-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-note-40-pro-plus-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-12-pro-plusnarzo-70-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-12narzo-70x-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-1414t-2025-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c51c53-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c55-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c61c63-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c65-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c67-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c71c7314x-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c75-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a055-galaxy-a05-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a057-galaxy-a05s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a145-galaxy-a14-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a155-galaxy-a15-5g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a245-galaxy-a24-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a256-galaxy-a25-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-20camon-20-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-30-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-40-4g-2025-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-5-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-5-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-6-neo-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-6-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-6-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-20-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-smart-8-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-30c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-go-2023pop-7-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-13-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-13-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-13t13t-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-14-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-14-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-poco-c40-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-poco-x3poco-x3-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-12-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-13-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-13cpoco-c65-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-9a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-9c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-a1poco-c50-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-12s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-13-pro-plus-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-9-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-50-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-note-10-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50-litenova-8i-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50-litenova-8i-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50-lite-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50-lite-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50nova-9-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50nova-9-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50nova-9-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50nova-9-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-book-case-huawei-honor-9cp40-lite-e-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-book-case-huawei-honor-9cp40-lite-e-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x6-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x6-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-11-play-2021-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-11s-2021-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12-play-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-20-4g-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-20-4g-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-20-4g-2022-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-20i-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-20i-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a48-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a48-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a48-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c30-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c31-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c31-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c31-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c31-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c31-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c35-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c35-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c35-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c35-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c35-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-narzo-50i-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-narzo-50i-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-narzo-50i-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a032-galaxy-a03-core-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a032-galaxy-a03-core-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a032-galaxy-a03-core-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a032-galaxy-a03-core-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a035-galaxy-a03-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a035-galaxy-a03-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a035-galaxy-a03-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a035-galaxy-a03-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a037-galaxy-a03s-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a037-galaxy-a03s-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a045-galaxy-a04-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a045-galaxy-a04-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a047-galaxy-a04s-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a047-galaxy-a04s-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a047-galaxy-a04s-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a047-galaxy-a04s-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a047-galaxy-a04s-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a235-galaxy-a23-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a235-galaxy-a23-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a235-galaxy-a23-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a235-galaxy-a23-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a336-galaxy-a33-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a336-galaxy-a33-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a336-galaxy-a33-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a336-galaxy-a33-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a336-galaxy-a33-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a525-galaxy-a52-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a525-galaxy-a52-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a525-galaxy-a52-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a536-galaxy-a53-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-super-creative-samsung-a037-galaxy-a03s-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-pro-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-1919-pro-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-5-lte-2021-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-5-lte-2021-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-5-lte-2021-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-5-lte-2021-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-5-lte-2021-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-6-go-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-6-go-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-6-go-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-6-go-2022-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-6-go-2022-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8c-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8c-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8c-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8c-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8c-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8p-2021-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8p-2021-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8p-2021-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-mi-11t-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-mi-11t-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a032-galaxy-a03-core-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a032-galaxy-a03-core-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a032-galaxy-a03-core-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a032-galaxy-a03-core-svetlo-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a032-galaxy-a03-core-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a035-galaxy-a03-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a035-galaxy-a03-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a035-galaxy-a03-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a035-galaxy-a03-svetlo-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a035-galaxy-a03-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-audemars-xiaomi-redmi-note-9s-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-audemars-xiaomi-redmi-note-9s-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-audemars-xiaomi-redmi-note-9s-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-audemars-xiaomi-redmi-note-9s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x6-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x6-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-hot-30-play-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-smart-7-global-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-smart-7-plus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-10-4g-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-10-pro-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-10-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-10-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-c33-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-c33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-samsung-a042-galaxy-a04e-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-samsung-a042-galaxy-a04e-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-samsung-a226-galaxy-a22s-5g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-spark-9-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-xiaomi-mi-9t-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-xiaomi-redmi-note-8-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-xiaomi-redmi-note-8-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-huawei-honor-x8-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-huawei-honor-x8-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-huawei-honor-x8-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a17-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a17-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a27-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a48-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a48-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a48-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a49-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a49-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a49-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-vision-3-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-vision-3-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-vision-3-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-samsung-a032-galaxy-a03-core-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-samsung-galaxy-a04s-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-xiaomi-1212s-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/azu-activ-dlya-planshetov-5v-2a-shtyrek-2509/" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/azu-gl-samsung-d880g600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-universalnaya-805032mm-37v-2300mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-universalnaya-937037-mm-37v-3200mah--bw377093p/" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-yison-celebrat-g16-s-razemom-type-c-plastikovaya-up-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-yison-celebrat-g16-s-razemom-type-c-plastikovaya-up-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/zashchitnaya-plenka-tpu---polymer-nano-dlya-apple-watch-42mm-matovaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/zashchitnyy-chekhol-dlya-apple-watch-42mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kabel-more-choice-smart-usb---lightning-magnetic-24a-1m-k61si-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kabel-more-choice-smart-usb---lightning-magnetic-24a-1m-k61si-dark-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kabel-more-choice-smart-usb---lightning-magnetic-24a-1m-k61si-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kabel-usb---microusb-bez-upakovki-belyy-30-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-alcatel-ot-4024-tli014c7-tekhpaket/" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-highscreen-bp-4r-i-omega-prime-s-tekhupak/" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-highscreen-bp-5x-i-boost-22se-tekhupak/" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-htc-desire-200-tekhupak/" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-iphone-4-tekhpaket/" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-lg-vl-53hn-p920-optimus-3dp990-optimus-2x-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-lg-kg300-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-micromax-q380/" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-micromax-q392/" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bl-4j-c6-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bl-6f-n95-8gb-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bn-02-xl-dual-sim-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bn-06-lumia-430-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bp-5t-lumia-820-euro-22-tekhupak/" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bv-l4a-lumia-830-euro-22-tekhpaket/" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bv-t5a-lumia-730735-euro-22-tekhpaket/" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-walker-samsung-a510-galaxy-a5-2016-2900-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g350i8260i8262-core-duos-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g357-ace4-eb-bg357bbe-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g360-core-prime-eb-bg360sbe-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g7102-galaxy-grand-2-eb-b220ac-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g7200-galaxy-grand-3-eb-bg720cbc-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g800f-galaxy-s5-mini-eb-bg800bbe-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g900f-galaxy-s5-eb-bg900bbc-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i8150i8350s8600-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i900-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9000-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9070-galaxy-s-advans-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9082-grand-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9100-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9190-s4-mini-3-kontakta-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9190-s4-mini-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9260-premier-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9300-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-j120-eb-bj120cbegru-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-n7100-galaxy-note2-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-n9000-galaxy-note3-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-s5250s5350s5570-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-s5830-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-s6500s7500s6102-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-s7350-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bl-5h-lumia-630-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25443/" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25407/" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25450/" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25457/" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bv-5j-lumia-435532-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g313-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g850-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25472/" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25477/" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9190-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9300-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9500-galaxy-s4-b600bc-tekhpaket/" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-j120-eb-bj120cbegru-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25493/" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25497/" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/26929/" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25565/" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-38-40-zveropolis/" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-43-45-minony/" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-009/" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-010/" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-011/" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-013/" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-015/" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-rozy-na-belom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-karta/" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-slova-na-belom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-gazeta/" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-belyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-zoloto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-krasnyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-rozovyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-fioletovyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-50-belyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-55-krasnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-55-rozovyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-40-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-40-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-40-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-45-goluboy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/zashchitnaya-plenka-tpu---polymer-nano-dlya-apple-watch-42mm-matovaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/zashchitnyy-chekhol-dlya-apple-watch-42mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-9x-lite-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x6-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7a-dark-beige-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7a-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7a-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x7a-red-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-dusty-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-huawei-honor-x8-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-4g-2023-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-4g-2023-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-4g-2023-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-10-pro-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-10-pro-plus-5g-2023-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-10-pro-plus-5g-2023-red-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-c31-dusty-rose-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a022-galaxy-a02-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a022-galaxy-a02-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a022-galaxy-a02-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a022-galaxy-a02-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a022-galaxy-a02-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a025-galaxy-a02s-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a025-galaxy-a02s-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a025-galaxy-a02s-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a025-galaxy-a02s-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a025-galaxy-a02s-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a032-galaxy-a03-core-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a032-galaxy-a03-core-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a032-galaxy-a03-core-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a035-galaxy-a03-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a037-galaxy-a03s-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a045-galaxy-a04-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a047-galaxy-a04s-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a125-galaxy-a12-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-bordo-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-dusty-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a135-galaxy-a13-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a145-galaxy-a14-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a145-galaxy-a14-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a145-galaxy-a14-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a145-galaxy-a14-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a225-galaxy-a22-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a225-galaxy-a22-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a225-galaxy-a22-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a225-galaxy-a22-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-grey-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a235-galaxy-a23-4g-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a245-galaxy-a24-5g-yellow-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a336-galaxy-a33-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a536-galaxy-a53-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a536-galaxy-a53-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a536-galaxy-a53-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a536-galaxy-a53-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a725-galaxy-a72-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a725-galaxy-a72-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a725-galaxy-a72-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-a736-galaxy-a73-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m127-galaxy-m12-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m215g-galaxy-m21-2021-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m315-galaxy-m31-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m325-galaxy-m32-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-samsung-m325-galaxy-m32-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12-lite-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-dusty-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-1212s-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12s-ultra-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12t-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-12x-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13-pro-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-13t13t-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-mi-10t-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-dasty-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5s-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-m5s-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x4-pro-5g-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x4-pro-5g-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x4-pro-5g-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x4-pro-5g-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-light-pink-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-5g-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-dark-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-dark-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-light-pink-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-poco-x5-pro-5g-olive-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10a-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-red-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-12-light-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-dusty-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9c-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-9t-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-4g-globalnote-11s-4g-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-11-pro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-note-12-pro-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-original-design-dlya-samsung-m205f-galaxy-m20-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-infinix-smart-7-global-x6515-s-serebristym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-a736-galaxy-a73-s-serebristym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-a736-galaxy-a73-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-m215g-galaxy-m21-2021-edition-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-m225-galaxy-m22-s-serebristym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-m225-galaxy-m22-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-samsung-m325-galaxy-m32-global-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-spark-10-4g-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-spark-10-pro-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-spark-10-pro-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-spark-10c-s-serebristym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-spark-10c-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-xiaomi-poco-m5-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-xiaomi-poco-m5-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-xiaomi-redmi-note-12-pro-prozrachnaya-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-shockproof-huawei-honor-x8-s-vizitnitsey-protivoudarnyy--plenka-prozrachnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-crystal-coor-moon-realme-c25-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-crystal-coor-moon-realme-c25-fioletovyy-s-rozovym/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-crystal-moonshine-samsung-a725-galaxy-a72-prozrachnaya-s-blestkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-crystal-moonshine-xiaomi-redmi-9t-prozrachnaya-s-blestkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-full-soft-touch-dlya-apple-iphone-13-mini-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-full-soft-touch-dlya-apple-iphone-13-mini-rose-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-full-soft-touch-dlya-apple-iphone-13-mini-sand-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc002-samsung-j600-galaxy-j6-2018-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc033-samsung-m317-galaxy-m31s-031/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc033-samsung-m317-galaxy-m31s-040/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-50-dark-blueblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-50-greenblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-50-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-50-violetwhite/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-blackblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-dark-blueblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-greenblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-violetwhite/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-pro-blackblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-pro-dark-blueblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-pro-greenblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-pro-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-60-pro-violetwhite/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-x6-blackblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-x6-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-huawei-honor-x7a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-oppo-a16a16s-blackblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-oppo-a16a16s-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-oppo-a54-4g-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-samsung-a125-galaxy-a12-greenblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-samsung-a125-galaxy-a12-redblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-samsung-a125-galaxy-a12-violetwhite/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-samsung-a225-galaxy-a22-dark-blueblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10-4g-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10-4g-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10-pro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-tecno-spark-10c-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-xiaomi-poco-m3-pro-5g-dark-blueblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-xiaomi-redmi-9c-greenblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a037-galaxy-a03s-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a037-galaxy-a03s-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a037-galaxy-a03s-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a037-galaxy-a03s-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a125-galaxy-a12-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-samsung-a225-galaxy-a22-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-poco-x3-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-10-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-10-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-10-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9c-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9c-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9c-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9t-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9t-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9t-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-xiaomi-redmi-9t-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-max-black067/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-max-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-igra-v-kalmara-dlya-apple-iphone-13-pro-max-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc055-xiaomi-redmi-note-9t-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc055-xiaomi-redmi-note-9t-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc055-xiaomi-redmi-note-9t-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc055-xiaomi-redmi-note-9t-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c15-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c15-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c15-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c15-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c20-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c20-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c20-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c20-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c21-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c21-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c25-globalc25s-global-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c25-globalc25s-global-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c25-globalc25s-global-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-realme-c25-globalc25s-global-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a037-galaxy-a03s-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a135-galaxy-a13-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a225m225-galaxy-a22m22-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a225m225-galaxy-a22m22-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a225m225-galaxy-a22m22-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-a225m225-galaxy-a22m22-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-m325-galaxy-m32-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-m325-galaxy-m32-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-m325-galaxy-m32-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-samsung-m325-galaxy-m32-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-pro-5g-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-pro-5g-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-poco-m3-pro-5g-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-redmi-10a-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-redmi-9c-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc057-xiaomi-redmi-note-11-pro-4g-globalnote-11-pro-5g-global-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-samsung-a125-galaxy-a12-001white/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-samsung-a125-galaxy-a12-002multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-samsung-a125-galaxy-a12-003multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-samsung-a125-galaxy-a12-005black/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-samsung-a125-galaxy-a12-007black/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-xiaomi-redmi-9a-001white/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-xiaomi-redmi-9c-001white/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-xiaomi-redmi-9c-005black/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-xiaomi-redmi-9c-007black/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc067-xiaomi-redmi-9c-008white/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-huawei-honor-9cp40-lite-e-so-strazami-tsvety-6759/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-a015-galaxy-a01-kamuflyazh-6652/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-a107-galaxy-a10s-motorcycle-6246/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-a107-galaxy-a10s-kamuflyazh-6652/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-a107-galaxy-a10s-leopard-6220/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-m315-galaxy-m31-kamuflyazh-6652/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-phopart-samsung-m315-galaxy-m31-leopard-6220/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-huawei-honor-9c-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-huawei-honor-9c-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-huawei-honor-9c-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-note-12-pro-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-gradient-3v1-xiaomi-redmi-9c-goldsilver/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc114-xiaomi-note-5a-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc118-xiaomi-redmi-note-5a-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc123-samsung-a225-galaxy-a22-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc123-dlya-apple-iphone-13-mini-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc149-samsung-a705-galaxy-a70-2019-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-samsung-a022-galaxy-a02-014/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-samsung-a037-galaxy-a03s-018-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-samsung-a225-galaxy-a22-014/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-xiaomi-redmi-9c-014/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-xiaomi-redmi-9t-013/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-xiaomi-redmi-9t-014/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-xiaomi-redmi-note-9t-010/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc185-xiaomi-redmi-note-9t-011/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc204-samsung-a315-galaxy-a31-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc221-samsung-a025-galaxy-a02s-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc225-samsung-a325-galaxy-a32-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc227-samsung-a725-galaxy-a72-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc227-samsung-a725-galaxy-a72-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc227-samsung-a725-galaxy-a72-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc227-samsung-a725-galaxy-a72-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc227-samsung-a725-galaxy-a72-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc231-xiaomi-redmi-9t-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc231-xiaomi-redmi-9t-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc242-samsung-a725-galaxy-a72-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc242-samsung-a725-galaxy-a72-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc242-samsung-a725-galaxy-a72-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc242-samsung-a725-galaxy-a72-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc242-samsung-a725-galaxy-a72-008/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc246-samsung-a125-galaxy-a12-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc246-xiaomi-redmi-note-10-pro-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc256-huawei-honor-50nova-9-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc256-samsung-a037-galaxy-a03s-001-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc262-samsung-a225-galaxy-a22-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc262-samsung-a225-galaxy-a22-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc262-dlya-apple-iphone-13-pro-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc263-huawei-honor-50-litenova-8i-black-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc270-samsung-a032-galaxy-a03-core-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc270-samsung-a032-galaxy-a03-core-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc270-samsung-a037-galaxy-a03s-002-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-huawei-honor-x8-s-vizitnitsey-prozrachnaya-s-risunkom-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a135-galaxy-a13-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a135-galaxy-a13-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a135-galaxy-a13-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a226-galaxy-a22s-s-vizitnitsey-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a226-galaxy-a22s-s-vizitnitsey-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a226-galaxy-a22s-s-vizitnitsey-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a226-galaxy-a22s-s-vizitnitsey-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a226-galaxy-a22s-s-vizitnitsey-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a235-galaxy-a23-4g-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a235-galaxy-a23-4g-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-s-vizitnitsey-samsung-a235-galaxy-a23-4g-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a336-galaxy-a33-5g-s-vizitnitsey-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-samsung-a336-galaxy-a33-5g-s-vizitnitsey-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc284-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-samsung-a135-galaxy-a13-001-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-samsung-a135-galaxy-a13-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-samsung-a135-galaxy-a13-003-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-samsung-a135-galaxy-a13-005-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-9c-001-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-9c-008-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-9c-009-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-9c-012-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-9c-013-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c11-2020-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c11-2020-light-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c11-2020-light-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c11-2020-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c11-2020-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c31-pink-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c31-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-realme-c31-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-10a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-10a-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-10a-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-10a-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-a1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-a1-pink-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-a1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-a1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc303-xiaomi-redmi-a1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladkasc304-huawei-honor-x9a-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a125-galaxy-a12-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a135-galaxy-a13-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a135-galaxy-a13-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a135-galaxy-a13-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a135-galaxy-a13-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a226-galaxy-a22s-5g-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-samsung-a336-galaxy-a33-5g-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-10a-s-vizitnitsey-peach/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-10a-s-vizitnitsey-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-9c-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-9c-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-9c-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-xiaomi-redmi-note-11-pro-4gnote-11-pro-5g-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-realme-c21y-s-vizitnitsey-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-realme-c21y-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-realme-c21y-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-realme-c21y-s-vizitnitsey-lwhite/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c21y-001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c21y-003-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c21y-004-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c21y-005-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c35-001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c35-002-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c35-003-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c35-004-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-realme-c35-005-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a135-galaxy-a13-001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a135-galaxy-a13-002-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a135-galaxy-a13-003-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a135-galaxy-a13-004-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a135-galaxy-a13-005-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a336-galaxy-a33-001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a336-galaxy-a33-002-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-samsung-a336-galaxy-a33-004-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-xiaomi-redmi-9c-001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-xiaomi-redmi-9c-003-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-xiaomi-redmi-9c-004-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c21y-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c21y-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c21y-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c21y-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c25-globalc25s-global-001-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c25-globalc25s-global-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c25-globalc25s-global-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c25-globalc25s-global-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c25-globalc25s-global-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-realme-c35-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a125-galaxy-a12-001-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a125-galaxy-a12-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a125-galaxy-a12-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a125-galaxy-a12-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a125-galaxy-a12-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a135-galaxy-a13-001-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a135-galaxy-a13-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a135-galaxy-a13-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a135-galaxy-a13-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a135-galaxy-a13-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a235-galaxy-a23-001-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a235-galaxy-a23-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a235-galaxy-a23-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a235-galaxy-a23-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a235-galaxy-a23-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a336-galaxy-a33-001-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a336-galaxy-a33-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a336-galaxy-a33-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a336-galaxy-a33-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a336-galaxy-a33-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-samsung-a536-galaxy-a53-007-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-poco-x4-pro-5g-005-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-poco-x4-pro-5g-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-poco-x4-pro-5g-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-9c-002-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-9c-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-9c-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-9c-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-note-11-4g-globalnote-11s-4g-006-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-note-11-4g-globalnote-11s-4g-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-note-11-4g-globalnote-11s-4g-008-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-11s-s-vizitnitsey-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-11s-s-vizitnitsey-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-11s-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-20-4g-s-vizitnitsey-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-20-4g-s-vizitnitsey-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-infinix-hot-20-4g-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-realme-c31-s-vizitnitsey-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-realme-c35-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-samsung-a135-galaxy-a13-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-samsung-a336-galaxy-a33-s-vizitnitsey-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-samsung-a336-galaxy-a33-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-tecno-pop-6-pro-s-vizitnitsey-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-tecno-pova-4-pro-s-vizitnitsey-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-tecno-pova-4-pro-s-vizitnitsey-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-tecno-pova-4-pro-s-vizitnitsey-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-poco-m5-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-redmi-10a-s-vizitnitsey-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-redmi-a1-s-vizitnitsey-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-redmi-a1-s-vizitnitsey-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-redmi-a1-s-vizitnitsey-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc315-xiaomi-redmi-a1-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-infinix-smart-7-plus-beige/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-infinix-smart-7-plus-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-infinix-smart-7-plus-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c31-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c31-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c31-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c31-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c33-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c35-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-realme-c35-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-samsung-a245-galaxy-a24-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-tecno-pova-5-beige/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-tecno-spark-10-pro-beige/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc316-tecno-spark-10c-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc328-huawei-honor-x6-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc328-huawei-honor-x6-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-case-bez-logo-dlya-apple-iphone-13-pro-max-051-svetlo-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicone-case-new-dlya-xiaomi-redmi-8a-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-huawei-honor-8sy5-2019-myatno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-huawei-honor-9c-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-huawei-honor-9s-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-samsung-a217-galaxy-a21s-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-samsung-a217-galaxy-a21s-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-samsung-a217-galaxy-a21s-myatno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-skin-feel-samsung-a217-galaxy-a21s-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-summer-flowers-huawei-honor-9a-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-summer-flowers-huawei-honor-9c-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-summer-flowers-huawei-honor-9c-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-summer-flowers-huawei-honor-9c-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-summer-flowers-huawei-honor-9c-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-lite-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-lite-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-lite-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-lite-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-50-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-9s-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-9s-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-9s-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-9s-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-honor-9s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-huawei-p40-pro-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2020-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2020-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2020-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2020-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2020-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2021c20-biryuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2021c20-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2021c20-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2021c20-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c11-2021c20-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-morskaya-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c21y-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c31-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c31-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c31-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-biryuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-realme-c35-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a013-galaxy-a01-core-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a032-galaxy-a03-core-morskaya-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a032-galaxy-a03-core-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a032-galaxy-a03-core-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a032-galaxy-a03-core-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a037-galaxy-a03s-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a037-galaxy-a03s-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a037-galaxy-a03s-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-morskaya-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a135-galaxy-a13-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a225-galaxy-a22-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a225-galaxy-a22-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a336-galaxy-a33-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a336-galaxy-a33-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-a336-galaxy-a33-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-samsung-m315-galaxy-m31-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-f3-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-f3-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-f3-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-m3-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-m3-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-m3-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-m3-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-poco-m3-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10a-biryuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10a-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10a-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10a-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10a-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10c-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-10c-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-9c-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-tpu-matovaya-xiaomi-redmi-note-11-pro-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-realme-9-pro-plus-2022-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-samsung-a047-galaxy-a04s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-xiaomi-redmi-a1-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-realme-c31-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10-pro-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10-pro-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10spark-10c-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark10spark-10c-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-12-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-12-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-samsung-a725-galaxy-a72-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-11t11t-pro-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-11t11t-pro-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-redmi-10-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-redmi-9c-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-redmi-9c-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-redmi-note-11-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-xiaomi-redmi-note-11-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-huawei-honor-50-litenova-8i-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-huawei-honor-50-litenova-8i-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-huawei-honor-50nova-9-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a032-galaxy-a03-core-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a032-galaxy-a03-core-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a032-galaxy-a03-core-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a032-galaxy-a03-core-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-fistashkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-matovaya-s-vizitnitsey-samsung-a226-galaxy-a22s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c15-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c15-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c20-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c20-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c20-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-plastik-ombre-realme-c20-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x6-sc276/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x9/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-11-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-12-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-12i/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-10-4g-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-10-pro-5g-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-10-pro-plus-5g-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-9i/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c35/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a047-galaxy-a04s/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-camon-19-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-camon-19-pro-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-camon-20camon-20-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pop-6-pro-sc276/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-2-2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-3-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-4-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-neo-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-neo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-neo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-10-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-6-go-2022-sc278/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-8c-sc278/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-techno-spark-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-9-pro-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-poco-m4-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-10a/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-9c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-huawei-honor-10x-lite-smart-2021-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-huawei-honor-x10-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-realme-c15-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-samsung-a025-galaxy-a02s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-samsung-a037-galaxy-a03s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-samsung-a225-galaxy-a22-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-samsung-m625-galaxy-m62-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-xiaomi-mi-note-10-lite-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-xiaomi-poco-m3-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-glyantsevym-obodkom-matovaya-xiaomi-redmi-note-9t-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-fantastique-realme-c21-balerina/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-fantastique-realme-c21-rozy/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-fantastique-samsung-a225-galaxy-a22-cosmocats/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-fantastique-samsung-a225-galaxy-a22-girlsplash/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-fantastique-samsung-a225-galaxy-a22-joker/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-avokado/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-kotik-i-serdtse/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-kotyara/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-strelok/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-terminator/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-fioletovye-tsvety/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-futbolist/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-tsvetochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50-litenova-8i-tsvetochnaya-polyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-avokado/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-kotik-i-serdtse/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-kotyara/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-strelok/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-terminator/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-futbolist/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-huawei-50nova-9-tsvetochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-samsung-a013-galaxy-a01-core-tsvetnoy-skafandr/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-samsung-a217-galaxy-a21s-avokado/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-s-risunkom-samsung-m317-galaxy-m31s-tsvetnoy-skafandr/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-camon-20-svetlo-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-pova-neo-3-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-pova-neo-3-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-tiffani/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-sirenevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10-pro-yarko-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-tiffani/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-spark-10spark-10c-yarko-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-xiaomi-redmi-12-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-xiaomi-redmi-12-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-p40-lite-e-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x10-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x7-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x7a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-nova-6-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-11-play-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-11s-nfc-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-12-play-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-12i-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-smart-7-hd-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-a25-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-a27-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-a48-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-a49-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-vision-3-plus-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-itel-vision-3-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-oppo-a16a16s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-oppo-reno-5-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-10-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-10-pro-5g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-10-pro-plus-5g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-9-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-9-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-9i-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c11-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c15-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c20-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c21-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c21y-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c25-global-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c35-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a015-galaxy-a01-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a022-galaxy-a02-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a025-galaxy-a02s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a032-galaxy-a03-core-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a037-galaxy-a03s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a047-galaxy-a04s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a125-galaxy-a12-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a135-galaxy-a13-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a225-galaxy-a22-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a226-galaxy-a22s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a235-galaxy-a23-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a536-galaxy-a53-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-m215-galaxy-m21-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-m225-galaxy-m22-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-m315-galaxy-m31-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-19-neo-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-19-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-19-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pop-6-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pop-7-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pop-7-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-2-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-3-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-4-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-4-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-neo-2-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-neo-3-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-10-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-10-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-10c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-8c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-9-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-12-lite-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-1212s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-12s-ultra-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-12x-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-mi-note-10-lite-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-poco-m4-pro-5gredmi-note-11-5g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-9-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-9t-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-10-pro-global-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-12-pro-plus-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-9t-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-10x-lite-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-30s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-8sy5-2019-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-9a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-9a-prozrachnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-9sy5p-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-x10-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-iphone-13-mini-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-iphone-5-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-nokia-1-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-nokia-2-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-realme-8i-2021-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-realme-9i-2022-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a013-galaxy-a01-core-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a013-galaxy-a01-core-prozrachnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a015-galaxy-a01-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a022-galaxy-a02-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a025-galaxy-a02s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a105-galaxy-a10-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a107-galaxy-a10s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-a225-galaxy-a22-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-g532j2-prime-prozrachnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-m115-galaxy-m11-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-m215-galaxy-m21-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-samsung-m515-galaxy-m51-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-tecno-camon-17p-2021-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-tecno-camon-1818p-2021-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-tecno-spark-8-2021-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-tecno-spark-8p-2021-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-7-prozrachnaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-8a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-9-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-note-10t-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-note-9-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-note-9-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-note-9t-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-prozrachnaya-samsung-a125-galaxy-a12-s-usilennymi-ugolkami-i-zashchitoy-kamery/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/victoria-chekhol-nakladka-zamkozha-dlya-xiaomi-redmi-a5-4gpoco-c71-4g-2025-molochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/victoria-chekhol-nakladka-zamkozha-dlya-xiaomi-redmi-a5-4gpoco-c71-4g-2025-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/victoria-chekhol-nakladka-zamkozha-dlya-xiaomi-redmi-a5-4gpoco-c71-4g-2025-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/victoria-chekhol-nakladka-zamkozha-dlya-xiaomi-redmi-a5-4gpoco-c71-4g-2025-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/victoria-chekhol-nakladka-zamkozha-dlya-xiaomi-redmi-a5-4gpoco-c71-4g-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-c55-black-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-c55-blue-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-c55-gray-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realmi-c55-light-green-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-c55-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-realme-c55-red-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-tecno-camon-20-pro-4g-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-beige-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-light-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-mint-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-red-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-10c-violet-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-a1-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-full-original-design-dlya-xiaomi-redmi-a1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-infinix-smart-8-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-camon-20-pro-5g-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activ-pilot-tecno-pova-5-s-chernym-obodkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-activshockproof-xiaomi-redmi-10c-s-vizitnitsey-protivoudarnyy--plenka-back/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-11-pro-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-11-pro-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-12-pro-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-xr-s-vizitnitsey-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-xr-s-vizitnitsey-light-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc304-dlya-apple-iphone-xr-s-vizitnitsey-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x8b-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x8c-s-vizitnitsey-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x8c-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x9b-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x9c-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x9c-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x9c-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-huawei-honor-x9c-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-infinix-hot-50-5g-2024-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-infinix-hot-50-2024-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-pro12-pro-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-pro12-pro-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-pro12-pro-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-12-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c51c53note-50-s-vizitnitsey-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c51c53note-50-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c51c53note-50-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c65-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c65-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c67-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c67-s-vizitnitsey-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c67-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-realme-c67-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a06-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a15-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a15-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a15-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a55-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-a55-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-s25-2025-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-samsung-s25-2025-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-camon-30-2024-s-vizitnitsey-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-camon-30-2024-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-camon-30-2024-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-camon-30-2024-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-pova-6-neo-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-2020cgo-2024pop-8-s-vizitnitsey-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-2020cgo-2024pop-8-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-2020cgo-2024pop-8-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-30s-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-30s-s-vizitnitsey-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-30s-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-30s-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-30s-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-go-1pop-9-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-tecno-spark-go-1pop-9-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-13poco-m6-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-13poco-m6-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-13cpoco-c65-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-13cpoco-c65-s-vizitnitsey-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-13cpoco-c65-s-vizitnitsey-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-14cpoco-c75-s-vizitnitsey-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-button-xiaomi-redmi-note-13-4g-s-vizitnitsey-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-ipacky-xiaomi-redmi-note-14-pro-4g-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-multi-function-4-v-1-xiaomi-redmi-13cpoco-c65-sirenevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-multi-function-4-v-1-xiaomi-redmi-13cpoco-c65-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-multi-function-4-v-1-xiaomi-redmi-13cpoco-c65-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-multi-function-4-v-1-xiaomi-redmi-13cpoco-c65-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-realme-c55-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-pc041-realme-c55-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a145-galaxy-a14-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a145-galaxy-a14-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a145-galaxy-a14-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a145-galaxy-a14-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a546-galaxy-a54-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a546-galaxy-a54-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-samsung-a546-galaxy-a54-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-10c-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc097-blyestki-3v1-xiaomi-redmi-a1a2-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc262-dlya-apple-iphone-xr-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc262-dlya-apple-iphone-xr-mint/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc281-xiaomi-redmi-10c-s-vizitnitsey-prozrachnaya-s-risunkom-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-10c-008-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc302-xiaomi-redmi-10c-012-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-xiaomi-redmi-10c-003-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc307-xiaomi-redmi-10c-005-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc310-xiaomi-redmi-10c-007-multi-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc328-xiaomi-redmi-12c-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-sc328-xiaomi-redmi-a1a2-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x8c-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x9c-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x9c-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x9c-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-huawei-honor-x9c-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-30i-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-30i-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-30i-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40hot-40-pro-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40ismart-8-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40ismart-8-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40ismart-8-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40ismart-8-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-40ismart-8-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50ismart-9-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-hot-50ismart-9-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-note-40-pro-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-infinix-note-40-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-12-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-12-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-12-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-12-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c61c63-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c61c63-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c65-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c65-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c67-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c67-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c67-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-realme-c67-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a055-galaxy-a05-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a055-galaxy-a05-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a055-galaxy-a05-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a055-galaxy-a05-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a057-galaxy-a05s-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a057-galaxy-a05s-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a057-galaxy-a05s-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a057-galaxy-a05s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a065-galaxy-a06-2024-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a065-galaxy-a06-2024-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a065-galaxy-a06-2024-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a065-galaxy-a06-2024-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a155-galaxy-a15-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a245-galaxy-a24-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a256-galaxy-a25-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a256-galaxy-a25-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-samsung-a346-galaxy-a34-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-camon-20-20-pro-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-pova-6-2024-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-pova-6-2024-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-20-pro-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-2020cgo-2024pop-8-vishnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-go-2024pop-8-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-go-2024pop-8-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-go-2024pop-8-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-spark-go-2024pop-8-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-spark-go-2024pop-8-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-spark-go-2024pop-8-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-30-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-30-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-30-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-tecno-spark-3030-pro-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13poco-m6-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13poco-m6-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13poco-m6-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13cpoco-c65-kosmicheskiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13cpoco-c65-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13cpoco-c65-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-13cpoco-c65-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a1a2poco-c51-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a1a2poco-c51-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a1a2poco-c51-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-a1a2poco-c51-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-plus-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-pro-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-lilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-salatovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-temno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-cover-nano-xiaomi-redmi-note-13-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silicon-ipacky-xiaomi-redmi-13cpoco-c65-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-realme-c55-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-realme-c55-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-realme-c55-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-realme-c55-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-hot-30i-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-hot-30i-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-hot-30i-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-hot-30i-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark-go-1-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-tecno-spark-go-1-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-infinix-smart-7-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-13poco-m6-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-13poco-m6-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-13c-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-karbon-s-zashchitoy-kamery-xiaomi-redmi-a1a2poco-c51-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-12-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-14-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-apple-iphone-14-plus-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-200-lite-2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-200-pro-2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x7a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x7b/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x7c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x8b/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x8c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x9a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x9b/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-huawei-honor-x9c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-30i/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-4040-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-40ismart-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-hot-50ismart-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-note-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-note-40-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-infinix-note-40-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c55/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c65/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c67/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-realme-c75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a055-galaxy-a05/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a057-galaxy-a05s/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a155-galaxy-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a256-galaxy-a25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-a346-galaxy-a34/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-galaxy-a06/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-samsung-galaxy-s24-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-pova-6-neo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-20-pro-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-2020c-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-30c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-go-1pop-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-tecno-spark-go-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-poco-x7-pro-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-10c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-12c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-13-2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-13cpoco-c65/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-9a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-9c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-note-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-note-12s/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-note-13-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-note-14-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-prozrachnaya-s-vizitnitsey-xiaomi-redmi-note-14-pro-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-silicon-case-tecno-pova-5-pro-biryuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-silicon-case-tecno-pova-5-pro-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-silicon-case-tecno-pova-5-pro-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-infinix-hot-30i-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-realme-c55-s-barkhatom-vnutri-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-realme-c55-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-pova-5-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-pova-5-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-tecno-pova-5-svetlo-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-soft-touch-xiaomi-redmi-a1a2-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-11-pro-max-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-11-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-12-pro-max-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-12-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-apple-iphone-55sse-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-200-lite-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-400-lite-2025-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-400-pro-2025-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x6-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x7b-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x7c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x8-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x8a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x8c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x9-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x9a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-huawei-honor-x9b-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-30-play-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-30-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-4040-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-40ipop-8-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-50-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-hot-50ismart-9-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-note-30-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-note-40-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-note-40-pro-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-note-40-pro-plus-4g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-12-pro-plusnarzo-70-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-12narzo-70x-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-1414t-2025-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c51c53-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c55-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c61c63-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c65-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c67-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c71c7314x-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-realme-c75-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a055-galaxy-a05-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a057-galaxy-a05s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a145-galaxy-a14-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a155-galaxy-a15-5g-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a245-galaxy-a24-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-samsung-a256-galaxy-a25-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-20camon-20-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-30-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-camon-40-4g-2025-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-5-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-5-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-6-neo-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-6-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-pova-6-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-20-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-infinix-smart-8-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-30c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-tecno-spark-go-2023pop-7-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-13-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-13-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-13t13t-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-14-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-14-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-poco-c40-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-12-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-13-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-13cpoco-c65-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-9a-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-9c-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-a1poco-c50-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-12s-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-13-pro-plus-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-ultra-slim-xiaomi-redmi-note-9-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-huawei-honor-50-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakladka-silikonovaya-zero-xiaomi-redmi-note-10-pro-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50-litenova-8i-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50-litenova-8i-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50-lite-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50-lite-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50nova-9-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50nova-9-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50nova-9-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-50nova-9-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-book-case-huawei-honor-9cp40-lite-e-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-book-case-huawei-honor-9cp40-lite-e-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x6-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x6-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9x30-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-11-play-2021-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-11s-2021-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12-play-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-12i-2022-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-20-4g-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-20-4g-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-20-4g-2022-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-20i-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-20i-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-6-plus-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a27-a551-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a48-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a48-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a48-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-a49-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-itel-vision-3-plus-p682lpn-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c30-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c31-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c31-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c31-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c31-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c31-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c33-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c35-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c35-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c35-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c35-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c35-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-narzo-50i-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-narzo-50i-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-narzo-50i-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a032-galaxy-a03-core-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a032-galaxy-a03-core-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a032-galaxy-a03-core-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a032-galaxy-a03-core-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a035-galaxy-a03-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a035-galaxy-a03-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a035-galaxy-a03-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a035-galaxy-a03-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a037-galaxy-a03s-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a037-galaxy-a03s-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a045-galaxy-a04-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a045-galaxy-a04-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a047-galaxy-a04s-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a047-galaxy-a04s-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a047-galaxy-a04s-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a047-galaxy-a04s-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a047-galaxy-a04s-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a235-galaxy-a23-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a235-galaxy-a23-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a235-galaxy-a23-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a235-galaxy-a23-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a336-galaxy-a33-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a336-galaxy-a33-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a336-galaxy-a33-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a336-galaxy-a33-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a336-galaxy-a33-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a525-galaxy-a52-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a525-galaxy-a52-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a525-galaxy-a52-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a536-galaxy-a53-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-super-creative-samsung-a037-galaxy-a03s-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-neo-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-pro-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-1919-pro-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-19-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-5-lte-2021-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-5-lte-2021-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-5-lte-2021-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-5-lte-2021-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-5-lte-2021-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pop-6-pro-2022-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-2-2021-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-3-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-4-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2022-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-neo-2-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-6-go-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-6-go-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-6-go-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-6-go-2022-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-6-go-2022-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8c-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8c-2022-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8c-2022-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8c-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8c-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8p-2021-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8p-2021-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-8p-2021-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-9-pro-2022-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-mi-11t-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-mi-11t-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a032-galaxy-a03-core-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a032-galaxy-a03-core-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a032-galaxy-a03-core-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a032-galaxy-a03-core-svetlo-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a032-galaxy-a03-core-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a035-galaxy-a03-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a035-galaxy-a03-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a035-galaxy-a03-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a035-galaxy-a03-svetlo-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a035-galaxy-a03-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-s-zashchitoy-kamery-samsung-a226-galaxy-a22s-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-audemars-xiaomi-redmi-note-9s-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-audemars-xiaomi-redmi-note-9s-temno-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-audemars-xiaomi-redmi-note-9s-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-audemars-xiaomi-redmi-note-9s-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x6-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x6-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-hot-30-play-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-smart-7-global-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-smart-7-plus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-10-4g-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-10-pro-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-10-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-10-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-c33-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-realme-c33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-samsung-a042-galaxy-a04e-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-samsung-a042-galaxy-a04e-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-samsung-a226-galaxy-a22s-5g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-spark-9-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-xiaomi-mi-9t-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-xiaomi-redmi-note-8-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-xiaomi-redmi-note-8-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-huawei-honor-x8-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-huawei-honor-x8-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-huawei-honor-x8-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a17-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a17-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a27-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a48-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a48-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a48-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a49-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a49-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-a49-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-vision-3-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-vision-3-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-itel-vision-3-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-samsung-a032-galaxy-a03-core-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-samsung-galaxy-a04s-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc003-xiaomi-1212s-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/azu-activ-dlya-planshetov-5v-2a-shtyrek-2509/" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/azu-gl-samsung-d880g600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-universalnaya-805032mm-37v-2300mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-universalnaya-937037-mm-37v-3200mah--bw377093p/" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-yison-celebrat-g16-s-razemom-type-c-plastikovaya-up-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-yison-celebrat-g16-s-razemom-type-c-plastikovaya-up-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/zashchitnaya-plenka-tpu---polymer-nano-dlya-apple-watch-42mm-matovaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/zashchitnyy-chekhol-dlya-apple-watch-42mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kabel-more-choice-smart-usb---lightning-magnetic-24a-1m-k61si-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kabel-more-choice-smart-usb---lightning-magnetic-24a-1m-k61si-dark-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kabel-more-choice-smart-usb---lightning-magnetic-24a-1m-k61si-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kabel-usb---microusb-bez-upakovki-belyy-30-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-alcatel-ot-4024-tli014c7-tekhpaket/" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-highscreen-bp-4r-i-omega-prime-s-tekhupak/" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-highscreen-bp-5x-i-boost-22se-tekhupak/" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-htc-desire-200-tekhupak/" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-iphone-4-tekhpaket/" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-lg-vl-53hn-p920-optimus-3dp990-optimus-2x-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-lg-kg300-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-micromax-q380/" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-micromax-q392/" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bl-4j-c6-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bl-6f-n95-8gb-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bn-02-xl-dual-sim-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bn-06-lumia-430-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bp-5t-lumia-820-euro-22-tekhupak/" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bv-l4a-lumia-830-euro-22-tekhpaket/" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bv-t5a-lumia-730735-euro-22-tekhpaket/" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-walker-samsung-a510-galaxy-a5-2016-2900-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g350i8260i8262-core-duos-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g357-ace4-eb-bg357bbe-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g360-core-prime-eb-bg360sbe-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g7102-galaxy-grand-2-eb-b220ac-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g7200-galaxy-grand-3-eb-bg720cbc-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g800f-galaxy-s5-mini-eb-bg800bbe-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g900f-galaxy-s5-eb-bg900bbc-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i8150i8350s8600-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i900-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9000-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9070-galaxy-s-advans-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9082-grand-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9100-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9190-s4-mini-3-kontakta-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9190-s4-mini-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9260-premier-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9300-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-j120-eb-bj120cbegru-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-n7100-galaxy-note2-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-n9000-galaxy-note3-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-s5250s5350s5570-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-s5830-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-s6500s7500s6102-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-s7350-euro-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bl-5h-lumia-630-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25443/" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25407/" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25450/" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25457/" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-nokia-bv-5j-lumia-435532-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g313-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-g850-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25472/" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25477/" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9190-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9300-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-i9500-galaxy-s4-b600bc-tekhpaket/" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/akb-samsung-j120-eb-bj120cbegru-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25493/" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25497/" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/26929/" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25565/" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-38-40-zveropolis/" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-43-45-minony/" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-009/" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-010/" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-011/" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-013/" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-45-1386911-015/" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-karta/" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-slova-na-belom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-gazeta/" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-bez-khlyastika-40-38-43-rozy-na-belom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-belyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-zoloto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-krasnyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-rozovyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-47-fioletovyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-50-belyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-55-krasnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-bokovoy-flip-pautina-55-rozovyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-40-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-40-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-40-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-s-silikonovoy-vstavkoy-s-podstavkoy-bokovoy-flip-romb-45-goluboy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1720"/>
+  <dimension ref="A1:F1706"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F1720" sqref="F1720"/>
+      <selection activeCell="F1706" sqref="F1706"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -12916,33938 +12793,33657 @@
       </c>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F10" s="14">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>2</v>
       </c>
-      <c r="B11" s="10"/>
+      <c r="B11" s="10" t="s">
+        <v>15</v>
+      </c>
       <c r="C11" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F11" s="14">
-        <v>1</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
-[...6 lines deleted...]
-      <c r="D12" s="6" t="s">
+      <c r="A12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="E12" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="14"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
-[...13 lines deleted...]
-        <v>1</v>
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B14" s="10"/>
+        <v>1</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>19</v>
+      </c>
       <c r="C14" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F14" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E15" s="6">
         <v>2</v>
       </c>
       <c r="F15" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F16" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D17" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F17" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="D18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F18" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F19" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B20" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="10"/>
+      <c r="C20" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="6" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E20" s="6">
         <v>1</v>
       </c>
       <c r="F20" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E21" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F21" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E22" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F22" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E23" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F23" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B24" s="10"/>
+        <v>11</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="C24" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="6" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="D25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F25" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F26" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B27" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="C27" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F27" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B28" s="10"/>
       <c r="C28" s="7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E28" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F28" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B29" s="10"/>
       <c r="C29" s="7" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E29" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F29" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B30" s="10"/>
       <c r="C30" s="7" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E30" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F30" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E31" s="6">
         <v>2</v>
       </c>
       <c r="F31" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E32" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F32" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E33" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F33" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B34" s="10"/>
+        <v>21</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>64</v>
+      </c>
       <c r="C34" s="7" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E34" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F34" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B35" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>67</v>
+      </c>
       <c r="C35" s="7" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E35" s="6">
         <v>2</v>
       </c>
       <c r="F35" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B36" s="10"/>
+        <v>23</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>70</v>
+      </c>
       <c r="C36" s="7" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E36" s="6">
         <v>3</v>
       </c>
       <c r="F36" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B37" s="10"/>
+        <v>24</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>73</v>
+      </c>
       <c r="C37" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="D37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F37" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="D38" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F38" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="D39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F39" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="D40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F40" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="D41" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F41" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="D42" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F42" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D43" s="6" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E43" s="6">
         <v>5</v>
       </c>
       <c r="F43" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D44" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="D44" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F44" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D45" s="6" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E45" s="6">
         <v>5</v>
       </c>
       <c r="F45" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B46" s="10"/>
       <c r="C46" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D46" s="6" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E46" s="6">
         <v>5</v>
       </c>
       <c r="F46" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="D47" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F47" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B48" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="10"/>
+      <c r="C48" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D48" s="6" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E48" s="6">
         <v>5</v>
       </c>
       <c r="F48" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B49" s="10"/>
       <c r="C49" s="7" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E49" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F49" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E50" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F50" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E51" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F51" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E52" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F52" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E53" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F53" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E54" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F54" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E55" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F55" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E56" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F56" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E57" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F57" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E58" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F58" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="E59" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F59" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E60" s="6">
         <v>1</v>
       </c>
       <c r="F60" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="E61" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F61" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E62" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F62" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="E63" s="6">
         <v>2</v>
       </c>
       <c r="F63" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="E64" s="6">
         <v>1</v>
       </c>
       <c r="F64" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E65" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F65" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E66" s="6">
         <v>2</v>
       </c>
       <c r="F66" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E67" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F67" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E68" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F68" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E69" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F69" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="E70" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F70" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="E71" s="6">
         <v>1</v>
       </c>
       <c r="F71" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="E72" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F72" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="E73" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F73" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="E74" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F74" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E75" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F75" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="E76" s="6">
         <v>1</v>
       </c>
       <c r="F76" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="E77" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F77" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E78" s="6">
         <v>2</v>
       </c>
       <c r="F78" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="E79" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F79" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="E80" s="6">
         <v>1</v>
       </c>
       <c r="F80" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="E81" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F81" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="E82" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F82" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E83" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F83" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="E84" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F84" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="E85" s="6">
         <v>2</v>
       </c>
       <c r="F85" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B86" s="10"/>
+        <v>73</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>206</v>
+      </c>
       <c r="C86" s="7" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E86" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F86" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B87" s="10"/>
+        <v>74</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>209</v>
+      </c>
       <c r="C87" s="7" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E87" s="6">
         <v>2</v>
       </c>
       <c r="F87" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B88" s="10"/>
+        <v>75</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>212</v>
+      </c>
       <c r="C88" s="7" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E88" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F88" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B89" s="10"/>
+        <v>76</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>215</v>
+      </c>
       <c r="C89" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D89" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="D89" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F89" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B90" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B90" s="10"/>
+      <c r="C90" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D90" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="C90" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="6">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F90" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="B91" s="10"/>
       <c r="C91" s="7" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="E91" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F91" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="B92" s="10"/>
       <c r="C92" s="7" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E92" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F92" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="B93" s="10"/>
       <c r="C93" s="7" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="E93" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F93" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E94" s="6">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F94" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B95" s="10" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="E95" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F95" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B96" s="10" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="E96" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F96" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B97" s="10" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="E97" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F97" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="E98" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F98" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B99" s="10" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="E99" s="6">
         <v>1</v>
       </c>
       <c r="F99" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="E100" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F100" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="E101" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F101" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B102" s="10"/>
+        <v>89</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>250</v>
+      </c>
       <c r="C102" s="7" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="E102" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F102" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E103" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F103" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E104" s="6">
         <v>3</v>
       </c>
       <c r="F104" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="E105" s="6">
         <v>2</v>
       </c>
       <c r="F105" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="B106" s="10"/>
       <c r="C106" s="7" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="E106" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F106" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="E107" s="6">
         <v>2</v>
       </c>
       <c r="F107" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="E108" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F108" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B109" s="10"/>
+        <v>96</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>270</v>
+      </c>
       <c r="C109" s="7" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="E109" s="6">
         <v>2</v>
       </c>
       <c r="F109" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B110" s="10"/>
+        <v>97</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>273</v>
+      </c>
       <c r="C110" s="7" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E110" s="6">
         <v>2</v>
       </c>
       <c r="F110" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="E111" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F111" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B112" s="10"/>
+        <v>99</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>279</v>
+      </c>
       <c r="C112" s="7" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E112" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F112" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="B113" s="10"/>
       <c r="C113" s="7" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="E113" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F113" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="B114" s="10"/>
       <c r="C114" s="7" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="E114" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F114" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E115" s="6">
         <v>1</v>
       </c>
       <c r="F115" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="B116" s="10"/>
       <c r="C116" s="7" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="E116" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F116" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B117" s="10" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="E117" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F117" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="E118" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F118" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B119" s="10" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="E119" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F119" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E120" s="6">
         <v>4</v>
       </c>
       <c r="F120" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="E121" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F121" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="E122" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F122" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="E123" s="6">
         <v>3</v>
       </c>
       <c r="F123" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="E124" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F124" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E125" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F125" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E126" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F126" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B127" s="10" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E127" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F127" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E128" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F128" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E129" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F129" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="E130" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F130" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B131" s="10" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E131" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F131" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="E132" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F132" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="E133" s="6">
         <v>5</v>
       </c>
       <c r="F133" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B134" s="10" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E134" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F134" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B135" s="10" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E135" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F135" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="E136" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F136" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B137" s="10" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="E137" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F137" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="E138" s="6">
         <v>1</v>
       </c>
       <c r="F138" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="E139" s="6">
         <v>1</v>
       </c>
       <c r="F139" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="E140" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F140" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B141" s="10" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="E141" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F141" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="E142" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F142" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B143" s="10"/>
+        <v>130</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>369</v>
+      </c>
       <c r="C143" s="7" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="E143" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F143" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="E144" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F144" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="E145" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F145" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="E146" s="6">
         <v>3</v>
       </c>
       <c r="F146" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B147" s="10" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="E147" s="6">
         <v>5</v>
       </c>
       <c r="F147" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B148" s="10" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="E148" s="6">
         <v>3</v>
       </c>
       <c r="F148" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="E149" s="6">
         <v>5</v>
       </c>
       <c r="F149" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B150" s="10" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="E150" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F150" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B151" s="10" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="E151" s="6">
         <v>5</v>
       </c>
       <c r="F151" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="E152" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F152" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="E153" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F153" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B154" s="10" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="E154" s="6">
         <v>5</v>
       </c>
       <c r="F154" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B155" s="10" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="E155" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F155" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="E156" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F156" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E157" s="6">
         <v>5</v>
       </c>
       <c r="F157" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B158" s="10" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="E158" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F158" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="E159" s="6">
         <v>5</v>
       </c>
       <c r="F159" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="E160" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F160" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="E161" s="6">
         <v>5</v>
       </c>
       <c r="F161" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="E162" s="6">
         <v>3</v>
       </c>
       <c r="F162" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="E163" s="6">
         <v>5</v>
       </c>
       <c r="F163" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="E164" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F164" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="E165" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F165" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B166" s="10"/>
+        <v>153</v>
+      </c>
+      <c r="B166" s="10" t="s">
+        <v>437</v>
+      </c>
       <c r="C166" s="7" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="E166" s="6">
         <v>5</v>
       </c>
       <c r="F166" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B167" s="10"/>
+        <v>154</v>
+      </c>
+      <c r="B167" s="10" t="s">
+        <v>440</v>
+      </c>
       <c r="C167" s="7" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="E167" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F167" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B168" s="10"/>
       <c r="C168" s="7" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="E168" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F168" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B169" s="10"/>
       <c r="C169" s="7" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E169" s="6">
         <v>2</v>
       </c>
       <c r="F169" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B170" s="10"/>
       <c r="C170" s="7" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="E170" s="6">
         <v>2</v>
       </c>
       <c r="F170" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B171" s="10"/>
       <c r="C171" s="7" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E171" s="6">
         <v>2</v>
       </c>
       <c r="F171" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B172" s="10"/>
       <c r="C172" s="7" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="E172" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F172" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B173" s="10"/>
       <c r="C173" s="7" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E173" s="6">
         <v>2</v>
       </c>
       <c r="F173" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B174" s="10"/>
       <c r="C174" s="7" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="E174" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F174" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="7" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="E175" s="6">
         <v>2</v>
       </c>
       <c r="F175" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="E176" s="6">
         <v>2</v>
       </c>
       <c r="F176" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D177" s="6" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="E177" s="6">
         <v>2</v>
       </c>
       <c r="F177" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="E178" s="6">
         <v>2</v>
       </c>
       <c r="F178" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="B179" s="10"/>
       <c r="C179" s="7" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="E179" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F179" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B180" s="10"/>
+        <v>167</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>467</v>
+      </c>
       <c r="C180" s="7" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E180" s="6">
         <v>2</v>
       </c>
       <c r="F180" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B181" s="10"/>
+        <v>168</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>470</v>
+      </c>
       <c r="C181" s="7" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="D181" s="6" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E181" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F181" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B182" s="10"/>
       <c r="C182" s="7" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="E182" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F182" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B183" s="10"/>
       <c r="C183" s="7" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="E183" s="6">
         <v>2</v>
       </c>
       <c r="F183" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B184" s="10"/>
       <c r="C184" s="7" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="E184" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F184" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="7" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D185" s="6" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="E185" s="6">
         <v>2</v>
       </c>
       <c r="F185" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="7" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="E186" s="6">
         <v>2</v>
       </c>
       <c r="F186" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B187" s="10"/>
       <c r="C187" s="7" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="E187" s="6">
         <v>2</v>
       </c>
       <c r="F187" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="B188" s="10"/>
       <c r="C188" s="7" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="E188" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F188" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B189" s="10"/>
       <c r="C189" s="7" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="E189" s="6">
         <v>2</v>
       </c>
       <c r="F189" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="E190" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F190" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B191" s="10" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="E191" s="6">
         <v>2</v>
       </c>
       <c r="F191" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B192" s="10" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="E192" s="6">
         <v>4</v>
       </c>
       <c r="F192" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B193" s="10" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="E193" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F193" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B194" s="10" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="E194" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F194" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="E195" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F195" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="E196" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F196" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="E197" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F197" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="E198" s="6">
         <v>1</v>
       </c>
       <c r="F198" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B199" s="10" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="E199" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F199" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B200" s="10" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="E200" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F200" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B201" s="10" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="E201" s="6">
         <v>1</v>
       </c>
       <c r="F201" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B202" s="10" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="E202" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F202" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="E203" s="6">
         <v>1</v>
       </c>
       <c r="F203" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B204" s="10"/>
+        <v>191</v>
+      </c>
+      <c r="B204" s="10" t="s">
+        <v>531</v>
+      </c>
       <c r="C204" s="7" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="E204" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F204" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B205" s="10"/>
+        <v>192</v>
+      </c>
+      <c r="B205" s="10" t="s">
+        <v>534</v>
+      </c>
       <c r="C205" s="7" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E205" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F205" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="5">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B206" s="10"/>
       <c r="C206" s="7" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="E206" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F206" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="5">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B207" s="10"/>
       <c r="C207" s="7" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="E207" s="6">
         <v>3</v>
       </c>
       <c r="F207" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="B208" s="10"/>
       <c r="C208" s="7" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="E208" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F208" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B209" s="10"/>
       <c r="C209" s="7" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="E209" s="6">
         <v>3</v>
       </c>
       <c r="F209" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B210" s="10"/>
       <c r="C210" s="7" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E210" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F210" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B211" s="10"/>
       <c r="C211" s="7" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="E211" s="6">
         <v>3</v>
       </c>
       <c r="F211" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B212" s="10"/>
       <c r="C212" s="7" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="E212" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F212" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B213" s="10"/>
       <c r="C213" s="7" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="D213" s="6" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="E213" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F213" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B214" s="10"/>
       <c r="C214" s="7" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="D214" s="6" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E214" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F214" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B215" s="10"/>
       <c r="C215" s="7" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="E215" s="6">
         <v>5</v>
       </c>
       <c r="F215" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B216" s="10"/>
       <c r="C216" s="7" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D216" s="6" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="E216" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F216" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B217" s="10"/>
       <c r="C217" s="7" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="E217" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F217" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="B218" s="10"/>
       <c r="C218" s="7" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E218" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F218" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="B219" s="10"/>
       <c r="C219" s="7" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="E219" s="6">
         <v>2</v>
       </c>
       <c r="F219" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B220" s="10" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="D220" s="6" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="E220" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F220" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B221" s="10" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="D221" s="6" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="E221" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F221" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B222" s="10" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="D222" s="6" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="E222" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F222" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B223" s="10" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="D223" s="6" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="E223" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F223" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B224" s="10" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="E224" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F224" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B225" s="10"/>
+        <v>212</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>580</v>
+      </c>
       <c r="C225" s="7" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E225" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F225" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B226" s="10"/>
+        <v>213</v>
+      </c>
+      <c r="B226" s="10" t="s">
+        <v>583</v>
+      </c>
       <c r="C226" s="7" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="E226" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F226" s="14">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
-        <v>218</v>
-[...3 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="B227" s="10"/>
       <c r="C227" s="7" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="D227" s="6" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="E227" s="6">
         <v>1</v>
       </c>
       <c r="F227" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B228" s="10" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="E228" s="6">
         <v>1</v>
       </c>
       <c r="F228" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B229" s="10" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="E229" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F229" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B230" s="10" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E230" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F230" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B231" s="10" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E231" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F231" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B232" s="10" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="D232" s="6" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E232" s="6">
         <v>1</v>
       </c>
       <c r="F232" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B233" s="10" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E233" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F233" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B234" s="10" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E234" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F234" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B235" s="10"/>
+        <v>222</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>609</v>
+      </c>
       <c r="C235" s="7" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="E235" s="6">
         <v>3</v>
       </c>
       <c r="F235" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="B236" s="10"/>
       <c r="C236" s="7" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="E236" s="6">
         <v>3</v>
       </c>
       <c r="F236" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B237" s="10" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="E237" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F237" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B238" s="10" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="E238" s="6">
         <v>1</v>
       </c>
       <c r="F238" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B239" s="10" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="E239" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F239" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B240" s="10" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="D240" s="6" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="E240" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F240" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B241" s="10" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="D241" s="6" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="E241" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F241" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B242" s="10" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="E242" s="6">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F242" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B243" s="10" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="E243" s="6">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F243" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B244" s="10" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="E244" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F244" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B245" s="10"/>
+        <v>232</v>
+      </c>
+      <c r="B245" s="10" t="s">
+        <v>638</v>
+      </c>
       <c r="C245" s="7" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="D245" s="6" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E245" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F245" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="B246" s="10"/>
       <c r="C246" s="7" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="D246" s="6" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="E246" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F246" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B247" s="10"/>
+        <v>234</v>
+      </c>
+      <c r="B247" s="10" t="s">
+        <v>643</v>
+      </c>
       <c r="C247" s="7" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="D247" s="6" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="E247" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F247" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B248" s="10"/>
       <c r="C248" s="7" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="D248" s="6" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="E248" s="6">
         <v>5</v>
       </c>
       <c r="F248" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B249" s="10"/>
       <c r="C249" s="7" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="D249" s="6" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E249" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F249" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="5">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="B250" s="10"/>
       <c r="C250" s="7" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="D250" s="6" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E250" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F250" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="5">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B251" s="10" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="D251" s="6" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E251" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F251" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="5">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B252" s="10" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="D252" s="6" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E252" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F252" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B253" s="10" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="D253" s="6" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E253" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F253" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B254" s="10" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="D254" s="6" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E254" s="6">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F254" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B255" s="10" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E255" s="6">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F255" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B256" s="10" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="E256" s="6">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F256" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B257" s="10" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="D257" s="6" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="E257" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F257" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B258" s="10" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="E258" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F258" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B259" s="10" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="D259" s="6" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="E259" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F259" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B260" s="10" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="C260" s="7" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="D260" s="6" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="E260" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F260" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B261" s="10" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="D261" s="6" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="E261" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F261" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="5">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B262" s="10" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="D262" s="6" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="E262" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F262" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="5">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="B263" s="10" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="D263" s="6" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E263" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F263" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="B264" s="10"/>
+        <v>251</v>
+      </c>
+      <c r="B264" s="10" t="s">
+        <v>690</v>
+      </c>
       <c r="C264" s="7" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="E264" s="6">
         <v>1</v>
       </c>
       <c r="F264" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="5">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="B265" s="10"/>
       <c r="C265" s="7" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="D265" s="6" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="E265" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F265" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="B266" s="10"/>
+        <v>253</v>
+      </c>
+      <c r="B266" s="10" t="s">
+        <v>695</v>
+      </c>
       <c r="C266" s="7" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="D266" s="6" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="E266" s="6">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F266" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B267" s="10"/>
       <c r="C267" s="7" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="E267" s="6">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F267" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="5">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B268" s="10"/>
       <c r="C268" s="7" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="E268" s="6">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F268" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B269" s="10"/>
       <c r="C269" s="7" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="D269" s="6" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="E269" s="6">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="F269" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="B270" s="10"/>
       <c r="C270" s="7" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="D270" s="6" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="E270" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F270" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B271" s="10" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="D271" s="6" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="E271" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F271" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="5">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B272" s="10" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="D272" s="6" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="E272" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F272" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="5">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="B273" s="10"/>
+        <v>260</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>712</v>
+      </c>
       <c r="C273" s="7" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="D273" s="6" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="E273" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F273" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="5">
-        <v>265</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="B274" s="10"/>
       <c r="C274" s="7" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="D274" s="6" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="E274" s="6">
         <v>1</v>
       </c>
       <c r="F274" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="5">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B275" s="10" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="C275" s="7" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="D275" s="6" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="E275" s="6">
         <v>1</v>
       </c>
       <c r="F275" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="B276" s="10"/>
+        <v>263</v>
+      </c>
+      <c r="B276" s="10" t="s">
+        <v>720</v>
+      </c>
       <c r="C276" s="7" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="D276" s="6" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="E276" s="6">
         <v>1</v>
       </c>
       <c r="F276" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="5">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B277" s="10"/>
       <c r="C277" s="7" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="D277" s="6" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="E277" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F277" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B278" s="10"/>
       <c r="C278" s="7" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="D278" s="6" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="E278" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F278" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="5">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B279" s="10"/>
       <c r="C279" s="7" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="D279" s="6" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="E279" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F279" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="5">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B280" s="10"/>
       <c r="C280" s="7" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="E280" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F280" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="5">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B281" s="10"/>
       <c r="C281" s="7" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="D281" s="6" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="E281" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F281" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="5">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B282" s="10"/>
       <c r="C282" s="7" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="D282" s="6" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="E282" s="6">
         <v>4</v>
       </c>
       <c r="F282" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="5">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B283" s="10"/>
       <c r="C283" s="7" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="D283" s="6" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="E283" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F283" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="5">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B284" s="10"/>
       <c r="C284" s="7" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="D284" s="6" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="E284" s="6">
         <v>5</v>
       </c>
       <c r="F284" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B285" s="10"/>
       <c r="C285" s="7" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="D285" s="6" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="E285" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F285" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="5">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B286" s="10"/>
       <c r="C286" s="7" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="D286" s="6" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="E286" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F286" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="5">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="B287" s="10"/>
       <c r="C287" s="7" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="D287" s="6" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="E287" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F287" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="5">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B288" s="10"/>
       <c r="C288" s="7" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="D288" s="6" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="E288" s="6">
         <v>5</v>
       </c>
       <c r="F288" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="5">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B289" s="10"/>
       <c r="C289" s="7" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="D289" s="6" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="E289" s="6">
         <v>5</v>
       </c>
       <c r="F289" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="5">
-        <v>281</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="B290" s="10"/>
       <c r="C290" s="7" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="D290" s="6" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="E290" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F290" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="5">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B291" s="10" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="C291" s="7" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="D291" s="6" t="s">
-        <v>757</v>
+        <v>753</v>
       </c>
       <c r="E291" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F291" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="5">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B292" s="10" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="C292" s="7" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="E292" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F292" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="5">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B293" s="10" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="C293" s="7" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="D293" s="6" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="E293" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F293" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="5">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B294" s="10" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="E294" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F294" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="5">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B295" s="10" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="D295" s="6" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="E295" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F295" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="5">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B296" s="10" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="D296" s="6" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="E296" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F296" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="5">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B297" s="10" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="C297" s="7" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="D297" s="6" t="s">
-        <v>775</v>
+        <v>771</v>
       </c>
       <c r="E297" s="6">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F297" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="5">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="B298" s="10"/>
+        <v>285</v>
+      </c>
+      <c r="B298" s="10" t="s">
+        <v>772</v>
+      </c>
       <c r="C298" s="7" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="D298" s="6" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="E298" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F298" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="5">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="B299" s="10"/>
       <c r="C299" s="7" t="s">
-        <v>779</v>
+        <v>775</v>
       </c>
       <c r="D299" s="6" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="E299" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F299" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="5">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B300" s="10" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="C300" s="7" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="D300" s="6" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E300" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F300" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="5">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B301" s="10" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="C301" s="7" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="D301" s="6" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="E301" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F301" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="5">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B302" s="10" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="C302" s="7" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="D302" s="6" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="E302" s="6">
         <v>3</v>
       </c>
       <c r="F302" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="5">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B303" s="10" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="C303" s="7" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="D303" s="6" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="E303" s="6">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F303" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B304" s="10" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="C304" s="7" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="D304" s="6" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="E304" s="6">
         <v>11</v>
       </c>
       <c r="F304" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="5">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="B305" s="10" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="C305" s="7" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="D305" s="6" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E305" s="6">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F305" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B306" s="10" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="C306" s="7" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="D306" s="6" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E306" s="6">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F306" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="5">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B307" s="10" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="C307" s="7" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="D307" s="6" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="E307" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F307" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="5">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="B308" s="10"/>
+        <v>295</v>
+      </c>
+      <c r="B308" s="10" t="s">
+        <v>801</v>
+      </c>
       <c r="C308" s="7" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="D308" s="6" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="E308" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F308" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B309" s="10"/>
       <c r="C309" s="7" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="D309" s="6" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="E309" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F309" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="5">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B310" s="10"/>
       <c r="C310" s="7" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="D310" s="6" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="E310" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F310" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="5">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B311" s="10"/>
       <c r="C311" s="7" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="D311" s="6" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="E311" s="6">
         <v>5</v>
       </c>
       <c r="F311" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="5">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B312" s="10"/>
       <c r="C312" s="7" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="D312" s="6" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="E312" s="6">
         <v>5</v>
       </c>
       <c r="F312" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="5">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B313" s="10"/>
       <c r="C313" s="7" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="D313" s="6" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="E313" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F313" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="5">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B314" s="10"/>
       <c r="C314" s="7" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="D314" s="6" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="E314" s="6">
         <v>10</v>
       </c>
       <c r="F314" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="5">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B315" s="10"/>
       <c r="C315" s="7" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="D315" s="6" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="E315" s="6">
         <v>10</v>
       </c>
       <c r="F315" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="5">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B316" s="10"/>
       <c r="C316" s="7" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="D316" s="6" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="E316" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F316" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="5">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B317" s="10"/>
       <c r="C317" s="7" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="D317" s="6" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E317" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F317" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B318" s="10"/>
       <c r="C318" s="7" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="D318" s="6" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="E318" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F318" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="5">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B319" s="10"/>
       <c r="C319" s="7" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="D319" s="6" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="E319" s="6">
         <v>4</v>
       </c>
       <c r="F319" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="5">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B320" s="10"/>
       <c r="C320" s="7" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="D320" s="6" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="E320" s="6">
         <v>4</v>
       </c>
       <c r="F320" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="5">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B321" s="10"/>
       <c r="C321" s="7" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="D321" s="6" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="E321" s="6">
         <v>1</v>
       </c>
       <c r="F321" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="5">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B322" s="10"/>
       <c r="C322" s="7" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="D322" s="6" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="E322" s="6">
         <v>6</v>
       </c>
       <c r="F322" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="5">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B323" s="10"/>
       <c r="C323" s="7" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="D323" s="6" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="E323" s="6">
         <v>5</v>
       </c>
       <c r="F323" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="5">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B324" s="10"/>
       <c r="C324" s="7" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="D324" s="6" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="E324" s="6">
         <v>3</v>
       </c>
       <c r="F324" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="5">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B325" s="10"/>
       <c r="C325" s="7" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="D325" s="6" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="E325" s="6">
         <v>3</v>
       </c>
       <c r="F325" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="5">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B326" s="10"/>
       <c r="C326" s="7" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="D326" s="6" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="E326" s="6">
         <v>6</v>
       </c>
       <c r="F326" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="5">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B327" s="10"/>
       <c r="C327" s="7" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="D327" s="6" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="E327" s="6">
         <v>6</v>
       </c>
       <c r="F327" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="5">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B328" s="10"/>
       <c r="C328" s="7" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="D328" s="6" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="E328" s="6">
         <v>4</v>
       </c>
       <c r="F328" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="5">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="B329" s="10"/>
       <c r="C329" s="7" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="D329" s="6" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="E329" s="6">
         <v>5</v>
       </c>
       <c r="F329" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="5">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B330" s="10"/>
       <c r="C330" s="7" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="D330" s="6" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="E330" s="6">
         <v>5</v>
       </c>
       <c r="F330" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="5">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="B331" s="10"/>
       <c r="C331" s="7" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="D331" s="6" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="E331" s="6">
         <v>3</v>
       </c>
       <c r="F331" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="5">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B332" s="10"/>
       <c r="C332" s="7" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="D332" s="6" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="E332" s="6">
         <v>3</v>
       </c>
       <c r="F332" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="5">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B333" s="10"/>
       <c r="C333" s="7" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="D333" s="6" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="E333" s="6">
         <v>3</v>
       </c>
       <c r="F333" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="5">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B334" s="10"/>
       <c r="C334" s="7" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="D334" s="6" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="E334" s="6">
         <v>2</v>
       </c>
       <c r="F334" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="5">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B335" s="10"/>
       <c r="C335" s="7" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="D335" s="6" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="E335" s="6">
         <v>3</v>
       </c>
       <c r="F335" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="5">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B336" s="10"/>
       <c r="C336" s="7" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="D336" s="6" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E336" s="6">
         <v>3</v>
       </c>
       <c r="F336" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="5">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B337" s="10"/>
       <c r="C337" s="7" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="D337" s="6" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="E337" s="6">
         <v>3</v>
       </c>
       <c r="F337" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B338" s="10"/>
       <c r="C338" s="7" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="D338" s="6" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="E338" s="6">
         <v>3</v>
       </c>
       <c r="F338" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="5">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B339" s="10" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="C339" s="7" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="D339" s="6" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="E339" s="6">
         <v>3</v>
       </c>
       <c r="F339" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="5">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B340" s="10" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="C340" s="7" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="D340" s="6" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="E340" s="6">
         <v>3</v>
       </c>
       <c r="F340" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="5">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B341" s="10" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="C341" s="7" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="D341" s="6" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="E341" s="6">
         <v>2</v>
       </c>
       <c r="F341" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="5">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B342" s="10" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="C342" s="7" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="E342" s="6">
         <v>2</v>
       </c>
       <c r="F342" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="5">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B343" s="10" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="C343" s="7" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="D343" s="6" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E343" s="6">
         <v>11</v>
       </c>
       <c r="F343" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="5">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B344" s="10" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="C344" s="7" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="D344" s="6" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E344" s="6">
         <v>4</v>
       </c>
       <c r="F344" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B345" s="10" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="C345" s="7" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="D345" s="6" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="E345" s="6">
         <v>5</v>
       </c>
       <c r="F345" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B346" s="10" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="C346" s="7" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="D346" s="6" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="E346" s="6">
         <v>7</v>
       </c>
       <c r="F346" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B347" s="10" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="C347" s="7" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="D347" s="6" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="E347" s="6">
         <v>1</v>
       </c>
       <c r="F347" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B348" s="10" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="C348" s="7" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="E348" s="6">
         <v>6</v>
       </c>
       <c r="F348" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B349" s="10" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="C349" s="7" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E349" s="6">
         <v>8</v>
       </c>
       <c r="F349" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B350" s="10" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="C350" s="7" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="E350" s="6">
         <v>10</v>
       </c>
       <c r="F350" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B351" s="10" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="C351" s="7" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="D351" s="6" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="E351" s="6">
         <v>6</v>
       </c>
       <c r="F351" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B352" s="10" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="C352" s="7" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="D352" s="6" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="E352" s="6">
         <v>3</v>
       </c>
       <c r="F352" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="5">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B353" s="10" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="C353" s="7" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="D353" s="6" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="E353" s="6">
         <v>16</v>
       </c>
       <c r="F353" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="5">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B354" s="10" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="C354" s="7" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="D354" s="6" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="E354" s="6">
         <v>1</v>
       </c>
       <c r="F354" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="5">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B355" s="10" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="C355" s="7" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="D355" s="6" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="E355" s="6">
         <v>5</v>
       </c>
       <c r="F355" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B356" s="10" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="C356" s="7" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="D356" s="6" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="E356" s="6">
         <v>9</v>
       </c>
       <c r="F356" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="5">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B357" s="10" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="C357" s="7" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="D357" s="6" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="E357" s="6">
         <v>1</v>
       </c>
       <c r="F357" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="5">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B358" s="10" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="C358" s="7" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="D358" s="6" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="E358" s="6">
         <v>1</v>
       </c>
       <c r="F358" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="5">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B359" s="10" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="C359" s="7" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="D359" s="6" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="E359" s="6">
         <v>5</v>
       </c>
       <c r="F359" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="5">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B360" s="10" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="C360" s="7" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="E360" s="6">
         <v>1</v>
       </c>
       <c r="F360" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="5">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B361" s="10" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="C361" s="7" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="D361" s="6" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="E361" s="6">
         <v>2</v>
       </c>
       <c r="F361" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="5">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B362" s="10" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="C362" s="7" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="D362" s="6" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="E362" s="6">
         <v>7</v>
       </c>
       <c r="F362" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="5">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B363" s="10" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="C363" s="7" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="D363" s="6" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="E363" s="6">
         <v>5</v>
       </c>
       <c r="F363" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="5">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B364" s="10" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="C364" s="7" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="E364" s="6">
         <v>3</v>
       </c>
       <c r="F364" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="5">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B365" s="10" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="C365" s="7" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="D365" s="6" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="E365" s="6">
         <v>2</v>
       </c>
       <c r="F365" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B366" s="10" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="C366" s="7" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="D366" s="6" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="E366" s="6">
         <v>4</v>
       </c>
       <c r="F366" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="5">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B367" s="10" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="C367" s="7" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="D367" s="6" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="E367" s="6">
         <v>5</v>
       </c>
       <c r="F367" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="5">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="B368" s="10" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="C368" s="7" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="D368" s="6" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="E368" s="6">
         <v>5</v>
       </c>
       <c r="F368" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B369" s="10" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="C369" s="7" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="D369" s="6" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="E369" s="6">
         <v>4</v>
       </c>
       <c r="F369" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B370" s="10" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="C370" s="7" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="D370" s="6" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="E370" s="6">
         <v>9</v>
       </c>
       <c r="F370" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="5">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B371" s="10" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="C371" s="7" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="D371" s="6" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="E371" s="6">
         <v>3</v>
       </c>
       <c r="F371" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B372" s="10" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="C372" s="7" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="D372" s="6" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="E372" s="6">
         <v>4</v>
       </c>
       <c r="F372" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="5">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B373" s="10" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="C373" s="7" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="D373" s="6" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
       <c r="E373" s="6">
         <v>6</v>
       </c>
       <c r="F373" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="5">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B374" s="10" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="C374" s="7" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="D374" s="6" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="E374" s="6">
         <v>5</v>
       </c>
       <c r="F374" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="5">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B375" s="10" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="D375" s="6" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="E375" s="6">
         <v>4</v>
       </c>
       <c r="F375" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="5">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B376" s="10" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="D376" s="6" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="E376" s="6">
         <v>1</v>
       </c>
       <c r="F376" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="5">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B377" s="10" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="D377" s="6" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="E377" s="6">
         <v>1</v>
       </c>
       <c r="F377" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B378" s="10" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="C378" s="7" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="D378" s="6" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="E378" s="6">
         <v>1</v>
       </c>
       <c r="F378" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B379" s="10" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="C379" s="7" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="D379" s="6" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="E379" s="6">
         <v>3</v>
       </c>
       <c r="F379" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="5">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="B380" s="10" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="C380" s="7" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="D380" s="6" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="E380" s="6">
         <v>3</v>
       </c>
       <c r="F380" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B381" s="10" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="C381" s="7" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="D381" s="6" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="E381" s="6">
         <v>2</v>
       </c>
       <c r="F381" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="5">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B382" s="10" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="C382" s="7" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="D382" s="6" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E382" s="6">
         <v>1</v>
       </c>
       <c r="F382" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="5">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B383" s="10" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
       <c r="C383" s="7" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D383" s="6" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E383" s="6">
         <v>1</v>
       </c>
       <c r="F383" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="5">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B384" s="10" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="C384" s="7" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="D384" s="6" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="E384" s="6">
         <v>3</v>
       </c>
       <c r="F384" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="5">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B385" s="10" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="C385" s="7" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="D385" s="6" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="E385" s="6">
         <v>2</v>
       </c>
       <c r="F385" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="5">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B386" s="10" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="C386" s="7" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="D386" s="6" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="E386" s="6">
         <v>2</v>
       </c>
       <c r="F386" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="5">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B387" s="10" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="C387" s="7" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="D387" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E387" s="6">
         <v>1</v>
       </c>
       <c r="F387" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="5">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B388" s="10" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="C388" s="7" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="D388" s="6" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="E388" s="6">
         <v>3</v>
       </c>
       <c r="F388" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="5">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B389" s="10"/>
       <c r="C389" s="7" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="D389" s="6" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E389" s="6">
         <v>3</v>
       </c>
       <c r="F389" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="5">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B390" s="10"/>
       <c r="C390" s="7" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="D390" s="6" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="E390" s="6">
         <v>4</v>
       </c>
       <c r="F390" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="5">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B391" s="10"/>
       <c r="C391" s="7" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="D391" s="6" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="E391" s="6">
         <v>1</v>
       </c>
       <c r="F391" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="5">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B392" s="10" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="C392" s="7" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="D392" s="6" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="E392" s="6">
         <v>3</v>
       </c>
       <c r="F392" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="5">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B393" s="10" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="C393" s="7" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D393" s="6" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="E393" s="6">
         <v>2</v>
       </c>
       <c r="F393" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="5">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B394" s="10"/>
       <c r="C394" s="7" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D394" s="6" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E394" s="6">
         <v>16</v>
       </c>
       <c r="F394" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="5">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B395" s="10"/>
       <c r="C395" s="7" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D395" s="6" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="E395" s="6">
         <v>24</v>
       </c>
       <c r="F395" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="5">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B396" s="10"/>
       <c r="C396" s="7" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="D396" s="6" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="E396" s="6">
         <v>3</v>
       </c>
       <c r="F396" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="5">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B397" s="10"/>
       <c r="C397" s="7" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="D397" s="6" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E397" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F397" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="5">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B398" s="10"/>
       <c r="C398" s="7" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="D398" s="6" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="E398" s="6">
         <v>3</v>
       </c>
       <c r="F398" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="5">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B399" s="10"/>
       <c r="C399" s="7" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="D399" s="6" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="E399" s="6">
         <v>3</v>
       </c>
       <c r="F399" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="5">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B400" s="10"/>
       <c r="C400" s="7" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="D400" s="6" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E400" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F400" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="5">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B401" s="10"/>
       <c r="C401" s="7" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="D401" s="6" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="E401" s="6">
         <v>3</v>
       </c>
       <c r="F401" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="5">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B402" s="10"/>
       <c r="C402" s="7" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="D402" s="6" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="E402" s="6">
         <v>3</v>
       </c>
       <c r="F402" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="5">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B403" s="10"/>
       <c r="C403" s="7" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="D403" s="6" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E403" s="6">
         <v>3</v>
       </c>
       <c r="F403" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="5">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B404" s="10" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="C404" s="7" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="D404" s="6" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E404" s="6">
         <v>3</v>
       </c>
       <c r="F404" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="5">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="B405" s="10" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="C405" s="7" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="D405" s="6" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E405" s="6">
         <v>1</v>
       </c>
       <c r="F405" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="5">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B406" s="10" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="C406" s="7" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="D406" s="6" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E406" s="6">
         <v>1</v>
       </c>
       <c r="F406" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="5">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B407" s="10" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="C407" s="7" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="D407" s="6" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="E407" s="6">
         <v>5</v>
       </c>
       <c r="F407" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="5">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="B408" s="10"/>
+        <v>395</v>
+      </c>
+      <c r="B408" s="10" t="s">
+        <v>1058</v>
+      </c>
       <c r="C408" s="7" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="D408" s="6" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E408" s="6">
         <v>1</v>
       </c>
       <c r="F408" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="5">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="B409" s="10"/>
       <c r="C409" s="7" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="D409" s="6" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="E409" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F409" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="5">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="B410" s="10"/>
+        <v>397</v>
+      </c>
+      <c r="B410" s="10" t="s">
+        <v>1063</v>
+      </c>
       <c r="C410" s="7" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="D410" s="6" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E410" s="6">
         <v>4</v>
       </c>
       <c r="F410" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="5">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B411" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C411" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D411" s="6" t="s">
         <v>1068</v>
       </c>
-      <c r="C411" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E411" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F411" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="5">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="B412" s="10" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C412" s="7" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D412" s="6" t="s">
         <v>1071</v>
       </c>
-      <c r="C412" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E412" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F412" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="5">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B413" s="10" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C413" s="7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D413" s="6" t="s">
         <v>1074</v>
       </c>
-      <c r="C413" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E413" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F413" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="5">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B414" s="10" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C414" s="7" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D414" s="6" t="s">
         <v>1077</v>
       </c>
-      <c r="C414" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E414" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F414" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="5">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B415" s="10" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C415" s="7" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D415" s="6" t="s">
         <v>1080</v>
-      </c>
-[...4 lines deleted...]
-        <v>1082</v>
       </c>
       <c r="E415" s="6">
         <v>10</v>
       </c>
       <c r="F415" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="5">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B416" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C416" s="7" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D416" s="6" t="s">
         <v>1083</v>
       </c>
-      <c r="C416" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E416" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F416" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="5">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="B417" s="10" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C417" s="7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D417" s="6" t="s">
         <v>1086</v>
       </c>
-      <c r="C417" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E417" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F417" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="5">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B418" s="10" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C418" s="7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D418" s="6" t="s">
         <v>1089</v>
       </c>
-      <c r="C418" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E418" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F418" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="5">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B419" s="10" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C419" s="7" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D419" s="6" t="s">
         <v>1092</v>
       </c>
-      <c r="C419" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E419" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F419" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="5">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B420" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C420" s="7" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D420" s="6" t="s">
         <v>1095</v>
       </c>
-      <c r="C420" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E420" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F420" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="5">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B421" s="10" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C421" s="7" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D421" s="6" t="s">
         <v>1098</v>
-      </c>
-[...4 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="E421" s="6">
         <v>1</v>
       </c>
       <c r="F421" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="5">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B422" s="10" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C422" s="7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D422" s="6" t="s">
         <v>1101</v>
       </c>
-      <c r="C422" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E422" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F422" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="5">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B423" s="10" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C423" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D423" s="6" t="s">
         <v>1104</v>
       </c>
-      <c r="C423" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E423" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F423" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="5">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B424" s="10" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C424" s="7" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D424" s="6" t="s">
         <v>1107</v>
       </c>
-      <c r="C424" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E424" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F424" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="5">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B425" s="10" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C425" s="7" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D425" s="6" t="s">
         <v>1110</v>
-      </c>
-[...4 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="E425" s="6">
         <v>2</v>
       </c>
       <c r="F425" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="5">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="B426" s="10" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C426" s="7" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D426" s="6" t="s">
         <v>1113</v>
       </c>
-      <c r="C426" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E426" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F426" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="5">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B427" s="10" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C427" s="7" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D427" s="6" t="s">
         <v>1116</v>
-      </c>
-[...4 lines deleted...]
-        <v>1118</v>
       </c>
       <c r="E427" s="6">
         <v>1</v>
       </c>
       <c r="F427" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="5">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="B428" s="10" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C428" s="7" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D428" s="6" t="s">
         <v>1119</v>
-      </c>
-[...4 lines deleted...]
-        <v>1121</v>
       </c>
       <c r="E428" s="6">
         <v>1</v>
       </c>
       <c r="F428" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="5">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B429" s="10" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C429" s="7" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D429" s="6" t="s">
         <v>1122</v>
-      </c>
-[...4 lines deleted...]
-        <v>1124</v>
       </c>
       <c r="E429" s="6">
         <v>1</v>
       </c>
       <c r="F429" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="5">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B430" s="10" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C430" s="7" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D430" s="6" t="s">
         <v>1125</v>
       </c>
-      <c r="C430" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E430" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F430" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="5">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="B431" s="10" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C431" s="7" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D431" s="6" t="s">
         <v>1128</v>
-      </c>
-[...4 lines deleted...]
-        <v>1130</v>
       </c>
       <c r="E431" s="6">
         <v>2</v>
       </c>
       <c r="F431" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="5">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B432" s="10" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C432" s="7" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D432" s="6" t="s">
         <v>1131</v>
       </c>
-      <c r="C432" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E432" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F432" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="5">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B433" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C433" s="7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D433" s="6" t="s">
         <v>1134</v>
       </c>
-      <c r="C433" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E433" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F433" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="5">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B434" s="10" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C434" s="7" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D434" s="6" t="s">
         <v>1137</v>
-      </c>
-[...4 lines deleted...]
-        <v>1139</v>
       </c>
       <c r="E434" s="6">
         <v>2</v>
       </c>
       <c r="F434" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="5">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B435" s="10" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C435" s="7" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D435" s="6" t="s">
         <v>1140</v>
       </c>
-      <c r="C435" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E435" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F435" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="5">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B436" s="10" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C436" s="7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D436" s="6" t="s">
         <v>1143</v>
       </c>
-      <c r="C436" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E436" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F436" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="5">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B437" s="10" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C437" s="7" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D437" s="6" t="s">
         <v>1146</v>
-      </c>
-[...4 lines deleted...]
-        <v>1148</v>
       </c>
       <c r="E437" s="6">
         <v>1</v>
       </c>
       <c r="F437" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="5">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B438" s="10" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C438" s="7" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D438" s="6" t="s">
         <v>1149</v>
-      </c>
-[...4 lines deleted...]
-        <v>1151</v>
       </c>
       <c r="E438" s="6">
         <v>1</v>
       </c>
       <c r="F438" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="5">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B439" s="10" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C439" s="7" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D439" s="6" t="s">
         <v>1152</v>
-      </c>
-[...4 lines deleted...]
-        <v>1154</v>
       </c>
       <c r="E439" s="6">
         <v>1</v>
       </c>
       <c r="F439" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="5">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B440" s="10" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C440" s="7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D440" s="6" t="s">
         <v>1155</v>
       </c>
-      <c r="C440" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E440" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F440" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="5">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B441" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C441" s="7" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D441" s="6" t="s">
         <v>1158</v>
       </c>
-      <c r="C441" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E441" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F441" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="5">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B442" s="10" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C442" s="7" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D442" s="6" t="s">
         <v>1161</v>
       </c>
-      <c r="C442" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E442" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F442" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="5">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B443" s="10" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C443" s="7" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D443" s="6" t="s">
         <v>1164</v>
       </c>
-      <c r="C443" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E443" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F443" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="5">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B444" s="10" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C444" s="7" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D444" s="6" t="s">
         <v>1167</v>
       </c>
-      <c r="C444" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E444" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F444" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="5">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="B445" s="10" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C445" s="7" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D445" s="6" t="s">
         <v>1170</v>
-      </c>
-[...4 lines deleted...]
-        <v>1172</v>
       </c>
       <c r="E445" s="6">
         <v>1</v>
       </c>
       <c r="F445" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="5">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B446" s="10" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C446" s="7" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D446" s="6" t="s">
         <v>1173</v>
       </c>
-      <c r="C446" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E446" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F446" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="5">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B447" s="10" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C447" s="7" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D447" s="6" t="s">
         <v>1176</v>
       </c>
-      <c r="C447" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E447" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F447" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="5">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="B448" s="10" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C448" s="7" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D448" s="6" t="s">
         <v>1179</v>
       </c>
-      <c r="C448" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E448" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F448" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="5">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B449" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C449" s="7" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D449" s="6" t="s">
         <v>1182</v>
       </c>
-      <c r="C449" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E449" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F449" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="5">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B450" s="10" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C450" s="7" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D450" s="6" t="s">
         <v>1185</v>
       </c>
-      <c r="C450" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E450" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F450" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="5">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B451" s="10" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C451" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D451" s="6" t="s">
         <v>1188</v>
-      </c>
-[...4 lines deleted...]
-        <v>1190</v>
       </c>
       <c r="E451" s="6">
         <v>5</v>
       </c>
       <c r="F451" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="5">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B452" s="10" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C452" s="7" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D452" s="6" t="s">
         <v>1191</v>
       </c>
-      <c r="C452" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E452" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F452" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="5">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B453" s="10" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C453" s="7" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D453" s="6" t="s">
         <v>1194</v>
       </c>
-      <c r="C453" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E453" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F453" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="5">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B454" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C454" s="7" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D454" s="6" t="s">
         <v>1197</v>
       </c>
-      <c r="C454" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E454" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F454" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="5">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B455" s="10" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C455" s="7" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D455" s="6" t="s">
         <v>1200</v>
       </c>
-      <c r="C455" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E455" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F455" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="5">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B456" s="10" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C456" s="7" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D456" s="6" t="s">
         <v>1203</v>
       </c>
-      <c r="C456" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E456" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F456" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="5">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="B457" s="10" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C457" s="7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D457" s="6" t="s">
         <v>1206</v>
-      </c>
-[...4 lines deleted...]
-        <v>1208</v>
       </c>
       <c r="E457" s="6">
         <v>5</v>
       </c>
       <c r="F457" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="5">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B458" s="10" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C458" s="7" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D458" s="6" t="s">
         <v>1209</v>
       </c>
-      <c r="C458" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E458" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F458" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="5">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B459" s="10" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C459" s="7" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D459" s="6" t="s">
         <v>1212</v>
       </c>
-      <c r="C459" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E459" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F459" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="5">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="B460" s="10" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C460" s="7" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D460" s="6" t="s">
         <v>1215</v>
       </c>
-      <c r="C460" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E460" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F460" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="5">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B461" s="10" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C461" s="7" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D461" s="6" t="s">
         <v>1218</v>
       </c>
-      <c r="C461" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E461" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F461" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="5">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B462" s="10" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C462" s="7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D462" s="6" t="s">
         <v>1221</v>
       </c>
-      <c r="C462" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E462" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F462" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="5">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B463" s="10" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C463" s="7" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D463" s="6" t="s">
         <v>1224</v>
       </c>
-      <c r="C463" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E463" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F463" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="5">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B464" s="10" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C464" s="7" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D464" s="6" t="s">
         <v>1227</v>
       </c>
-      <c r="C464" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E464" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F464" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="5">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B465" s="10" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C465" s="7" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D465" s="6" t="s">
         <v>1230</v>
       </c>
-      <c r="C465" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E465" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F465" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="5">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="B466" s="10" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C466" s="7" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D466" s="6" t="s">
         <v>1233</v>
       </c>
-      <c r="C466" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E466" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F466" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="5">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="B467" s="10" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C467" s="7" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D467" s="6" t="s">
         <v>1236</v>
       </c>
-      <c r="C467" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E467" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F467" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="5">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B468" s="10" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C468" s="7" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D468" s="6" t="s">
         <v>1239</v>
       </c>
-      <c r="C468" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E468" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F468" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="5">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="B469" s="10" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C469" s="7" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D469" s="6" t="s">
         <v>1242</v>
       </c>
-      <c r="C469" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E469" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F469" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="5">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B470" s="10" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C470" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D470" s="6" t="s">
         <v>1245</v>
       </c>
-      <c r="C470" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E470" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F470" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="5">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B471" s="10" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C471" s="7" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D471" s="6" t="s">
         <v>1248</v>
       </c>
-      <c r="C471" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E471" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F471" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="5">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="B472" s="10" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C472" s="7" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D472" s="6" t="s">
         <v>1251</v>
       </c>
-      <c r="C472" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E472" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F472" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="5">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B473" s="10" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C473" s="7" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D473" s="6" t="s">
         <v>1254</v>
       </c>
-      <c r="C473" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E473" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F473" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="5">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B474" s="10" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C474" s="7" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D474" s="6" t="s">
         <v>1257</v>
       </c>
-      <c r="C474" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E474" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F474" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="5">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B475" s="10" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C475" s="7" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D475" s="6" t="s">
         <v>1260</v>
       </c>
-      <c r="C475" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E475" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F475" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="5">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B476" s="10" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C476" s="7" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D476" s="6" t="s">
         <v>1263</v>
-      </c>
-[...4 lines deleted...]
-        <v>1265</v>
       </c>
       <c r="E476" s="6">
         <v>1</v>
       </c>
       <c r="F476" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="5">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B477" s="10" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C477" s="7" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D477" s="6" t="s">
         <v>1266</v>
       </c>
-      <c r="C477" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E477" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F477" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="5">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B478" s="10" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C478" s="7" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D478" s="6" t="s">
         <v>1269</v>
       </c>
-      <c r="C478" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E478" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F478" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="5">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B479" s="10" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C479" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D479" s="6" t="s">
         <v>1272</v>
       </c>
-      <c r="C479" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E479" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F479" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="5">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B480" s="10" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C480" s="7" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D480" s="6" t="s">
         <v>1275</v>
-      </c>
-[...4 lines deleted...]
-        <v>1277</v>
       </c>
       <c r="E480" s="6">
         <v>3</v>
       </c>
       <c r="F480" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="5">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="B481" s="10" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C481" s="7" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D481" s="6" t="s">
         <v>1278</v>
       </c>
-      <c r="C481" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E481" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F481" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="5">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B482" s="10" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C482" s="7" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D482" s="6" t="s">
         <v>1281</v>
-      </c>
-[...4 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="E482" s="6">
         <v>4</v>
       </c>
       <c r="F482" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="5">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="B483" s="10" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C483" s="7" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D483" s="6" t="s">
         <v>1284</v>
       </c>
-      <c r="C483" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E483" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F483" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="5">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B484" s="10" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C484" s="7" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D484" s="6" t="s">
         <v>1287</v>
       </c>
-      <c r="C484" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E484" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F484" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="5">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B485" s="10" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C485" s="7" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D485" s="6" t="s">
         <v>1290</v>
       </c>
-      <c r="C485" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E485" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F485" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="5">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B486" s="10" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C486" s="7" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D486" s="6" t="s">
         <v>1293</v>
       </c>
-      <c r="C486" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E486" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F486" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="5">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="B487" s="10" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C487" s="7" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D487" s="6" t="s">
         <v>1296</v>
       </c>
-      <c r="C487" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E487" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F487" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="5">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B488" s="10" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C488" s="7" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D488" s="6" t="s">
         <v>1299</v>
       </c>
-      <c r="C488" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E488" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F488" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="5">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B489" s="10" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C489" s="7" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D489" s="6" t="s">
         <v>1302</v>
       </c>
-      <c r="C489" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E489" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F489" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="5">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B490" s="10" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C490" s="7" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D490" s="6" t="s">
         <v>1305</v>
       </c>
-      <c r="C490" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E490" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F490" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="5">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="B491" s="10" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C491" s="7" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D491" s="6" t="s">
         <v>1308</v>
       </c>
-      <c r="C491" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E491" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F491" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="5">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B492" s="10" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C492" s="7" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D492" s="6" t="s">
         <v>1311</v>
       </c>
-      <c r="C492" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E492" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F492" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="5">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="B493" s="10" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C493" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D493" s="6" t="s">
         <v>1314</v>
       </c>
-      <c r="C493" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E493" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F493" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="5">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B494" s="10" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C494" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D494" s="6" t="s">
         <v>1317</v>
       </c>
-      <c r="C494" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E494" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F494" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="5">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="B495" s="10" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C495" s="7" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D495" s="6" t="s">
         <v>1320</v>
       </c>
-      <c r="C495" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E495" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F495" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="5">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="B496" s="10" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C496" s="7" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D496" s="6" t="s">
         <v>1323</v>
       </c>
-      <c r="C496" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E496" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F496" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="5">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B497" s="10" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C497" s="7" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D497" s="6" t="s">
         <v>1326</v>
       </c>
-      <c r="C497" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E497" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F497" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="5">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B498" s="10" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C498" s="7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D498" s="6" t="s">
         <v>1329</v>
       </c>
-      <c r="C498" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E498" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F498" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="5">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="B499" s="10" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C499" s="7" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D499" s="6" t="s">
         <v>1332</v>
-      </c>
-[...4 lines deleted...]
-        <v>1334</v>
       </c>
       <c r="E499" s="6">
         <v>4</v>
       </c>
       <c r="F499" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="5">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B500" s="10" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C500" s="7" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D500" s="6" t="s">
         <v>1335</v>
       </c>
-      <c r="C500" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E500" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F500" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="5">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="B501" s="10" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C501" s="7" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D501" s="6" t="s">
         <v>1338</v>
       </c>
-      <c r="C501" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E501" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F501" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="5">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B502" s="10" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C502" s="7" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D502" s="6" t="s">
         <v>1341</v>
       </c>
-      <c r="C502" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E502" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F502" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="5">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="B503" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C503" s="7" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D503" s="6" t="s">
         <v>1344</v>
       </c>
-      <c r="C503" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E503" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F503" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="5">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="B504" s="10" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C504" s="7" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D504" s="6" t="s">
         <v>1347</v>
       </c>
-      <c r="C504" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E504" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F504" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="5">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B505" s="10" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C505" s="7" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D505" s="6" t="s">
         <v>1350</v>
       </c>
-      <c r="C505" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E505" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F505" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="5">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B506" s="10" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C506" s="7" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D506" s="6" t="s">
         <v>1353</v>
       </c>
-      <c r="C506" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E506" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F506" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="5">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="B507" s="10" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C507" s="7" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D507" s="6" t="s">
         <v>1356</v>
-      </c>
-[...4 lines deleted...]
-        <v>1358</v>
       </c>
       <c r="E507" s="6">
         <v>2</v>
       </c>
       <c r="F507" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="5">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B508" s="10" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C508" s="7" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D508" s="6" t="s">
         <v>1359</v>
       </c>
-      <c r="C508" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E508" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F508" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="5">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="B509" s="10" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C509" s="7" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D509" s="6" t="s">
         <v>1362</v>
       </c>
-      <c r="C509" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E509" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F509" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="5">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="B510" s="10" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C510" s="7" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D510" s="6" t="s">
         <v>1365</v>
       </c>
-      <c r="C510" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E510" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F510" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="5">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B511" s="10" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C511" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D511" s="6" t="s">
         <v>1368</v>
       </c>
-      <c r="C511" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E511" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F511" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="5">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="B512" s="10" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C512" s="7" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D512" s="6" t="s">
         <v>1371</v>
       </c>
-      <c r="C512" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E512" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F512" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="5">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="B513" s="10" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C513" s="7" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D513" s="6" t="s">
         <v>1374</v>
       </c>
-      <c r="C513" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E513" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F513" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="5">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B514" s="10" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C514" s="7" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D514" s="6" t="s">
         <v>1377</v>
       </c>
-      <c r="C514" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E514" s="6">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F514" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="5">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B515" s="10" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C515" s="7" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D515" s="6" t="s">
         <v>1380</v>
       </c>
-      <c r="C515" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E515" s="6">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F515" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="5">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="B516" s="10" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C516" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D516" s="6" t="s">
         <v>1383</v>
       </c>
-      <c r="C516" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E516" s="6">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F516" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="5">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B517" s="10" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C517" s="7" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D517" s="6" t="s">
         <v>1386</v>
       </c>
-      <c r="C517" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E517" s="6">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F517" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="5">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B518" s="10" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C518" s="7" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D518" s="6" t="s">
         <v>1389</v>
       </c>
-      <c r="C518" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E518" s="6">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F518" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="5">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="B519" s="10" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C519" s="7" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D519" s="6" t="s">
         <v>1392</v>
       </c>
-      <c r="C519" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E519" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F519" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="5">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B520" s="10" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C520" s="7" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D520" s="6" t="s">
         <v>1395</v>
       </c>
-      <c r="C520" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E520" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F520" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="5">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="B521" s="10" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C521" s="7" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D521" s="6" t="s">
         <v>1398</v>
       </c>
-      <c r="C521" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E521" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F521" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="5">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="B522" s="10" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C522" s="7" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D522" s="6" t="s">
         <v>1401</v>
       </c>
-      <c r="C522" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E522" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F522" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="5">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B523" s="10" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C523" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D523" s="6" t="s">
         <v>1404</v>
       </c>
-      <c r="C523" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E523" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F523" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="5">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="B524" s="10" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C524" s="7" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D524" s="6" t="s">
         <v>1407</v>
       </c>
-      <c r="C524" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E524" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F524" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="5">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B525" s="10" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C525" s="7" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D525" s="6" t="s">
         <v>1410</v>
       </c>
-      <c r="C525" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E525" s="6">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F525" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="5">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B526" s="10" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C526" s="7" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D526" s="6" t="s">
         <v>1413</v>
       </c>
-      <c r="C526" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E526" s="6">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F526" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="5">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="B527" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C527" s="7" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D527" s="6" t="s">
         <v>1416</v>
       </c>
-      <c r="C527" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E527" s="6">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F527" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="5">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B528" s="10" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C528" s="7" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D528" s="6" t="s">
         <v>1419</v>
       </c>
-      <c r="C528" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E528" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F528" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="5">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B529" s="10" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C529" s="7" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D529" s="6" t="s">
         <v>1422</v>
       </c>
-      <c r="C529" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E529" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F529" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="5">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="B530" s="10" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C530" s="7" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D530" s="6" t="s">
         <v>1425</v>
       </c>
-      <c r="C530" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E530" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F530" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="5">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B531" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C531" s="7" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D531" s="6" t="s">
         <v>1428</v>
       </c>
-      <c r="C531" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E531" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F531" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="5">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B532" s="10" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C532" s="7" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D532" s="6" t="s">
         <v>1431</v>
       </c>
-      <c r="C532" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E532" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F532" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="5">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="B533" s="10" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C533" s="7" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D533" s="6" t="s">
         <v>1434</v>
       </c>
-      <c r="C533" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E533" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F533" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="5">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="B534" s="10" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C534" s="7" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D534" s="6" t="s">
         <v>1437</v>
-      </c>
-[...4 lines deleted...]
-        <v>1439</v>
       </c>
       <c r="E534" s="6">
         <v>3</v>
       </c>
       <c r="F534" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="5">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B535" s="10" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C535" s="7" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D535" s="6" t="s">
         <v>1440</v>
       </c>
-      <c r="C535" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E535" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F535" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="5">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="B536" s="10" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C536" s="7" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D536" s="6" t="s">
         <v>1443</v>
       </c>
-      <c r="C536" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E536" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F536" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="5">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B537" s="10" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C537" s="7" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D537" s="6" t="s">
         <v>1446</v>
       </c>
-      <c r="C537" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E537" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F537" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="5">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B538" s="10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C538" s="7" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D538" s="6" t="s">
         <v>1449</v>
       </c>
-      <c r="C538" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E538" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F538" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="5">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="B539" s="10" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C539" s="7" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D539" s="6" t="s">
         <v>1452</v>
       </c>
-      <c r="C539" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E539" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F539" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="5">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="B540" s="10" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C540" s="7" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D540" s="6" t="s">
         <v>1455</v>
       </c>
-      <c r="C540" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E540" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F540" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="5">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B541" s="10" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C541" s="7" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D541" s="6" t="s">
         <v>1458</v>
-      </c>
-[...4 lines deleted...]
-        <v>1460</v>
       </c>
       <c r="E541" s="6">
         <v>4</v>
       </c>
       <c r="F541" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="5">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B542" s="10" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C542" s="7" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D542" s="6" t="s">
         <v>1461</v>
       </c>
-      <c r="C542" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E542" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F542" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="5">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="B543" s="10" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C543" s="7" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D543" s="6" t="s">
         <v>1464</v>
       </c>
-      <c r="C543" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E543" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F543" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="5">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B544" s="10" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C544" s="7" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D544" s="6" t="s">
         <v>1467</v>
       </c>
-      <c r="C544" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E544" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F544" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="5">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="B545" s="10" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C545" s="7" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D545" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="C545" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E545" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F545" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="5">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="B546" s="10" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C546" s="7" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D546" s="6" t="s">
         <v>1473</v>
       </c>
-      <c r="C546" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E546" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F546" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="5">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B547" s="10" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C547" s="7" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D547" s="6" t="s">
         <v>1476</v>
       </c>
-      <c r="C547" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E547" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F547" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="5">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="B548" s="10" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C548" s="7" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D548" s="6" t="s">
         <v>1479</v>
       </c>
-      <c r="C548" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E548" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F548" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="5">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B549" s="10" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C549" s="7" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D549" s="6" t="s">
         <v>1482</v>
-      </c>
-[...4 lines deleted...]
-        <v>1484</v>
       </c>
       <c r="E549" s="6">
         <v>3</v>
       </c>
       <c r="F549" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="5">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B550" s="10" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C550" s="7" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D550" s="6" t="s">
         <v>1485</v>
-      </c>
-[...4 lines deleted...]
-        <v>1487</v>
       </c>
       <c r="E550" s="6">
         <v>3</v>
       </c>
       <c r="F550" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="5">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="B551" s="10" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C551" s="7" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D551" s="6" t="s">
         <v>1488</v>
       </c>
-      <c r="C551" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E551" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F551" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="5">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B552" s="10" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C552" s="7" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D552" s="6" t="s">
         <v>1491</v>
-      </c>
-[...4 lines deleted...]
-        <v>1493</v>
       </c>
       <c r="E552" s="6">
         <v>2</v>
       </c>
       <c r="F552" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="5">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B553" s="10" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C553" s="7" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D553" s="6" t="s">
         <v>1494</v>
       </c>
-      <c r="C553" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E553" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F553" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="5">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="B554" s="10" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C554" s="7" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D554" s="6" t="s">
         <v>1497</v>
-      </c>
-[...4 lines deleted...]
-        <v>1499</v>
       </c>
       <c r="E554" s="6">
         <v>8</v>
       </c>
       <c r="F554" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="5">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="B555" s="10" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C555" s="7" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D555" s="6" t="s">
         <v>1500</v>
       </c>
-      <c r="C555" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E555" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F555" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="5">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B556" s="10" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C556" s="7" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D556" s="6" t="s">
         <v>1503</v>
       </c>
-      <c r="C556" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E556" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F556" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="5">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="B557" s="10" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C557" s="7" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D557" s="6" t="s">
         <v>1506</v>
       </c>
-      <c r="C557" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E557" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F557" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="5">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="B558" s="10" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C558" s="7" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D558" s="6" t="s">
         <v>1509</v>
       </c>
-      <c r="C558" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E558" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F558" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="5">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="B559" s="10" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C559" s="7" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D559" s="6" t="s">
         <v>1512</v>
       </c>
-      <c r="C559" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E559" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F559" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="5">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="B560" s="10" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C560" s="7" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D560" s="6" t="s">
         <v>1515</v>
       </c>
-      <c r="C560" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E560" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F560" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="5">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B561" s="10" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C561" s="7" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D561" s="6" t="s">
         <v>1518</v>
       </c>
-      <c r="C561" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E561" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F561" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="5">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B562" s="10" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C562" s="7" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D562" s="6" t="s">
         <v>1521</v>
       </c>
-      <c r="C562" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E562" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F562" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="5">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="B563" s="10" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C563" s="7" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D563" s="6" t="s">
         <v>1524</v>
       </c>
-      <c r="C563" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E563" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F563" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="5">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="B564" s="10" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C564" s="7" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D564" s="6" t="s">
         <v>1527</v>
       </c>
-      <c r="C564" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E564" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F564" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="5">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="B565" s="10" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C565" s="7" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D565" s="6" t="s">
         <v>1530</v>
       </c>
-      <c r="C565" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E565" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F565" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="5">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="B566" s="10" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C566" s="7" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D566" s="6" t="s">
         <v>1533</v>
-      </c>
-[...4 lines deleted...]
-        <v>1535</v>
       </c>
       <c r="E566" s="6">
         <v>9</v>
       </c>
       <c r="F566" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="5">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B567" s="10" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C567" s="7" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D567" s="6" t="s">
         <v>1536</v>
-      </c>
-[...4 lines deleted...]
-        <v>1538</v>
       </c>
       <c r="E567" s="6">
         <v>9</v>
       </c>
       <c r="F567" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="5">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="B568" s="10" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C568" s="7" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D568" s="6" t="s">
         <v>1539</v>
       </c>
-      <c r="C568" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E568" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F568" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="5">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="B569" s="10" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C569" s="7" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D569" s="6" t="s">
         <v>1542</v>
-      </c>
-[...4 lines deleted...]
-        <v>1544</v>
       </c>
       <c r="E569" s="6">
         <v>2</v>
       </c>
       <c r="F569" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="5">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B570" s="10" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C570" s="7" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D570" s="6" t="s">
         <v>1545</v>
       </c>
-      <c r="C570" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E570" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F570" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="5">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B571" s="10" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C571" s="7" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D571" s="6" t="s">
         <v>1548</v>
       </c>
-      <c r="C571" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E571" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F571" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="5">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="B572" s="10" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C572" s="7" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D572" s="6" t="s">
         <v>1551</v>
       </c>
-      <c r="C572" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E572" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F572" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="5">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="B573" s="10" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C573" s="7" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D573" s="6" t="s">
         <v>1554</v>
       </c>
-      <c r="C573" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E573" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F573" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="5">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B574" s="10" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C574" s="7" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D574" s="6" t="s">
         <v>1557</v>
       </c>
-      <c r="C574" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E574" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F574" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="5">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="B575" s="10" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C575" s="7" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D575" s="6" t="s">
         <v>1560</v>
       </c>
-      <c r="C575" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E575" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F575" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="5">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="B576" s="10" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C576" s="7" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D576" s="6" t="s">
         <v>1563</v>
       </c>
-      <c r="C576" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E576" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F576" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="5">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B577" s="10" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C577" s="7" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D577" s="6" t="s">
         <v>1566</v>
       </c>
-      <c r="C577" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E577" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F577" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="5">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="B578" s="10" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C578" s="7" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D578" s="6" t="s">
         <v>1569</v>
       </c>
-      <c r="C578" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E578" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F578" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="5">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="B579" s="10" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C579" s="7" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D579" s="6" t="s">
         <v>1572</v>
       </c>
-      <c r="C579" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E579" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F579" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="5">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="B580" s="10" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C580" s="7" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D580" s="6" t="s">
         <v>1575</v>
       </c>
-      <c r="C580" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E580" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F580" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="5">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B581" s="10" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C581" s="7" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D581" s="6" t="s">
         <v>1578</v>
       </c>
-      <c r="C581" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E581" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F581" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="5">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B582" s="10" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C582" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D582" s="6" t="s">
         <v>1581</v>
       </c>
-      <c r="C582" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E582" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F582" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="5">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="B583" s="10" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C583" s="7" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D583" s="6" t="s">
         <v>1584</v>
       </c>
-      <c r="C583" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E583" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F583" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="5">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="B584" s="10" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C584" s="7" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D584" s="6" t="s">
         <v>1587</v>
       </c>
-      <c r="C584" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E584" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F584" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="5">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="B585" s="10" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C585" s="7" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D585" s="6" t="s">
         <v>1590</v>
       </c>
-      <c r="C585" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E585" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F585" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="5">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B586" s="10" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C586" s="7" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D586" s="6" t="s">
         <v>1593</v>
       </c>
-      <c r="C586" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E586" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F586" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="5">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="B587" s="10" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C587" s="7" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D587" s="6" t="s">
         <v>1596</v>
       </c>
-      <c r="C587" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E587" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F587" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="5">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="B588" s="10" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C588" s="7" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D588" s="6" t="s">
         <v>1599</v>
       </c>
-      <c r="C588" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E588" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F588" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="5">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="B589" s="10" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C589" s="7" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D589" s="6" t="s">
         <v>1602</v>
       </c>
-      <c r="C589" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E589" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F589" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="5">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="B590" s="10" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C590" s="7" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D590" s="6" t="s">
         <v>1605</v>
       </c>
-      <c r="C590" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E590" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F590" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="5">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="B591" s="10" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C591" s="7" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D591" s="6" t="s">
         <v>1608</v>
       </c>
-      <c r="C591" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E591" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F591" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="5">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="B592" s="10" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C592" s="7" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D592" s="6" t="s">
         <v>1611</v>
       </c>
-      <c r="C592" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E592" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F592" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="5">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="B593" s="10" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C593" s="7" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D593" s="6" t="s">
         <v>1614</v>
       </c>
-      <c r="C593" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E593" s="6">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F593" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="5">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="B594" s="10" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C594" s="7" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D594" s="6" t="s">
         <v>1617</v>
       </c>
-      <c r="C594" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E594" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F594" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="5">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="B595" s="10" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C595" s="7" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D595" s="6" t="s">
         <v>1620</v>
       </c>
-      <c r="C595" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E595" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F595" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="5">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="B596" s="10" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C596" s="7" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D596" s="6" t="s">
         <v>1623</v>
       </c>
-      <c r="C596" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E596" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F596" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="5">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="B597" s="10" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C597" s="7" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D597" s="6" t="s">
         <v>1626</v>
       </c>
-      <c r="C597" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E597" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F597" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="5">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="B598" s="10" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C598" s="7" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D598" s="6" t="s">
         <v>1629</v>
       </c>
-      <c r="C598" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E598" s="6">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F598" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="5">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B599" s="10" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C599" s="7" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D599" s="6" t="s">
         <v>1632</v>
       </c>
-      <c r="C599" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E599" s="6">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F599" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="5">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="B600" s="10" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C600" s="7" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D600" s="6" t="s">
         <v>1635</v>
       </c>
-      <c r="C600" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E600" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F600" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="5">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="B601" s="10" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C601" s="7" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D601" s="6" t="s">
         <v>1638</v>
       </c>
-      <c r="C601" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E601" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F601" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="5">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B602" s="10" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C602" s="7" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D602" s="6" t="s">
         <v>1641</v>
       </c>
-      <c r="C602" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E602" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F602" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="5">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="B603" s="10" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C603" s="7" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D603" s="6" t="s">
         <v>1644</v>
       </c>
-      <c r="C603" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E603" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F603" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="5">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="B604" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C604" s="7" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D604" s="6" t="s">
         <v>1647</v>
       </c>
-      <c r="C604" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E604" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F604" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="5">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B605" s="10" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C605" s="7" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D605" s="6" t="s">
         <v>1650</v>
       </c>
-      <c r="C605" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E605" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F605" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="5">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="B606" s="10" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C606" s="7" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D606" s="6" t="s">
         <v>1653</v>
-      </c>
-[...4 lines deleted...]
-        <v>1655</v>
       </c>
       <c r="E606" s="6">
         <v>1</v>
       </c>
       <c r="F606" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="5">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="B607" s="10" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C607" s="7" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D607" s="6" t="s">
         <v>1656</v>
-      </c>
-[...4 lines deleted...]
-        <v>1658</v>
       </c>
       <c r="E607" s="6">
         <v>1</v>
       </c>
       <c r="F607" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="5">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B608" s="10" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C608" s="7" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D608" s="6" t="s">
         <v>1659</v>
       </c>
-      <c r="C608" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E608" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F608" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="5">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="B609" s="10" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C609" s="7" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D609" s="6" t="s">
         <v>1662</v>
       </c>
-      <c r="C609" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E609" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F609" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="5">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="B610" s="10" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C610" s="7" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D610" s="6" t="s">
         <v>1665</v>
-      </c>
-[...4 lines deleted...]
-        <v>1667</v>
       </c>
       <c r="E610" s="6">
         <v>2</v>
       </c>
       <c r="F610" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="5">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B611" s="10" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C611" s="7" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D611" s="6" t="s">
         <v>1668</v>
       </c>
-      <c r="C611" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E611" s="6">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="F611" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="5">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="B612" s="10" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C612" s="7" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D612" s="6" t="s">
         <v>1671</v>
       </c>
-      <c r="C612" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E612" s="6">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F612" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="5">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="B613" s="10" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C613" s="7" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D613" s="6" t="s">
         <v>1674</v>
       </c>
-      <c r="C613" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E613" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F613" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="5">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="B614" s="10" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C614" s="7" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D614" s="6" t="s">
         <v>1677</v>
       </c>
-      <c r="C614" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E614" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F614" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="5">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="B615" s="10" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C615" s="7" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D615" s="6" t="s">
         <v>1680</v>
       </c>
-      <c r="C615" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E615" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F615" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="5">
-        <v>607</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="B616" s="10"/>
       <c r="C616" s="7" t="s">
-        <v>1684</v>
+        <v>1681</v>
       </c>
       <c r="D616" s="6" t="s">
-        <v>1685</v>
+        <v>1682</v>
       </c>
       <c r="E616" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F616" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="5">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="B617" s="10"/>
       <c r="C617" s="7" t="s">
-        <v>1686</v>
+        <v>1683</v>
       </c>
       <c r="D617" s="6" t="s">
-        <v>1687</v>
+        <v>1684</v>
       </c>
       <c r="E617" s="6">
         <v>1</v>
       </c>
       <c r="F617" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="5">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="B618" s="10"/>
       <c r="C618" s="7" t="s">
-        <v>1688</v>
+        <v>1685</v>
       </c>
       <c r="D618" s="6" t="s">
-        <v>1689</v>
+        <v>1686</v>
       </c>
       <c r="E618" s="6">
         <v>1</v>
       </c>
       <c r="F618" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="5">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="B619" s="10"/>
       <c r="C619" s="7" t="s">
-        <v>1690</v>
+        <v>1687</v>
       </c>
       <c r="D619" s="6" t="s">
-        <v>1691</v>
+        <v>1688</v>
       </c>
       <c r="E619" s="6">
         <v>1</v>
       </c>
       <c r="F619" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="5">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="B620" s="10"/>
       <c r="C620" s="7" t="s">
-        <v>1692</v>
+        <v>1689</v>
       </c>
       <c r="D620" s="6" t="s">
-        <v>1693</v>
+        <v>1690</v>
       </c>
       <c r="E620" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F620" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="5">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="B621" s="10"/>
       <c r="C621" s="7" t="s">
-        <v>1694</v>
+        <v>1691</v>
       </c>
       <c r="D621" s="6" t="s">
-        <v>1695</v>
+        <v>1692</v>
       </c>
       <c r="E621" s="6">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F621" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="5">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="B622" s="10"/>
       <c r="C622" s="7" t="s">
-        <v>1696</v>
+        <v>1693</v>
       </c>
       <c r="D622" s="6" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="E622" s="6">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F622" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="5">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="B623" s="10"/>
       <c r="C623" s="7" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="D623" s="6" t="s">
-        <v>1699</v>
+        <v>1696</v>
       </c>
       <c r="E623" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F623" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="5">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="B624" s="10"/>
       <c r="C624" s="7" t="s">
-        <v>1700</v>
+        <v>1697</v>
       </c>
       <c r="D624" s="6" t="s">
-        <v>1701</v>
+        <v>1698</v>
       </c>
       <c r="E624" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F624" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="5">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="B625" s="10"/>
       <c r="C625" s="7" t="s">
-        <v>1702</v>
+        <v>1699</v>
       </c>
       <c r="D625" s="6" t="s">
-        <v>1703</v>
+        <v>1700</v>
       </c>
       <c r="E625" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F625" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="5">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="B626" s="10"/>
       <c r="C626" s="7" t="s">
-        <v>1704</v>
+        <v>1701</v>
       </c>
       <c r="D626" s="6" t="s">
-        <v>1705</v>
+        <v>1702</v>
       </c>
       <c r="E626" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F626" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="5">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="B627" s="10"/>
       <c r="C627" s="7" t="s">
-        <v>1706</v>
+        <v>1703</v>
       </c>
       <c r="D627" s="6" t="s">
-        <v>1707</v>
+        <v>1704</v>
       </c>
       <c r="E627" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F627" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="5">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="B628" s="10"/>
       <c r="C628" s="7" t="s">
-        <v>1708</v>
+        <v>1705</v>
       </c>
       <c r="D628" s="6" t="s">
-        <v>1709</v>
+        <v>1706</v>
       </c>
       <c r="E628" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F628" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="5">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="B629" s="10"/>
       <c r="C629" s="7" t="s">
-        <v>1710</v>
+        <v>1707</v>
       </c>
       <c r="D629" s="6" t="s">
-        <v>1711</v>
+        <v>1708</v>
       </c>
       <c r="E629" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F629" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="5">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="B630" s="10"/>
+        <v>617</v>
+      </c>
+      <c r="B630" s="10" t="s">
+        <v>1709</v>
+      </c>
       <c r="C630" s="7" t="s">
-        <v>1712</v>
+        <v>1710</v>
       </c>
       <c r="D630" s="6" t="s">
-        <v>1713</v>
+        <v>1711</v>
       </c>
       <c r="E630" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F630" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="5">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="B631" s="10" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C631" s="7" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D631" s="6" t="s">
         <v>1714</v>
       </c>
-      <c r="C631" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E631" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F631" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="5">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="B632" s="10" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C632" s="7" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D632" s="6" t="s">
         <v>1717</v>
       </c>
-      <c r="C632" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E632" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F632" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="5">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="B633" s="10" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C633" s="7" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D633" s="6" t="s">
         <v>1720</v>
       </c>
-      <c r="C633" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E633" s="6">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="F633" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="5">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="B634" s="10" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C634" s="7" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D634" s="6" t="s">
         <v>1723</v>
       </c>
-      <c r="C634" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E634" s="6">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="F634" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="5">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="B635" s="10" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C635" s="7" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D635" s="6" t="s">
         <v>1726</v>
       </c>
-      <c r="C635" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E635" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F635" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="5">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="B636" s="10" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C636" s="7" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D636" s="6" t="s">
         <v>1729</v>
       </c>
-      <c r="C636" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E636" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F636" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="5">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="B637" s="10" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C637" s="7" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D637" s="6" t="s">
         <v>1732</v>
       </c>
-      <c r="C637" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E637" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F637" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="5">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="B638" s="10" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C638" s="7" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D638" s="6" t="s">
         <v>1735</v>
       </c>
-      <c r="C638" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E638" s="6">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F638" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="5">
-        <v>630</v>
-[...3 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="B639" s="10"/>
       <c r="C639" s="7" t="s">
-        <v>1739</v>
+        <v>1736</v>
       </c>
       <c r="D639" s="6" t="s">
-        <v>1740</v>
+        <v>1737</v>
       </c>
       <c r="E639" s="6">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F639" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="5">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="B640" s="10"/>
       <c r="C640" s="7" t="s">
-        <v>1741</v>
+        <v>1738</v>
       </c>
       <c r="D640" s="6" t="s">
-        <v>1742</v>
+        <v>1739</v>
       </c>
       <c r="E640" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F640" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="5">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="B641" s="10"/>
       <c r="C641" s="7" t="s">
-        <v>1743</v>
+        <v>1740</v>
       </c>
       <c r="D641" s="6" t="s">
-        <v>1744</v>
+        <v>1741</v>
       </c>
       <c r="E641" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F641" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="5">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="B642" s="10"/>
       <c r="C642" s="7" t="s">
-        <v>1745</v>
+        <v>1742</v>
       </c>
       <c r="D642" s="6" t="s">
-        <v>1746</v>
+        <v>1743</v>
       </c>
       <c r="E642" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F642" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="5">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="B643" s="10"/>
       <c r="C643" s="7" t="s">
-        <v>1747</v>
+        <v>1744</v>
       </c>
       <c r="D643" s="6" t="s">
-        <v>1748</v>
+        <v>1745</v>
       </c>
       <c r="E643" s="6">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="F643" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="5">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B644" s="10"/>
       <c r="C644" s="7" t="s">
-        <v>1749</v>
+        <v>1746</v>
       </c>
       <c r="D644" s="6" t="s">
-        <v>1750</v>
+        <v>1747</v>
       </c>
       <c r="E644" s="6">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="F644" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="5">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="B645" s="10"/>
       <c r="C645" s="7" t="s">
-        <v>1751</v>
+        <v>1748</v>
       </c>
       <c r="D645" s="6" t="s">
-        <v>1752</v>
+        <v>1749</v>
       </c>
       <c r="E645" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F645" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="5">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="B646" s="10"/>
       <c r="C646" s="7" t="s">
-        <v>1753</v>
+        <v>1750</v>
       </c>
       <c r="D646" s="6" t="s">
-        <v>1754</v>
+        <v>1751</v>
       </c>
       <c r="E646" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F646" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="5">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B647" s="10"/>
       <c r="C647" s="7" t="s">
-        <v>1755</v>
+        <v>1752</v>
       </c>
       <c r="D647" s="6" t="s">
-        <v>1756</v>
+        <v>1753</v>
       </c>
       <c r="E647" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F647" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="5">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="B648" s="10"/>
       <c r="C648" s="7" t="s">
-        <v>1757</v>
+        <v>1754</v>
       </c>
       <c r="D648" s="6" t="s">
-        <v>1758</v>
+        <v>1755</v>
       </c>
       <c r="E648" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F648" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="5">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="B649" s="10"/>
       <c r="C649" s="7" t="s">
-        <v>1759</v>
+        <v>1756</v>
       </c>
       <c r="D649" s="6" t="s">
-        <v>1760</v>
+        <v>1757</v>
       </c>
       <c r="E649" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F649" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="5">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="B650" s="10"/>
       <c r="C650" s="7" t="s">
-        <v>1761</v>
+        <v>1758</v>
       </c>
       <c r="D650" s="6" t="s">
-        <v>1762</v>
+        <v>1759</v>
       </c>
       <c r="E650" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F650" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="5">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="B651" s="10"/>
       <c r="C651" s="7" t="s">
-        <v>1763</v>
+        <v>1760</v>
       </c>
       <c r="D651" s="6" t="s">
-        <v>1764</v>
+        <v>1761</v>
       </c>
       <c r="E651" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F651" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="5">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="B652" s="10"/>
       <c r="C652" s="7" t="s">
-        <v>1765</v>
+        <v>1762</v>
       </c>
       <c r="D652" s="6" t="s">
-        <v>1766</v>
+        <v>1763</v>
       </c>
       <c r="E652" s="6">
         <v>5</v>
       </c>
       <c r="F652" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="5">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="B653" s="10"/>
       <c r="C653" s="7" t="s">
-        <v>1767</v>
+        <v>1764</v>
       </c>
       <c r="D653" s="6" t="s">
-        <v>1768</v>
+        <v>1765</v>
       </c>
       <c r="E653" s="6">
         <v>5</v>
       </c>
       <c r="F653" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="5">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="B654" s="10"/>
       <c r="C654" s="7" t="s">
-        <v>1769</v>
+        <v>1766</v>
       </c>
       <c r="D654" s="6" t="s">
-        <v>1770</v>
+        <v>1767</v>
       </c>
       <c r="E654" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F654" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="5">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="B655" s="10"/>
       <c r="C655" s="7" t="s">
-        <v>1771</v>
+        <v>1768</v>
       </c>
       <c r="D655" s="6" t="s">
-        <v>1772</v>
+        <v>1769</v>
       </c>
       <c r="E655" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F655" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="5">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="B656" s="10"/>
       <c r="C656" s="7" t="s">
-        <v>1773</v>
+        <v>1770</v>
       </c>
       <c r="D656" s="6" t="s">
-        <v>1774</v>
+        <v>1771</v>
       </c>
       <c r="E656" s="6">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F656" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="5">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="B657" s="10"/>
       <c r="C657" s="7" t="s">
-        <v>1775</v>
+        <v>1772</v>
       </c>
       <c r="D657" s="6" t="s">
-        <v>1776</v>
+        <v>1773</v>
       </c>
       <c r="E657" s="6">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F657" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="5">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="B658" s="10"/>
       <c r="C658" s="7" t="s">
-        <v>1777</v>
+        <v>1774</v>
       </c>
       <c r="D658" s="6" t="s">
-        <v>1778</v>
+        <v>1775</v>
       </c>
       <c r="E658" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F658" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="5">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="B659" s="10"/>
       <c r="C659" s="7" t="s">
-        <v>1779</v>
+        <v>1776</v>
       </c>
       <c r="D659" s="6" t="s">
-        <v>1780</v>
+        <v>1777</v>
       </c>
       <c r="E659" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F659" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="5">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="B660" s="10"/>
       <c r="C660" s="7" t="s">
-        <v>1781</v>
+        <v>1778</v>
       </c>
       <c r="D660" s="6" t="s">
-        <v>1782</v>
+        <v>1779</v>
       </c>
       <c r="E660" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F660" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="5">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="B661" s="10"/>
       <c r="C661" s="7" t="s">
-        <v>1783</v>
+        <v>1780</v>
       </c>
       <c r="D661" s="6" t="s">
-        <v>1784</v>
+        <v>1781</v>
       </c>
       <c r="E661" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F661" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="5">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="B662" s="10"/>
       <c r="C662" s="7" t="s">
-        <v>1785</v>
+        <v>1782</v>
       </c>
       <c r="D662" s="6" t="s">
-        <v>1786</v>
+        <v>1783</v>
       </c>
       <c r="E662" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F662" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="5">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B663" s="10"/>
       <c r="C663" s="7" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
       <c r="D663" s="6" t="s">
-        <v>1788</v>
+        <v>1785</v>
       </c>
       <c r="E663" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F663" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="5">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="B664" s="10"/>
       <c r="C664" s="7" t="s">
-        <v>1789</v>
+        <v>1786</v>
       </c>
       <c r="D664" s="6" t="s">
-        <v>1790</v>
+        <v>1787</v>
       </c>
       <c r="E664" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F664" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="5">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="B665" s="10"/>
       <c r="C665" s="7" t="s">
-        <v>1791</v>
+        <v>1788</v>
       </c>
       <c r="D665" s="6" t="s">
-        <v>1792</v>
+        <v>1789</v>
       </c>
       <c r="E665" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F665" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="5">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="B666" s="10"/>
       <c r="C666" s="7" t="s">
-        <v>1793</v>
+        <v>1790</v>
       </c>
       <c r="D666" s="6" t="s">
-        <v>1794</v>
+        <v>1791</v>
       </c>
       <c r="E666" s="6">
         <v>4</v>
       </c>
       <c r="F666" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="5">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="B667" s="10"/>
       <c r="C667" s="7" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="D667" s="6" t="s">
-        <v>1796</v>
+        <v>1793</v>
       </c>
       <c r="E667" s="6">
         <v>4</v>
       </c>
       <c r="F667" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="5">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="B668" s="10"/>
       <c r="C668" s="7" t="s">
-        <v>1797</v>
+        <v>1794</v>
       </c>
       <c r="D668" s="6" t="s">
-        <v>1798</v>
+        <v>1795</v>
       </c>
       <c r="E668" s="6">
         <v>4</v>
       </c>
       <c r="F668" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="5">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="B669" s="10"/>
       <c r="C669" s="7" t="s">
-        <v>1799</v>
+        <v>1796</v>
       </c>
       <c r="D669" s="6" t="s">
-        <v>1800</v>
+        <v>1797</v>
       </c>
       <c r="E669" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F669" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="5">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="B670" s="10"/>
       <c r="C670" s="7" t="s">
-        <v>1801</v>
+        <v>1798</v>
       </c>
       <c r="D670" s="6" t="s">
-        <v>1802</v>
+        <v>1799</v>
       </c>
       <c r="E670" s="6">
         <v>5</v>
       </c>
       <c r="F670" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="5">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="B671" s="10"/>
       <c r="C671" s="7" t="s">
-        <v>1803</v>
+        <v>1800</v>
       </c>
       <c r="D671" s="6" t="s">
-        <v>1804</v>
+        <v>1801</v>
       </c>
       <c r="E671" s="6">
         <v>5</v>
       </c>
       <c r="F671" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="5">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="B672" s="10"/>
       <c r="C672" s="7" t="s">
-        <v>1805</v>
+        <v>1802</v>
       </c>
       <c r="D672" s="6" t="s">
-        <v>1806</v>
+        <v>1803</v>
       </c>
       <c r="E672" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F672" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="5">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="B673" s="10"/>
       <c r="C673" s="7" t="s">
-        <v>1807</v>
+        <v>1804</v>
       </c>
       <c r="D673" s="6" t="s">
-        <v>1808</v>
+        <v>1805</v>
       </c>
       <c r="E673" s="6">
         <v>3</v>
       </c>
       <c r="F673" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="5">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="B674" s="10"/>
       <c r="C674" s="7" t="s">
-        <v>1809</v>
+        <v>1806</v>
       </c>
       <c r="D674" s="6" t="s">
-        <v>1810</v>
+        <v>1807</v>
       </c>
       <c r="E674" s="6">
         <v>3</v>
       </c>
       <c r="F674" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="5">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="B675" s="10"/>
       <c r="C675" s="7" t="s">
-        <v>1811</v>
+        <v>1808</v>
       </c>
       <c r="D675" s="6" t="s">
-        <v>1812</v>
+        <v>1809</v>
       </c>
       <c r="E675" s="6">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F675" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="5">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="B676" s="10"/>
       <c r="C676" s="7" t="s">
-        <v>1813</v>
+        <v>1810</v>
       </c>
       <c r="D676" s="6" t="s">
-        <v>1814</v>
+        <v>1811</v>
       </c>
       <c r="E676" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F676" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="5">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="B677" s="10"/>
       <c r="C677" s="7" t="s">
-        <v>1815</v>
+        <v>1812</v>
       </c>
       <c r="D677" s="6" t="s">
-        <v>1816</v>
+        <v>1813</v>
       </c>
       <c r="E677" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F677" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="5">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="B678" s="10"/>
+        <v>665</v>
+      </c>
+      <c r="B678" s="10" t="s">
+        <v>1814</v>
+      </c>
       <c r="C678" s="7" t="s">
-        <v>1817</v>
+        <v>1815</v>
       </c>
       <c r="D678" s="6" t="s">
-        <v>1818</v>
+        <v>1816</v>
       </c>
       <c r="E678" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F678" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="5">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B679" s="10" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C679" s="7" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D679" s="6" t="s">
         <v>1819</v>
       </c>
-      <c r="C679" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E679" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F679" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="5">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="B680" s="10" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C680" s="7" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D680" s="6" t="s">
         <v>1822</v>
       </c>
-      <c r="C680" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E680" s="6">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="F680" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="5">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="B681" s="10" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C681" s="7" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D681" s="6" t="s">
         <v>1825</v>
       </c>
-      <c r="C681" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E681" s="6">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="F681" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="5">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="B682" s="10" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C682" s="7" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D682" s="6" t="s">
         <v>1828</v>
       </c>
-      <c r="C682" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E682" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F682" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="5">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="B683" s="10" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C683" s="7" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D683" s="6" t="s">
         <v>1831</v>
       </c>
-      <c r="C683" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E683" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F683" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="5">
-        <v>675</v>
-[...3 lines deleted...]
-      </c>
+        <v>671</v>
+      </c>
+      <c r="B684" s="10"/>
       <c r="C684" s="7" t="s">
-        <v>1835</v>
+        <v>1832</v>
       </c>
       <c r="D684" s="6" t="s">
-        <v>1836</v>
+        <v>1833</v>
       </c>
       <c r="E684" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F684" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="5">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="B685" s="10"/>
       <c r="C685" s="7" t="s">
-        <v>1837</v>
+        <v>1834</v>
       </c>
       <c r="D685" s="6" t="s">
-        <v>1838</v>
+        <v>1835</v>
       </c>
       <c r="E685" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F685" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="5">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="B686" s="10"/>
       <c r="C686" s="7" t="s">
-        <v>1839</v>
+        <v>1836</v>
       </c>
       <c r="D686" s="6" t="s">
-        <v>1840</v>
+        <v>1837</v>
       </c>
       <c r="E686" s="6">
         <v>1</v>
       </c>
       <c r="F686" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="5">
-        <v>678</v>
-[...1 lines deleted...]
-      <c r="B687" s="10"/>
+        <v>674</v>
+      </c>
+      <c r="B687" s="10" t="s">
+        <v>1838</v>
+      </c>
       <c r="C687" s="7" t="s">
-        <v>1841</v>
+        <v>1839</v>
       </c>
       <c r="D687" s="6" t="s">
-        <v>1842</v>
+        <v>1840</v>
       </c>
       <c r="E687" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F687" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="5">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="B688" s="10" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C688" s="7" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D688" s="6" t="s">
         <v>1843</v>
       </c>
-      <c r="C688" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E688" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F688" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="5">
-        <v>680</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="B689" s="10"/>
       <c r="C689" s="7" t="s">
-        <v>1847</v>
+        <v>1844</v>
       </c>
       <c r="D689" s="6" t="s">
-        <v>1848</v>
+        <v>1845</v>
       </c>
       <c r="E689" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F689" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="5">
-        <v>681</v>
-[...1 lines deleted...]
-      <c r="B690" s="10"/>
+        <v>677</v>
+      </c>
+      <c r="B690" s="10" t="s">
+        <v>1846</v>
+      </c>
       <c r="C690" s="7" t="s">
-        <v>1849</v>
+        <v>1847</v>
       </c>
       <c r="D690" s="6" t="s">
-        <v>1850</v>
+        <v>1848</v>
       </c>
       <c r="E690" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F690" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="5">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="B691" s="10" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C691" s="7" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D691" s="6" t="s">
         <v>1851</v>
       </c>
-      <c r="C691" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E691" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F691" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="5">
-        <v>683</v>
-[...3 lines deleted...]
-      </c>
+        <v>679</v>
+      </c>
+      <c r="B692" s="10"/>
       <c r="C692" s="7" t="s">
-        <v>1855</v>
+        <v>1852</v>
       </c>
       <c r="D692" s="6" t="s">
-        <v>1856</v>
+        <v>1853</v>
       </c>
       <c r="E692" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F692" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="5">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="B693" s="10"/>
       <c r="C693" s="7" t="s">
-        <v>1857</v>
+        <v>1854</v>
       </c>
       <c r="D693" s="6" t="s">
-        <v>1858</v>
+        <v>1855</v>
       </c>
       <c r="E693" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F693" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="5">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="B694" s="10"/>
       <c r="C694" s="7" t="s">
-        <v>1859</v>
+        <v>1856</v>
       </c>
       <c r="D694" s="6" t="s">
-        <v>1860</v>
+        <v>1857</v>
       </c>
       <c r="E694" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F694" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="5">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="B695" s="10"/>
       <c r="C695" s="7" t="s">
-        <v>1861</v>
+        <v>1858</v>
       </c>
       <c r="D695" s="6" t="s">
-        <v>1862</v>
+        <v>1859</v>
       </c>
       <c r="E695" s="6">
         <v>1</v>
       </c>
       <c r="F695" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="5">
-        <v>687</v>
-[...1 lines deleted...]
-      <c r="B696" s="10"/>
+        <v>683</v>
+      </c>
+      <c r="B696" s="10" t="s">
+        <v>1860</v>
+      </c>
       <c r="C696" s="7" t="s">
-        <v>1863</v>
+        <v>1861</v>
       </c>
       <c r="D696" s="6" t="s">
-        <v>1864</v>
+        <v>1862</v>
       </c>
       <c r="E696" s="6">
         <v>1</v>
       </c>
       <c r="F696" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="5">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="B697" s="10" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C697" s="7" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D697" s="6" t="s">
         <v>1865</v>
       </c>
-      <c r="C697" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E697" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F697" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="5">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="B698" s="10" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C698" s="7" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D698" s="6" t="s">
         <v>1868</v>
       </c>
-      <c r="C698" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E698" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F698" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="5">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="B699" s="10" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C699" s="7" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D699" s="6" t="s">
         <v>1871</v>
       </c>
-      <c r="C699" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E699" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F699" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="5">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="B700" s="10" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C700" s="7" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D700" s="6" t="s">
         <v>1874</v>
       </c>
-      <c r="C700" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E700" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F700" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="5">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="B701" s="10" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C701" s="7" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D701" s="6" t="s">
         <v>1877</v>
       </c>
-      <c r="C701" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E701" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F701" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="5">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="B702" s="10" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C702" s="7" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D702" s="6" t="s">
         <v>1880</v>
-      </c>
-[...4 lines deleted...]
-        <v>1882</v>
       </c>
       <c r="E702" s="6">
         <v>2</v>
       </c>
       <c r="F702" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="5">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="B703" s="10" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C703" s="7" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D703" s="6" t="s">
         <v>1883</v>
       </c>
-      <c r="C703" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E703" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F703" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="5">
-        <v>695</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="B704" s="10"/>
       <c r="C704" s="7" t="s">
-        <v>1887</v>
+        <v>1884</v>
       </c>
       <c r="D704" s="6" t="s">
-        <v>1888</v>
+        <v>1885</v>
       </c>
       <c r="E704" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F704" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="5">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="B705" s="10"/>
       <c r="C705" s="7" t="s">
-        <v>1889</v>
+        <v>1886</v>
       </c>
       <c r="D705" s="6" t="s">
-        <v>1890</v>
+        <v>1887</v>
       </c>
       <c r="E705" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F705" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="5">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="B706" s="10"/>
       <c r="C706" s="7" t="s">
-        <v>1891</v>
+        <v>1888</v>
       </c>
       <c r="D706" s="6" t="s">
-        <v>1892</v>
+        <v>1889</v>
       </c>
       <c r="E706" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F706" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="5">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B707" s="10"/>
       <c r="C707" s="7" t="s">
-        <v>1893</v>
+        <v>1890</v>
       </c>
       <c r="D707" s="6" t="s">
-        <v>1894</v>
+        <v>1891</v>
       </c>
       <c r="E707" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F707" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="5">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="B708" s="10"/>
       <c r="C708" s="7" t="s">
-        <v>1895</v>
+        <v>1892</v>
       </c>
       <c r="D708" s="6" t="s">
-        <v>1896</v>
+        <v>1893</v>
       </c>
       <c r="E708" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F708" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="5">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="B709" s="10"/>
       <c r="C709" s="7" t="s">
-        <v>1897</v>
+        <v>1894</v>
       </c>
       <c r="D709" s="6" t="s">
-        <v>1898</v>
+        <v>1895</v>
       </c>
       <c r="E709" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F709" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="5">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="B710" s="10"/>
       <c r="C710" s="7" t="s">
-        <v>1899</v>
+        <v>1896</v>
       </c>
       <c r="D710" s="6" t="s">
-        <v>1900</v>
+        <v>1897</v>
       </c>
       <c r="E710" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F710" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="5">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="B711" s="10"/>
       <c r="C711" s="7" t="s">
-        <v>1901</v>
+        <v>1898</v>
       </c>
       <c r="D711" s="6" t="s">
-        <v>1902</v>
+        <v>1899</v>
       </c>
       <c r="E711" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F711" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="5">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="B712" s="10"/>
+        <v>699</v>
+      </c>
+      <c r="B712" s="10" t="s">
+        <v>1900</v>
+      </c>
       <c r="C712" s="7" t="s">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="D712" s="6" t="s">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="E712" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F712" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="5">
-        <v>704</v>
-[...3 lines deleted...]
-      </c>
+        <v>700</v>
+      </c>
+      <c r="B713" s="10"/>
       <c r="C713" s="7" t="s">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="D713" s="6" t="s">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="E713" s="6">
         <v>3</v>
       </c>
       <c r="F713" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="5">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="B714" s="10"/>
       <c r="C714" s="7" t="s">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="D714" s="6" t="s">
-        <v>1909</v>
+        <v>1906</v>
       </c>
       <c r="E714" s="6">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="F714" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="5">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="B715" s="10"/>
       <c r="C715" s="7" t="s">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="D715" s="6" t="s">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="E715" s="6">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F715" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="5">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="B716" s="10"/>
       <c r="C716" s="7" t="s">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="D716" s="6" t="s">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="E716" s="6">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F716" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="5">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="B717" s="10"/>
       <c r="C717" s="7" t="s">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="D717" s="6" t="s">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="E717" s="6">
         <v>10</v>
       </c>
       <c r="F717" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="5">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="B718" s="10"/>
       <c r="C718" s="7" t="s">
-        <v>1916</v>
+        <v>1913</v>
       </c>
       <c r="D718" s="6" t="s">
-        <v>1917</v>
+        <v>1914</v>
       </c>
       <c r="E718" s="6">
         <v>10</v>
       </c>
       <c r="F718" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="5">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="B719" s="10"/>
       <c r="C719" s="7" t="s">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="D719" s="6" t="s">
-        <v>1919</v>
+        <v>1916</v>
       </c>
       <c r="E719" s="6">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F719" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="5">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="B720" s="10"/>
       <c r="C720" s="7" t="s">
-        <v>1920</v>
+        <v>1917</v>
       </c>
       <c r="D720" s="6" t="s">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="E720" s="6">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="F720" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="5">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="B721" s="10"/>
       <c r="C721" s="7" t="s">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="D721" s="6" t="s">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="E721" s="6">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="F721" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="5">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="B722" s="10"/>
       <c r="C722" s="7" t="s">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="D722" s="6" t="s">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="E722" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F722" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="5">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="B723" s="10"/>
       <c r="C723" s="7" t="s">
-        <v>1926</v>
+        <v>1923</v>
       </c>
       <c r="D723" s="6" t="s">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="E723" s="6">
         <v>6</v>
       </c>
       <c r="F723" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="5">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="B724" s="10"/>
       <c r="C724" s="7" t="s">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="D724" s="6" t="s">
-        <v>1929</v>
+        <v>1926</v>
       </c>
       <c r="E724" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F724" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="5">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="B725" s="10"/>
+        <v>712</v>
+      </c>
+      <c r="B725" s="10" t="s">
+        <v>1927</v>
+      </c>
       <c r="C725" s="7" t="s">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="D725" s="6" t="s">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="E725" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F725" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="5">
-        <v>717</v>
-[...3 lines deleted...]
-      </c>
+        <v>713</v>
+      </c>
+      <c r="B726" s="10"/>
       <c r="C726" s="7" t="s">
-        <v>1933</v>
+        <v>1930</v>
       </c>
       <c r="D726" s="6" t="s">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="E726" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F726" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="5">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="B727" s="10"/>
       <c r="C727" s="7" t="s">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="D727" s="6" t="s">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="E727" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F727" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="5">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="B728" s="10"/>
       <c r="C728" s="7" t="s">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="D728" s="6" t="s">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="E728" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F728" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="5">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="B729" s="10"/>
       <c r="C729" s="7" t="s">
-        <v>1939</v>
+        <v>1936</v>
       </c>
       <c r="D729" s="6" t="s">
-        <v>1940</v>
+        <v>1937</v>
       </c>
       <c r="E729" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F729" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="5">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="B730" s="10"/>
       <c r="C730" s="7" t="s">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="D730" s="6" t="s">
-        <v>1942</v>
+        <v>1939</v>
       </c>
       <c r="E730" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F730" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="5">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="B731" s="10"/>
       <c r="C731" s="7" t="s">
-        <v>1943</v>
+        <v>1940</v>
       </c>
       <c r="D731" s="6" t="s">
-        <v>1944</v>
+        <v>1941</v>
       </c>
       <c r="E731" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F731" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="5">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="B732" s="10"/>
       <c r="C732" s="7" t="s">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="D732" s="6" t="s">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="E732" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F732" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="5">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="B733" s="10"/>
       <c r="C733" s="7" t="s">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="D733" s="6" t="s">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="E733" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F733" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="5">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="B734" s="10"/>
       <c r="C734" s="7" t="s">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="D734" s="6" t="s">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="E734" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F734" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="5">
-        <v>726</v>
+        <v>722</v>
       </c>
       <c r="B735" s="10"/>
       <c r="C735" s="7" t="s">
-        <v>1951</v>
+        <v>1948</v>
       </c>
       <c r="D735" s="6" t="s">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="E735" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F735" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="5">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="B736" s="10"/>
       <c r="C736" s="7" t="s">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="D736" s="6" t="s">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="E736" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F736" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="5">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="B737" s="10"/>
       <c r="C737" s="7" t="s">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="D737" s="6" t="s">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="E737" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F737" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="5">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="B738" s="10"/>
       <c r="C738" s="7" t="s">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="D738" s="6" t="s">
-        <v>1958</v>
+        <v>1955</v>
       </c>
       <c r="E738" s="6">
         <v>2</v>
       </c>
       <c r="F738" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="5">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="B739" s="10"/>
       <c r="C739" s="7" t="s">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="D739" s="6" t="s">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="E739" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F739" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="5">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="B740" s="10"/>
       <c r="C740" s="7" t="s">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="D740" s="6" t="s">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="E740" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F740" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="5">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="B741" s="10"/>
       <c r="C741" s="7" t="s">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="D741" s="6" t="s">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="E741" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F741" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="5">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="B742" s="10"/>
       <c r="C742" s="7" t="s">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="D742" s="6" t="s">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="E742" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F742" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="5">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="B743" s="10"/>
       <c r="C743" s="7" t="s">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="D743" s="6" t="s">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="E743" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F743" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="5">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="B744" s="10"/>
       <c r="C744" s="7" t="s">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="D744" s="6" t="s">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="E744" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F744" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="5">
-        <v>736</v>
+        <v>732</v>
       </c>
       <c r="B745" s="10"/>
       <c r="C745" s="7" t="s">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="D745" s="6" t="s">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="E745" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F745" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="5">
-        <v>737</v>
+        <v>733</v>
       </c>
       <c r="B746" s="10"/>
       <c r="C746" s="7" t="s">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="D746" s="6" t="s">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="E746" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F746" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="5">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="B747" s="10"/>
       <c r="C747" s="7" t="s">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="D747" s="6" t="s">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="E747" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F747" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="5">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="B748" s="10"/>
       <c r="C748" s="7" t="s">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="D748" s="6" t="s">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="E748" s="6">
         <v>2</v>
       </c>
       <c r="F748" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="5">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="B749" s="10"/>
       <c r="C749" s="7" t="s">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="D749" s="6" t="s">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="E749" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F749" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="5">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="B750" s="10"/>
       <c r="C750" s="7" t="s">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="D750" s="6" t="s">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="E750" s="6">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F750" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="5">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="B751" s="10"/>
       <c r="C751" s="7" t="s">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="D751" s="6" t="s">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="E751" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F751" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="5">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="B752" s="10"/>
+        <v>739</v>
+      </c>
+      <c r="B752" s="10" t="s">
+        <v>1982</v>
+      </c>
       <c r="C752" s="7" t="s">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="D752" s="6" t="s">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="E752" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F752" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="5">
-        <v>744</v>
-[...3 lines deleted...]
-      </c>
+        <v>740</v>
+      </c>
+      <c r="B753" s="10"/>
       <c r="C753" s="7" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="D753" s="6" t="s">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="E753" s="6">
         <v>3</v>
       </c>
       <c r="F753" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="5">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="B754" s="10"/>
       <c r="C754" s="7" t="s">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="D754" s="6" t="s">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="E754" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F754" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="5">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="B755" s="10"/>
       <c r="C755" s="7" t="s">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="D755" s="6" t="s">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="E755" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F755" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="5">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="B756" s="10"/>
       <c r="C756" s="7" t="s">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="D756" s="6" t="s">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="E756" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F756" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="5">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="B757" s="10"/>
       <c r="C757" s="7" t="s">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="D757" s="6" t="s">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="E757" s="6">
         <v>2</v>
       </c>
       <c r="F757" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="5">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="B758" s="10"/>
       <c r="C758" s="7" t="s">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="D758" s="6" t="s">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="E758" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F758" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="5">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="B759" s="10"/>
       <c r="C759" s="7" t="s">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="D759" s="6" t="s">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="E759" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F759" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="5">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="B760" s="10"/>
       <c r="C760" s="7" t="s">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="D760" s="6" t="s">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="E760" s="6">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F760" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="5">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="B761" s="10"/>
       <c r="C761" s="7" t="s">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="D761" s="6" t="s">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="E761" s="6">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F761" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="5">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="B762" s="10"/>
       <c r="C762" s="7" t="s">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="D762" s="6" t="s">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="E762" s="6">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F762" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="5">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="B763" s="10"/>
       <c r="C763" s="7" t="s">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="D763" s="6" t="s">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="E763" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F763" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="5">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="B764" s="10"/>
       <c r="C764" s="7" t="s">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="D764" s="6" t="s">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="E764" s="6">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="F764" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="5">
-        <v>756</v>
-[...1 lines deleted...]
-      <c r="B765" s="10"/>
+        <v>752</v>
+      </c>
+      <c r="B765" s="10" t="s">
+        <v>2009</v>
+      </c>
       <c r="C765" s="7" t="s">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D765" s="6" t="s">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="E765" s="6">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="F765" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="5">
-        <v>757</v>
-[...3 lines deleted...]
-      </c>
+        <v>753</v>
+      </c>
+      <c r="B766" s="10"/>
       <c r="C766" s="7" t="s">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D766" s="6" t="s">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="E766" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F766" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="5">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="B767" s="10"/>
       <c r="C767" s="7" t="s">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="D767" s="6" t="s">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="E767" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F767" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="5">
-        <v>759</v>
-[...1 lines deleted...]
-      <c r="B768" s="10"/>
+        <v>755</v>
+      </c>
+      <c r="B768" s="10" t="s">
+        <v>2016</v>
+      </c>
       <c r="C768" s="7" t="s">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D768" s="6" t="s">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="E768" s="6">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F768" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="5">
-        <v>760</v>
-[...3 lines deleted...]
-      </c>
+        <v>756</v>
+      </c>
+      <c r="B769" s="10"/>
       <c r="C769" s="7" t="s">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D769" s="6" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E769" s="6">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="F769" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="5">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="B770" s="10"/>
       <c r="C770" s="7" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D770" s="6" t="s">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="E770" s="6">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F770" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="5">
-        <v>762</v>
-[...1 lines deleted...]
-      <c r="B771" s="10"/>
+        <v>758</v>
+      </c>
+      <c r="B771" s="10" t="s">
+        <v>2023</v>
+      </c>
       <c r="C771" s="7" t="s">
-        <v>2026</v>
+        <v>2024</v>
       </c>
       <c r="D771" s="6" t="s">
-        <v>2027</v>
+        <v>2025</v>
       </c>
       <c r="E771" s="6">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F771" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="5">
-        <v>763</v>
-[...3 lines deleted...]
-      </c>
+        <v>759</v>
+      </c>
+      <c r="B772" s="10"/>
       <c r="C772" s="7" t="s">
-        <v>2029</v>
+        <v>2026</v>
       </c>
       <c r="D772" s="6" t="s">
-        <v>2030</v>
+        <v>2027</v>
       </c>
       <c r="E772" s="6">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F772" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="5">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="B773" s="10"/>
       <c r="C773" s="7" t="s">
-        <v>2031</v>
+        <v>2028</v>
       </c>
       <c r="D773" s="6" t="s">
-        <v>2032</v>
+        <v>2029</v>
       </c>
       <c r="E773" s="6">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F773" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="5">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="B774" s="10"/>
       <c r="C774" s="7" t="s">
-        <v>2033</v>
+        <v>2030</v>
       </c>
       <c r="D774" s="6" t="s">
-        <v>2034</v>
+        <v>2031</v>
       </c>
       <c r="E774" s="6">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="F774" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="5">
-        <v>766</v>
-[...1 lines deleted...]
-      <c r="B775" s="10"/>
+        <v>762</v>
+      </c>
+      <c r="B775" s="10" t="s">
+        <v>2032</v>
+      </c>
       <c r="C775" s="7" t="s">
-        <v>2035</v>
+        <v>2033</v>
       </c>
       <c r="D775" s="6" t="s">
-        <v>2036</v>
+        <v>2034</v>
       </c>
       <c r="E775" s="6">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="F775" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="5">
-        <v>767</v>
-[...3 lines deleted...]
-      </c>
+        <v>763</v>
+      </c>
+      <c r="B776" s="10"/>
       <c r="C776" s="7" t="s">
-        <v>2038</v>
+        <v>2035</v>
       </c>
       <c r="D776" s="6" t="s">
-        <v>2039</v>
+        <v>2036</v>
       </c>
       <c r="E776" s="6">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F776" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" s="5">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="B777" s="10"/>
       <c r="C777" s="7" t="s">
-        <v>2040</v>
+        <v>2037</v>
       </c>
       <c r="D777" s="6" t="s">
-        <v>2041</v>
+        <v>2038</v>
       </c>
       <c r="E777" s="6">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F777" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" s="5">
-        <v>769</v>
-[...1 lines deleted...]
-      <c r="B778" s="10"/>
+        <v>765</v>
+      </c>
+      <c r="B778" s="10" t="s">
+        <v>2039</v>
+      </c>
       <c r="C778" s="7" t="s">
-        <v>2042</v>
+        <v>2040</v>
       </c>
       <c r="D778" s="6" t="s">
-        <v>2043</v>
+        <v>2041</v>
       </c>
       <c r="E778" s="6">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F778" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" s="5">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="B779" s="10" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C779" s="7" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D779" s="6" t="s">
         <v>2044</v>
       </c>
-      <c r="C779" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E779" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F779" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" s="5">
-        <v>771</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="B780" s="10"/>
       <c r="C780" s="7" t="s">
-        <v>2048</v>
+        <v>2045</v>
       </c>
       <c r="D780" s="6" t="s">
-        <v>2049</v>
+        <v>2046</v>
       </c>
       <c r="E780" s="6">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F780" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="5">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="B781" s="10"/>
       <c r="C781" s="7" t="s">
-        <v>2050</v>
+        <v>2047</v>
       </c>
       <c r="D781" s="6" t="s">
-        <v>2051</v>
+        <v>2048</v>
       </c>
       <c r="E781" s="6">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F781" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="5">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="B782" s="10"/>
       <c r="C782" s="7" t="s">
-        <v>2052</v>
+        <v>2049</v>
       </c>
       <c r="D782" s="6" t="s">
-        <v>2053</v>
+        <v>2050</v>
       </c>
       <c r="E782" s="6">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F782" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="5">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="B783" s="10"/>
       <c r="C783" s="7" t="s">
-        <v>2054</v>
+        <v>2051</v>
       </c>
       <c r="D783" s="6" t="s">
-        <v>2055</v>
+        <v>2052</v>
       </c>
       <c r="E783" s="6">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F783" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="5">
-        <v>775</v>
+        <v>771</v>
       </c>
       <c r="B784" s="10"/>
       <c r="C784" s="7" t="s">
-        <v>2056</v>
+        <v>2053</v>
       </c>
       <c r="D784" s="6" t="s">
-        <v>2057</v>
+        <v>2054</v>
       </c>
       <c r="E784" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F784" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="5">
-        <v>776</v>
+        <v>772</v>
       </c>
       <c r="B785" s="10"/>
       <c r="C785" s="7" t="s">
-        <v>2058</v>
+        <v>2055</v>
       </c>
       <c r="D785" s="6" t="s">
-        <v>2059</v>
+        <v>2056</v>
       </c>
       <c r="E785" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F785" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="5">
-        <v>777</v>
+        <v>773</v>
       </c>
       <c r="B786" s="10"/>
       <c r="C786" s="7" t="s">
-        <v>2060</v>
+        <v>2057</v>
       </c>
       <c r="D786" s="6" t="s">
-        <v>2061</v>
+        <v>2058</v>
       </c>
       <c r="E786" s="6">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="F786" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="5">
-        <v>778</v>
-[...1 lines deleted...]
-      <c r="B787" s="10"/>
+        <v>774</v>
+      </c>
+      <c r="B787" s="10" t="s">
+        <v>2059</v>
+      </c>
       <c r="C787" s="7" t="s">
-        <v>2062</v>
+        <v>2060</v>
       </c>
       <c r="D787" s="6" t="s">
-        <v>2063</v>
+        <v>2061</v>
       </c>
       <c r="E787" s="6">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="F787" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="5">
-        <v>779</v>
+        <v>775</v>
       </c>
       <c r="B788" s="10" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C788" s="7" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D788" s="6" t="s">
         <v>2064</v>
       </c>
-      <c r="C788" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E788" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F788" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="5">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="B789" s="10" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C789" s="7" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D789" s="6" t="s">
         <v>2067</v>
       </c>
-      <c r="C789" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E789" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F789" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="5">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="B790" s="10" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C790" s="7" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D790" s="6" t="s">
         <v>2070</v>
       </c>
-      <c r="C790" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E790" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F790" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" s="5">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="B791" s="10" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C791" s="7" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D791" s="6" t="s">
         <v>2073</v>
       </c>
-      <c r="C791" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E791" s="6">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="F791" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" s="5">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="B792" s="10" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C792" s="7" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D792" s="6" t="s">
         <v>2076</v>
       </c>
-      <c r="C792" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E792" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F792" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" s="5">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="B793" s="10" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C793" s="7" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D793" s="6" t="s">
         <v>2079</v>
       </c>
-      <c r="C793" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E793" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F793" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" s="5">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="B794" s="10" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C794" s="7" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D794" s="6" t="s">
         <v>2082</v>
       </c>
-      <c r="C794" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E794" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F794" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" s="5">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="B795" s="10" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C795" s="7" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D795" s="6" t="s">
         <v>2085</v>
       </c>
-      <c r="C795" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E795" s="6">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F795" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" s="5">
-        <v>787</v>
-[...3 lines deleted...]
-      </c>
+        <v>783</v>
+      </c>
+      <c r="B796" s="10"/>
       <c r="C796" s="7" t="s">
-        <v>2089</v>
+        <v>2086</v>
       </c>
       <c r="D796" s="6" t="s">
-        <v>2090</v>
+        <v>2087</v>
       </c>
       <c r="E796" s="6">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="F796" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" s="5">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="B797" s="10"/>
       <c r="C797" s="7" t="s">
-        <v>2091</v>
+        <v>2088</v>
       </c>
       <c r="D797" s="6" t="s">
-        <v>2092</v>
+        <v>2089</v>
       </c>
       <c r="E797" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F797" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" s="5">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="B798" s="10"/>
       <c r="C798" s="7" t="s">
-        <v>2093</v>
+        <v>2090</v>
       </c>
       <c r="D798" s="6" t="s">
-        <v>2094</v>
+        <v>2091</v>
       </c>
       <c r="E798" s="6">
         <v>1</v>
       </c>
       <c r="F798" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" s="5">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="B799" s="10"/>
       <c r="C799" s="7" t="s">
-        <v>2095</v>
+        <v>2092</v>
       </c>
       <c r="D799" s="6" t="s">
-        <v>2096</v>
+        <v>2093</v>
       </c>
       <c r="E799" s="6">
         <v>1</v>
       </c>
       <c r="F799" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" s="5">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="B800" s="10"/>
       <c r="C800" s="7" t="s">
-        <v>2097</v>
+        <v>2094</v>
       </c>
       <c r="D800" s="6" t="s">
-        <v>2098</v>
+        <v>2095</v>
       </c>
       <c r="E800" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F800" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" s="5">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="B801" s="10"/>
       <c r="C801" s="7" t="s">
-        <v>2099</v>
+        <v>2096</v>
       </c>
       <c r="D801" s="6" t="s">
-        <v>2100</v>
+        <v>2097</v>
       </c>
       <c r="E801" s="6">
         <v>2</v>
       </c>
       <c r="F801" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" s="5">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="B802" s="10"/>
       <c r="C802" s="7" t="s">
-        <v>2101</v>
+        <v>2098</v>
       </c>
       <c r="D802" s="6" t="s">
-        <v>2102</v>
+        <v>2099</v>
       </c>
       <c r="E802" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F802" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" s="5">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="B803" s="10"/>
       <c r="C803" s="7" t="s">
-        <v>2103</v>
+        <v>2100</v>
       </c>
       <c r="D803" s="6" t="s">
-        <v>2104</v>
+        <v>2101</v>
       </c>
       <c r="E803" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F803" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" s="5">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="B804" s="10"/>
       <c r="C804" s="7" t="s">
-        <v>2105</v>
+        <v>2102</v>
       </c>
       <c r="D804" s="6" t="s">
-        <v>2106</v>
+        <v>2103</v>
       </c>
       <c r="E804" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F804" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" s="5">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="B805" s="10"/>
       <c r="C805" s="7" t="s">
-        <v>2107</v>
+        <v>2104</v>
       </c>
       <c r="D805" s="6" t="s">
-        <v>2108</v>
+        <v>2105</v>
       </c>
       <c r="E805" s="6">
         <v>2</v>
       </c>
       <c r="F805" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" s="5">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="B806" s="10"/>
       <c r="C806" s="7" t="s">
-        <v>2109</v>
+        <v>2106</v>
       </c>
       <c r="D806" s="6" t="s">
-        <v>2110</v>
+        <v>2107</v>
       </c>
       <c r="E806" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F806" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" s="5">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="B807" s="10"/>
       <c r="C807" s="7" t="s">
-        <v>2111</v>
+        <v>2108</v>
       </c>
       <c r="D807" s="6" t="s">
-        <v>2112</v>
+        <v>2109</v>
       </c>
       <c r="E807" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F807" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" s="5">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="B808" s="10"/>
       <c r="C808" s="7" t="s">
-        <v>2113</v>
+        <v>2110</v>
       </c>
       <c r="D808" s="6" t="s">
-        <v>2114</v>
+        <v>2111</v>
       </c>
       <c r="E808" s="6">
         <v>2</v>
       </c>
       <c r="F808" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" s="5">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="B809" s="10"/>
       <c r="C809" s="7" t="s">
-        <v>2115</v>
+        <v>2112</v>
       </c>
       <c r="D809" s="6" t="s">
-        <v>2116</v>
+        <v>2113</v>
       </c>
       <c r="E809" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F809" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" s="5">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="B810" s="10"/>
       <c r="C810" s="7" t="s">
-        <v>2117</v>
+        <v>2114</v>
       </c>
       <c r="D810" s="6" t="s">
-        <v>2118</v>
+        <v>2115</v>
       </c>
       <c r="E810" s="6">
         <v>3</v>
       </c>
       <c r="F810" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" s="5">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="B811" s="10"/>
       <c r="C811" s="7" t="s">
-        <v>2119</v>
+        <v>2116</v>
       </c>
       <c r="D811" s="6" t="s">
-        <v>2120</v>
+        <v>2117</v>
       </c>
       <c r="E811" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F811" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" s="5">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="B812" s="10"/>
       <c r="C812" s="7" t="s">
-        <v>2121</v>
+        <v>2118</v>
       </c>
       <c r="D812" s="6" t="s">
-        <v>2122</v>
+        <v>2119</v>
       </c>
       <c r="E812" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F812" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" s="5">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="B813" s="10"/>
       <c r="C813" s="7" t="s">
-        <v>2123</v>
+        <v>2120</v>
       </c>
       <c r="D813" s="6" t="s">
-        <v>2124</v>
+        <v>2121</v>
       </c>
       <c r="E813" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F813" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" s="5">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="B814" s="10"/>
       <c r="C814" s="7" t="s">
-        <v>2125</v>
+        <v>2122</v>
       </c>
       <c r="D814" s="6" t="s">
-        <v>2126</v>
+        <v>2123</v>
       </c>
       <c r="E814" s="6">
         <v>1</v>
       </c>
       <c r="F814" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" s="5">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="B815" s="10"/>
       <c r="C815" s="7" t="s">
-        <v>2127</v>
+        <v>2124</v>
       </c>
       <c r="D815" s="6" t="s">
-        <v>2128</v>
+        <v>2125</v>
       </c>
       <c r="E815" s="6">
         <v>1</v>
       </c>
       <c r="F815" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" s="5">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="B816" s="10"/>
       <c r="C816" s="7" t="s">
-        <v>2129</v>
+        <v>2126</v>
       </c>
       <c r="D816" s="6" t="s">
-        <v>2130</v>
+        <v>2127</v>
       </c>
       <c r="E816" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F816" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" s="5">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="B817" s="10"/>
       <c r="C817" s="7" t="s">
-        <v>2131</v>
+        <v>2128</v>
       </c>
       <c r="D817" s="6" t="s">
-        <v>2132</v>
+        <v>2129</v>
       </c>
       <c r="E817" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F817" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" s="5">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="B818" s="10"/>
       <c r="C818" s="7" t="s">
-        <v>2133</v>
+        <v>2130</v>
       </c>
       <c r="D818" s="6" t="s">
-        <v>2134</v>
+        <v>2131</v>
       </c>
       <c r="E818" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F818" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" s="5">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="B819" s="10"/>
       <c r="C819" s="7" t="s">
-        <v>2135</v>
+        <v>2132</v>
       </c>
       <c r="D819" s="6" t="s">
-        <v>2136</v>
+        <v>2133</v>
       </c>
       <c r="E819" s="6">
         <v>1</v>
       </c>
       <c r="F819" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" s="5">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="B820" s="10"/>
       <c r="C820" s="7" t="s">
-        <v>2137</v>
+        <v>2134</v>
       </c>
       <c r="D820" s="6" t="s">
-        <v>2138</v>
+        <v>2135</v>
       </c>
       <c r="E820" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F820" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" s="5">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="B821" s="10"/>
       <c r="C821" s="7" t="s">
-        <v>2139</v>
+        <v>2136</v>
       </c>
       <c r="D821" s="6" t="s">
-        <v>2140</v>
+        <v>2137</v>
       </c>
       <c r="E821" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F821" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" s="5">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="B822" s="10"/>
       <c r="C822" s="7" t="s">
-        <v>2141</v>
+        <v>2138</v>
       </c>
       <c r="D822" s="6" t="s">
-        <v>2142</v>
+        <v>2139</v>
       </c>
       <c r="E822" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F822" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" s="5">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="B823" s="10"/>
       <c r="C823" s="7" t="s">
-        <v>2143</v>
+        <v>2140</v>
       </c>
       <c r="D823" s="6" t="s">
-        <v>2144</v>
+        <v>2141</v>
       </c>
       <c r="E823" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F823" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" s="5">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="B824" s="10"/>
       <c r="C824" s="7" t="s">
-        <v>2145</v>
+        <v>2142</v>
       </c>
       <c r="D824" s="6" t="s">
-        <v>2146</v>
+        <v>2143</v>
       </c>
       <c r="E824" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F824" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" s="5">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="B825" s="10"/>
       <c r="C825" s="7" t="s">
-        <v>2147</v>
+        <v>2144</v>
       </c>
       <c r="D825" s="6" t="s">
-        <v>2148</v>
+        <v>2145</v>
       </c>
       <c r="E825" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F825" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" s="5">
-        <v>817</v>
+        <v>813</v>
       </c>
       <c r="B826" s="10"/>
       <c r="C826" s="7" t="s">
-        <v>2149</v>
+        <v>2146</v>
       </c>
       <c r="D826" s="6" t="s">
-        <v>2150</v>
+        <v>2147</v>
       </c>
       <c r="E826" s="6">
         <v>4</v>
       </c>
       <c r="F826" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" s="5">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="B827" s="10"/>
       <c r="C827" s="7" t="s">
-        <v>2151</v>
+        <v>2148</v>
       </c>
       <c r="D827" s="6" t="s">
-        <v>2152</v>
+        <v>2149</v>
       </c>
       <c r="E827" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F827" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" s="5">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="B828" s="10"/>
       <c r="C828" s="7" t="s">
-        <v>2153</v>
+        <v>2150</v>
       </c>
       <c r="D828" s="6" t="s">
-        <v>2154</v>
+        <v>2151</v>
       </c>
       <c r="E828" s="6">
         <v>3</v>
       </c>
       <c r="F828" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" s="5">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="B829" s="10"/>
       <c r="C829" s="7" t="s">
-        <v>2155</v>
+        <v>2152</v>
       </c>
       <c r="D829" s="6" t="s">
-        <v>2156</v>
+        <v>2153</v>
       </c>
       <c r="E829" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F829" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" s="5">
-        <v>821</v>
+        <v>817</v>
       </c>
       <c r="B830" s="10"/>
       <c r="C830" s="7" t="s">
-        <v>2157</v>
+        <v>2154</v>
       </c>
       <c r="D830" s="6" t="s">
-        <v>2158</v>
+        <v>2155</v>
       </c>
       <c r="E830" s="6">
         <v>5</v>
       </c>
       <c r="F830" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" s="5">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="B831" s="10"/>
       <c r="C831" s="7" t="s">
-        <v>2159</v>
+        <v>2156</v>
       </c>
       <c r="D831" s="6" t="s">
-        <v>2160</v>
+        <v>2157</v>
       </c>
       <c r="E831" s="6">
         <v>5</v>
       </c>
       <c r="F831" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" s="5">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="B832" s="10"/>
       <c r="C832" s="7" t="s">
-        <v>2161</v>
+        <v>2158</v>
       </c>
       <c r="D832" s="6" t="s">
-        <v>2162</v>
+        <v>2159</v>
       </c>
       <c r="E832" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F832" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="5">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="B833" s="10"/>
       <c r="C833" s="7" t="s">
-        <v>2163</v>
+        <v>2160</v>
       </c>
       <c r="D833" s="6" t="s">
-        <v>2164</v>
+        <v>2161</v>
       </c>
       <c r="E833" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F833" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="5">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="B834" s="10"/>
       <c r="C834" s="7" t="s">
-        <v>2165</v>
+        <v>2162</v>
       </c>
       <c r="D834" s="6" t="s">
-        <v>2166</v>
+        <v>2163</v>
       </c>
       <c r="E834" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F834" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" s="5">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="B835" s="10"/>
       <c r="C835" s="7" t="s">
-        <v>2167</v>
+        <v>2164</v>
       </c>
       <c r="D835" s="6" t="s">
-        <v>2168</v>
+        <v>2165</v>
       </c>
       <c r="E835" s="6">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F835" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" s="5">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="B836" s="10"/>
       <c r="C836" s="7" t="s">
-        <v>2169</v>
+        <v>2166</v>
       </c>
       <c r="D836" s="6" t="s">
-        <v>2170</v>
+        <v>2167</v>
       </c>
       <c r="E836" s="6">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F836" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" s="5">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="B837" s="10"/>
       <c r="C837" s="7" t="s">
-        <v>2171</v>
+        <v>2168</v>
       </c>
       <c r="D837" s="6" t="s">
-        <v>2172</v>
+        <v>2169</v>
       </c>
       <c r="E837" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F837" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" s="5">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="B838" s="10"/>
       <c r="C838" s="7" t="s">
-        <v>2173</v>
+        <v>2170</v>
       </c>
       <c r="D838" s="6" t="s">
-        <v>2174</v>
+        <v>2171</v>
       </c>
       <c r="E838" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F838" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" s="5">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="B839" s="10"/>
       <c r="C839" s="7" t="s">
-        <v>2175</v>
+        <v>2172</v>
       </c>
       <c r="D839" s="6" t="s">
-        <v>2176</v>
+        <v>2173</v>
       </c>
       <c r="E839" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F839" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" s="5">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="B840" s="10"/>
       <c r="C840" s="7" t="s">
-        <v>2177</v>
+        <v>2174</v>
       </c>
       <c r="D840" s="6" t="s">
-        <v>2178</v>
+        <v>2175</v>
       </c>
       <c r="E840" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F840" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" s="5">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="B841" s="10"/>
       <c r="C841" s="7" t="s">
-        <v>2179</v>
+        <v>2176</v>
       </c>
       <c r="D841" s="6" t="s">
-        <v>2180</v>
+        <v>2177</v>
       </c>
       <c r="E841" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F841" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" s="5">
-        <v>833</v>
-[...1 lines deleted...]
-      <c r="B842" s="10"/>
+        <v>829</v>
+      </c>
+      <c r="B842" s="10" t="s">
+        <v>2178</v>
+      </c>
       <c r="C842" s="7" t="s">
-        <v>2181</v>
+        <v>2179</v>
       </c>
       <c r="D842" s="6" t="s">
-        <v>2182</v>
+        <v>2180</v>
       </c>
       <c r="E842" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F842" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" s="5">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="B843" s="10" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C843" s="7" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D843" s="6" t="s">
         <v>2183</v>
       </c>
-      <c r="C843" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E843" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F843" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" s="5">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="B844" s="10" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C844" s="7" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D844" s="6" t="s">
         <v>2186</v>
       </c>
-      <c r="C844" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E844" s="6">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F844" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" s="5">
-        <v>836</v>
-[...3 lines deleted...]
-      </c>
+        <v>832</v>
+      </c>
+      <c r="B845" s="10"/>
       <c r="C845" s="7" t="s">
-        <v>2190</v>
+        <v>2187</v>
       </c>
       <c r="D845" s="6" t="s">
-        <v>2191</v>
+        <v>2188</v>
       </c>
       <c r="E845" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F845" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" s="5">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="B846" s="10"/>
+        <v>833</v>
+      </c>
+      <c r="B846" s="10" t="s">
+        <v>2189</v>
+      </c>
       <c r="C846" s="7" t="s">
-        <v>2192</v>
+        <v>2190</v>
       </c>
       <c r="D846" s="6" t="s">
-        <v>2193</v>
+        <v>2191</v>
       </c>
       <c r="E846" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F846" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" s="5">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="B847" s="10" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C847" s="7" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D847" s="6" t="s">
         <v>2194</v>
       </c>
-      <c r="C847" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E847" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F847" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" s="5">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="B848" s="10" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C848" s="7" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D848" s="6" t="s">
         <v>2197</v>
-      </c>
-[...4 lines deleted...]
-        <v>2199</v>
       </c>
       <c r="E848" s="6">
         <v>3</v>
       </c>
       <c r="F848" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" s="5">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="B849" s="10" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C849" s="7" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D849" s="6" t="s">
         <v>2200</v>
       </c>
-      <c r="C849" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E849" s="6">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F849" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="850" spans="1:6">
       <c r="A850" s="5">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="B850" s="10" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C850" s="7" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D850" s="6" t="s">
         <v>2203</v>
       </c>
-      <c r="C850" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E850" s="6">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F850" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="A851" s="5">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="B851" s="10" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C851" s="7" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D851" s="6" t="s">
         <v>2206</v>
       </c>
-      <c r="C851" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E851" s="6">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="F851" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="A852" s="5">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="B852" s="10" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C852" s="7" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D852" s="6" t="s">
         <v>2209</v>
-      </c>
-[...4 lines deleted...]
-        <v>2211</v>
       </c>
       <c r="E852" s="6">
         <v>18</v>
       </c>
       <c r="F852" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" s="5">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="B853" s="10" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C853" s="7" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D853" s="6" t="s">
         <v>2212</v>
       </c>
-      <c r="C853" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E853" s="6">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F853" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" s="5">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="B854" s="10" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C854" s="7" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D854" s="6" t="s">
         <v>2215</v>
       </c>
-      <c r="C854" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E854" s="6">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F854" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" s="5">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="B855" s="10" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C855" s="7" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D855" s="6" t="s">
         <v>2218</v>
       </c>
-      <c r="C855" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E855" s="6">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F855" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" s="5">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="B856" s="10" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C856" s="7" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D856" s="6" t="s">
         <v>2221</v>
       </c>
-      <c r="C856" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E856" s="6">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F856" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" s="5">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="B857" s="10" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C857" s="7" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D857" s="6" t="s">
         <v>2224</v>
       </c>
-      <c r="C857" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E857" s="6">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F857" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" s="5">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="B858" s="10" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C858" s="7" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D858" s="6" t="s">
         <v>2227</v>
       </c>
-      <c r="C858" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E858" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F858" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" s="5">
-        <v>850</v>
-[...3 lines deleted...]
-      </c>
+        <v>846</v>
+      </c>
+      <c r="B859" s="10"/>
       <c r="C859" s="7" t="s">
-        <v>2231</v>
+        <v>2228</v>
       </c>
       <c r="D859" s="6" t="s">
-        <v>2232</v>
+        <v>2229</v>
       </c>
       <c r="E859" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F859" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" s="5">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="B860" s="10"/>
       <c r="C860" s="7" t="s">
-        <v>2233</v>
+        <v>2230</v>
       </c>
       <c r="D860" s="6" t="s">
-        <v>2234</v>
+        <v>2231</v>
       </c>
       <c r="E860" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F860" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" s="5">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="B861" s="10"/>
       <c r="C861" s="7" t="s">
-        <v>2235</v>
+        <v>2232</v>
       </c>
       <c r="D861" s="6" t="s">
-        <v>2236</v>
+        <v>2233</v>
       </c>
       <c r="E861" s="6">
         <v>10</v>
       </c>
       <c r="F861" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" s="5">
-        <v>853</v>
-[...1 lines deleted...]
-      <c r="B862" s="10"/>
+        <v>849</v>
+      </c>
+      <c r="B862" s="10" t="s">
+        <v>2234</v>
+      </c>
       <c r="C862" s="7" t="s">
-        <v>2237</v>
+        <v>2235</v>
       </c>
       <c r="D862" s="6" t="s">
-        <v>2238</v>
+        <v>2236</v>
       </c>
       <c r="E862" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F862" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" s="5">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="B863" s="10" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C863" s="7" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D863" s="6" t="s">
         <v>2239</v>
       </c>
-      <c r="C863" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E863" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F863" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" s="5">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="B864" s="10" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C864" s="7" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D864" s="6" t="s">
         <v>2242</v>
       </c>
-      <c r="C864" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E864" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F864" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" s="5">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="B865" s="10" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C865" s="7" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D865" s="6" t="s">
         <v>2245</v>
       </c>
-      <c r="C865" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E865" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F865" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" s="5">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="B866" s="10" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C866" s="7" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D866" s="6" t="s">
         <v>2248</v>
       </c>
-      <c r="C866" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E866" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F866" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" s="5">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="B867" s="10" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C867" s="7" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D867" s="6" t="s">
         <v>2251</v>
       </c>
-      <c r="C867" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E867" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F867" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" s="5">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B868" s="10" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C868" s="7" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D868" s="6" t="s">
         <v>2254</v>
       </c>
-      <c r="C868" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E868" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F868" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" s="5">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="B869" s="10" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C869" s="7" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D869" s="6" t="s">
         <v>2257</v>
-      </c>
-[...4 lines deleted...]
-        <v>2259</v>
       </c>
       <c r="E869" s="6">
         <v>1</v>
       </c>
       <c r="F869" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" s="5">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="B870" s="10" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C870" s="7" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D870" s="6" t="s">
         <v>2260</v>
       </c>
-      <c r="C870" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E870" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F870" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" s="5">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="B871" s="10" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C871" s="7" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D871" s="6" t="s">
         <v>2263</v>
       </c>
-      <c r="C871" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E871" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F871" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" s="5">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="B872" s="10" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C872" s="7" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D872" s="6" t="s">
         <v>2266</v>
       </c>
-      <c r="C872" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E872" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F872" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" s="5">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="B873" s="10" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C873" s="7" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D873" s="6" t="s">
         <v>2269</v>
       </c>
-      <c r="C873" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E873" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F873" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" s="5">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="B874" s="10" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C874" s="7" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D874" s="6" t="s">
         <v>2272</v>
       </c>
-      <c r="C874" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E874" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F874" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" s="5">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="B875" s="10" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C875" s="7" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D875" s="6" t="s">
         <v>2275</v>
       </c>
-      <c r="C875" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E875" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F875" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" s="5">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="B876" s="10" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C876" s="7" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D876" s="6" t="s">
         <v>2278</v>
       </c>
-      <c r="C876" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E876" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F876" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" s="5">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="B877" s="10" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C877" s="7" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D877" s="6" t="s">
         <v>2281</v>
       </c>
-      <c r="C877" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E877" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F877" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" s="5">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="B878" s="10" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C878" s="7" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D878" s="6" t="s">
         <v>2284</v>
-      </c>
-[...4 lines deleted...]
-        <v>2286</v>
       </c>
       <c r="E878" s="6">
         <v>4</v>
       </c>
       <c r="F878" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" s="5">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="B879" s="10" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C879" s="7" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D879" s="6" t="s">
         <v>2287</v>
       </c>
-      <c r="C879" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E879" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F879" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" s="5">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="B880" s="10" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C880" s="7" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D880" s="6" t="s">
         <v>2290</v>
       </c>
-      <c r="C880" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E880" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F880" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" s="5">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="B881" s="10" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C881" s="7" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D881" s="6" t="s">
         <v>2293</v>
       </c>
-      <c r="C881" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E881" s="6">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F881" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" s="5">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="B882" s="10" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C882" s="7" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D882" s="6" t="s">
         <v>2296</v>
       </c>
-      <c r="C882" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E882" s="6">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F882" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" s="5">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="B883" s="10" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C883" s="7" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D883" s="6" t="s">
         <v>2299</v>
       </c>
-      <c r="C883" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E883" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F883" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" s="5">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="B884" s="10" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C884" s="7" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D884" s="6" t="s">
         <v>2302</v>
       </c>
-      <c r="C884" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E884" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F884" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" s="5">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="B885" s="10" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C885" s="7" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D885" s="6" t="s">
         <v>2305</v>
       </c>
-      <c r="C885" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E885" s="6">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="F885" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" s="5">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="B886" s="10" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C886" s="7" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D886" s="6" t="s">
         <v>2308</v>
-      </c>
-[...4 lines deleted...]
-        <v>2310</v>
       </c>
       <c r="E886" s="6">
         <v>10</v>
       </c>
       <c r="F886" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" s="5">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="B887" s="10" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C887" s="7" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D887" s="6" t="s">
         <v>2311</v>
       </c>
-      <c r="C887" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E887" s="6">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="F887" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" s="5">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="B888" s="10" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C888" s="7" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D888" s="6" t="s">
         <v>2314</v>
       </c>
-      <c r="C888" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E888" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F888" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" s="5">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="B889" s="10" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C889" s="7" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D889" s="6" t="s">
         <v>2317</v>
       </c>
-      <c r="C889" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E889" s="6">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="F889" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" s="5">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="B890" s="10" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C890" s="7" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D890" s="6" t="s">
         <v>2320</v>
       </c>
-      <c r="C890" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E890" s="6">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F890" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" s="5">
-        <v>882</v>
+        <v>878</v>
       </c>
       <c r="B891" s="10" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C891" s="7" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D891" s="6" t="s">
         <v>2323</v>
       </c>
-      <c r="C891" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E891" s="6">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F891" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" s="5">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="B892" s="10" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C892" s="7" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D892" s="6" t="s">
         <v>2326</v>
       </c>
-      <c r="C892" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E892" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F892" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" s="5">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="B893" s="10" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C893" s="7" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D893" s="6" t="s">
         <v>2329</v>
       </c>
-      <c r="C893" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E893" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F893" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" s="5">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="B894" s="10" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C894" s="7" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D894" s="6" t="s">
         <v>2332</v>
       </c>
-      <c r="C894" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E894" s="6">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="F894" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" s="5">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="B895" s="10" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C895" s="7" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D895" s="6" t="s">
         <v>2335</v>
       </c>
-      <c r="C895" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E895" s="6">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F895" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" s="5">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="B896" s="10" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C896" s="7" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D896" s="6" t="s">
         <v>2338</v>
       </c>
-      <c r="C896" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E896" s="6">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="F896" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" s="5">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="B897" s="10" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C897" s="7" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D897" s="6" t="s">
         <v>2341</v>
       </c>
-      <c r="C897" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E897" s="6">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="F897" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" s="5">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="B898" s="10" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C898" s="7" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D898" s="6" t="s">
         <v>2344</v>
       </c>
-      <c r="C898" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E898" s="6">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="F898" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" s="5">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="B899" s="10" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C899" s="7" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D899" s="6" t="s">
         <v>2347</v>
       </c>
-      <c r="C899" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E899" s="6">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F899" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" s="5">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="B900" s="10" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C900" s="7" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D900" s="6" t="s">
         <v>2350</v>
       </c>
-      <c r="C900" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E900" s="6">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F900" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" s="5">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="B901" s="10" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C901" s="7" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D901" s="6" t="s">
         <v>2353</v>
-      </c>
-[...4 lines deleted...]
-        <v>2355</v>
       </c>
       <c r="E901" s="6">
         <v>10</v>
       </c>
       <c r="F901" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" s="5">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="B902" s="10" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C902" s="7" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D902" s="6" t="s">
         <v>2356</v>
       </c>
-      <c r="C902" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E902" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F902" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" s="5">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="B903" s="10" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C903" s="7" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D903" s="6" t="s">
         <v>2359</v>
       </c>
-      <c r="C903" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E903" s="6">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F903" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" s="5">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="B904" s="10" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C904" s="7" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D904" s="6" t="s">
         <v>2362</v>
       </c>
-      <c r="C904" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E904" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F904" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" s="5">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="B905" s="10" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C905" s="7" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D905" s="6" t="s">
         <v>2365</v>
       </c>
-      <c r="C905" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E905" s="6">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="F905" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" s="5">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="B906" s="10" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C906" s="7" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D906" s="6" t="s">
         <v>2368</v>
       </c>
-      <c r="C906" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E906" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F906" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" s="5">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="B907" s="10" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C907" s="7" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D907" s="6" t="s">
         <v>2371</v>
       </c>
-      <c r="C907" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E907" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F907" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" s="5">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="B908" s="10" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C908" s="7" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D908" s="6" t="s">
         <v>2374</v>
       </c>
-      <c r="C908" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E908" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F908" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" s="5">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="B909" s="10" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C909" s="7" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D909" s="6" t="s">
         <v>2377</v>
       </c>
-      <c r="C909" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E909" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F909" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" s="5">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="B910" s="10" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C910" s="7" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D910" s="6" t="s">
         <v>2380</v>
       </c>
-      <c r="C910" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E910" s="6">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F910" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" s="5">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="B911" s="10" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C911" s="7" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D911" s="6" t="s">
         <v>2383</v>
       </c>
-      <c r="C911" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E911" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F911" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" s="5">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="B912" s="10" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C912" s="7" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D912" s="6" t="s">
         <v>2386</v>
       </c>
-      <c r="C912" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E912" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F912" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" s="5">
-        <v>904</v>
-[...3 lines deleted...]
-      </c>
+        <v>900</v>
+      </c>
+      <c r="B913" s="10"/>
       <c r="C913" s="7" t="s">
-        <v>2390</v>
+        <v>2387</v>
       </c>
       <c r="D913" s="6" t="s">
-        <v>2391</v>
+        <v>2388</v>
       </c>
       <c r="E913" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F913" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" s="5">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="B914" s="10" t="s">
-        <v>2392</v>
+        <v>2389</v>
       </c>
       <c r="C914" s="7" t="s">
-        <v>2393</v>
+        <v>2390</v>
       </c>
       <c r="D914" s="6" t="s">
-        <v>2394</v>
+        <v>2391</v>
       </c>
       <c r="E914" s="6">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F914" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" s="5">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="B915" s="10"/>
       <c r="C915" s="7" t="s">
-        <v>2395</v>
+        <v>2392</v>
       </c>
       <c r="D915" s="6" t="s">
-        <v>2396</v>
+        <v>2393</v>
       </c>
       <c r="E915" s="6">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F915" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" s="5">
-        <v>907</v>
-[...3 lines deleted...]
-      </c>
+        <v>903</v>
+      </c>
+      <c r="B916" s="10"/>
       <c r="C916" s="7" t="s">
-        <v>2398</v>
+        <v>2394</v>
       </c>
       <c r="D916" s="6" t="s">
-        <v>2399</v>
+        <v>2395</v>
       </c>
       <c r="E916" s="6">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F916" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" s="5">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="B917" s="10"/>
       <c r="C917" s="7" t="s">
-        <v>2400</v>
+        <v>2396</v>
       </c>
       <c r="D917" s="6" t="s">
-        <v>2401</v>
+        <v>2397</v>
       </c>
       <c r="E917" s="6">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F917" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" s="5">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="B918" s="10"/>
       <c r="C918" s="7" t="s">
-        <v>2402</v>
+        <v>2398</v>
       </c>
       <c r="D918" s="6" t="s">
-        <v>2403</v>
+        <v>2399</v>
       </c>
       <c r="E918" s="6">
-        <v>5</v>
+        <v>61</v>
       </c>
       <c r="F918" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" s="5">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="B919" s="10"/>
+        <v>906</v>
+      </c>
+      <c r="B919" s="10" t="s">
+        <v>2400</v>
+      </c>
       <c r="C919" s="7" t="s">
-        <v>2404</v>
+        <v>2401</v>
       </c>
       <c r="D919" s="6" t="s">
-        <v>2405</v>
+        <v>2402</v>
       </c>
       <c r="E919" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F919" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" s="5">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="B920" s="10"/>
       <c r="C920" s="7" t="s">
-        <v>2406</v>
+        <v>2403</v>
       </c>
       <c r="D920" s="6" t="s">
-        <v>2407</v>
+        <v>2404</v>
       </c>
       <c r="E920" s="6">
-        <v>61</v>
+        <v>1</v>
       </c>
       <c r="F920" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" s="5">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="B921" s="10" t="s">
-        <v>2408</v>
+        <v>2405</v>
       </c>
       <c r="C921" s="7" t="s">
-        <v>2409</v>
+        <v>2406</v>
       </c>
       <c r="D921" s="6" t="s">
-        <v>2410</v>
+        <v>2407</v>
       </c>
       <c r="E921" s="6">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F921" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" s="5">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="B922" s="10"/>
       <c r="C922" s="7" t="s">
-        <v>2411</v>
+        <v>2408</v>
       </c>
       <c r="D922" s="6" t="s">
-        <v>2412</v>
+        <v>2409</v>
       </c>
       <c r="E922" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F922" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" s="5">
-        <v>914</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="B923" s="10"/>
       <c r="C923" s="7" t="s">
-        <v>2414</v>
+        <v>2410</v>
       </c>
       <c r="D923" s="6" t="s">
-        <v>2415</v>
+        <v>2411</v>
       </c>
       <c r="E923" s="6">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F923" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" s="5">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="B924" s="10"/>
       <c r="C924" s="7" t="s">
-        <v>2416</v>
+        <v>2412</v>
       </c>
       <c r="D924" s="6" t="s">
-        <v>2417</v>
+        <v>2413</v>
       </c>
       <c r="E924" s="6">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F924" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" s="5">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="B925" s="10"/>
       <c r="C925" s="7" t="s">
-        <v>2418</v>
+        <v>2414</v>
       </c>
       <c r="D925" s="6" t="s">
-        <v>2419</v>
+        <v>2415</v>
       </c>
       <c r="E925" s="6">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="F925" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" s="5">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="B926" s="10"/>
       <c r="C926" s="7" t="s">
-        <v>2420</v>
+        <v>2416</v>
       </c>
       <c r="D926" s="6" t="s">
-        <v>2421</v>
+        <v>2417</v>
       </c>
       <c r="E926" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F926" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" s="5">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="B927" s="10"/>
       <c r="C927" s="7" t="s">
-        <v>2422</v>
+        <v>2418</v>
       </c>
       <c r="D927" s="6" t="s">
-        <v>2423</v>
+        <v>2419</v>
       </c>
       <c r="E927" s="6">
-        <v>58</v>
+        <v>1</v>
       </c>
       <c r="F927" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" s="5">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="B928" s="10"/>
       <c r="C928" s="7" t="s">
-        <v>2424</v>
+        <v>2420</v>
       </c>
       <c r="D928" s="6" t="s">
-        <v>2425</v>
+        <v>2421</v>
       </c>
       <c r="E928" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F928" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" s="5">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="B929" s="10"/>
       <c r="C929" s="7" t="s">
-        <v>2426</v>
+        <v>2422</v>
       </c>
       <c r="D929" s="6" t="s">
-        <v>2427</v>
+        <v>2423</v>
       </c>
       <c r="E929" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F929" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" s="5">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="B930" s="10"/>
       <c r="C930" s="7" t="s">
-        <v>2428</v>
+        <v>2424</v>
       </c>
       <c r="D930" s="6" t="s">
-        <v>2429</v>
+        <v>2425</v>
       </c>
       <c r="E930" s="6">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F930" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" s="5">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="B931" s="10"/>
+        <v>918</v>
+      </c>
+      <c r="B931" s="10" t="s">
+        <v>2426</v>
+      </c>
       <c r="C931" s="7" t="s">
-        <v>2430</v>
+        <v>2427</v>
       </c>
       <c r="D931" s="6" t="s">
-        <v>2431</v>
+        <v>2428</v>
       </c>
       <c r="E931" s="6">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F931" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" s="5">
-        <v>923</v>
-[...1 lines deleted...]
-      <c r="B932" s="10"/>
+        <v>919</v>
+      </c>
+      <c r="B932" s="10" t="s">
+        <v>2429</v>
+      </c>
       <c r="C932" s="7" t="s">
-        <v>2432</v>
+        <v>2430</v>
       </c>
       <c r="D932" s="6" t="s">
-        <v>2433</v>
+        <v>2431</v>
       </c>
       <c r="E932" s="6">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="F932" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" s="5">
-        <v>924</v>
-[...3 lines deleted...]
-      </c>
+        <v>920</v>
+      </c>
+      <c r="B933" s="10"/>
       <c r="C933" s="7" t="s">
-        <v>2435</v>
+        <v>2432</v>
       </c>
       <c r="D933" s="6" t="s">
-        <v>2436</v>
+        <v>2433</v>
       </c>
       <c r="E933" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F933" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="5">
-        <v>925</v>
-[...3 lines deleted...]
-      </c>
+        <v>921</v>
+      </c>
+      <c r="B934" s="10"/>
       <c r="C934" s="7" t="s">
-        <v>2438</v>
+        <v>2434</v>
       </c>
       <c r="D934" s="6" t="s">
-        <v>2439</v>
+        <v>2435</v>
       </c>
       <c r="E934" s="6">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="F934" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="5">
-        <v>926</v>
-[...1 lines deleted...]
-      <c r="B935" s="10"/>
+        <v>922</v>
+      </c>
+      <c r="B935" s="10" t="s">
+        <v>2436</v>
+      </c>
       <c r="C935" s="7" t="s">
-        <v>2440</v>
+        <v>2437</v>
       </c>
       <c r="D935" s="6" t="s">
-        <v>2441</v>
+        <v>2438</v>
       </c>
       <c r="E935" s="6">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F935" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="5">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="B936" s="10"/>
       <c r="C936" s="7" t="s">
-        <v>2442</v>
+        <v>2439</v>
       </c>
       <c r="D936" s="6" t="s">
-        <v>2443</v>
+        <v>2440</v>
       </c>
       <c r="E936" s="6">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="F936" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="5">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="B937" s="10" t="s">
-        <v>2444</v>
+        <v>2441</v>
       </c>
       <c r="C937" s="7" t="s">
-        <v>2445</v>
+        <v>2442</v>
       </c>
       <c r="D937" s="6" t="s">
-        <v>2446</v>
+        <v>2443</v>
       </c>
       <c r="E937" s="6">
         <v>16</v>
       </c>
       <c r="F937" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="5">
-        <v>929</v>
-[...1 lines deleted...]
-      <c r="B938" s="10"/>
+        <v>925</v>
+      </c>
+      <c r="B938" s="10" t="s">
+        <v>2444</v>
+      </c>
       <c r="C938" s="7" t="s">
-        <v>2447</v>
+        <v>2445</v>
       </c>
       <c r="D938" s="6" t="s">
-        <v>2448</v>
+        <v>2446</v>
       </c>
       <c r="E938" s="6">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="F938" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="5">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="B939" s="10" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C939" s="7" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D939" s="6" t="s">
         <v>2449</v>
       </c>
-      <c r="C939" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E939" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F939" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="5">
-        <v>931</v>
-[...3 lines deleted...]
-      </c>
+        <v>927</v>
+      </c>
+      <c r="B940" s="10"/>
       <c r="C940" s="7" t="s">
-        <v>2453</v>
+        <v>2450</v>
       </c>
       <c r="D940" s="6" t="s">
-        <v>2454</v>
+        <v>2451</v>
       </c>
       <c r="E940" s="6">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F940" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" s="5">
-        <v>932</v>
-[...3 lines deleted...]
-      </c>
+        <v>928</v>
+      </c>
+      <c r="B941" s="10"/>
       <c r="C941" s="7" t="s">
-        <v>2456</v>
+        <v>2452</v>
       </c>
       <c r="D941" s="6" t="s">
-        <v>2457</v>
+        <v>2453</v>
       </c>
       <c r="E941" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F941" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" s="5">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="B942" s="10"/>
       <c r="C942" s="7" t="s">
-        <v>2458</v>
+        <v>2454</v>
       </c>
       <c r="D942" s="6" t="s">
-        <v>2459</v>
+        <v>2455</v>
       </c>
       <c r="E942" s="6">
         <v>13</v>
       </c>
       <c r="F942" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" s="5">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="B943" s="10"/>
       <c r="C943" s="7" t="s">
-        <v>2460</v>
+        <v>2456</v>
       </c>
       <c r="D943" s="6" t="s">
-        <v>2461</v>
+        <v>2457</v>
       </c>
       <c r="E943" s="6">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F943" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" s="5">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="B944" s="10"/>
       <c r="C944" s="7" t="s">
-        <v>2462</v>
+        <v>2458</v>
       </c>
       <c r="D944" s="6" t="s">
-        <v>2463</v>
+        <v>2459</v>
       </c>
       <c r="E944" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F944" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" s="5">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="B945" s="10"/>
       <c r="C945" s="7" t="s">
-        <v>2464</v>
+        <v>2460</v>
       </c>
       <c r="D945" s="6" t="s">
-        <v>2465</v>
+        <v>2461</v>
       </c>
       <c r="E945" s="6">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F945" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" s="5">
-        <v>937</v>
-[...1 lines deleted...]
-      <c r="B946" s="10"/>
+        <v>933</v>
+      </c>
+      <c r="B946" s="10" t="s">
+        <v>2462</v>
+      </c>
       <c r="C946" s="7" t="s">
-        <v>2466</v>
+        <v>2463</v>
       </c>
       <c r="D946" s="6" t="s">
-        <v>2467</v>
+        <v>2464</v>
       </c>
       <c r="E946" s="6">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="F946" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" s="5">
-        <v>938</v>
-[...1 lines deleted...]
-      <c r="B947" s="10"/>
+        <v>934</v>
+      </c>
+      <c r="B947" s="10" t="s">
+        <v>2465</v>
+      </c>
       <c r="C947" s="7" t="s">
-        <v>2468</v>
+        <v>2466</v>
       </c>
       <c r="D947" s="6" t="s">
-        <v>2469</v>
+        <v>2467</v>
       </c>
       <c r="E947" s="6">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="F947" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" s="5">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="B948" s="10" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C948" s="7" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D948" s="6" t="s">
         <v>2470</v>
       </c>
-      <c r="C948" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E948" s="6">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="F948" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" s="5">
-        <v>940</v>
-[...3 lines deleted...]
-      </c>
+        <v>936</v>
+      </c>
+      <c r="B949" s="10"/>
       <c r="C949" s="7" t="s">
-        <v>2474</v>
+        <v>2471</v>
       </c>
       <c r="D949" s="6" t="s">
-        <v>2475</v>
+        <v>2472</v>
       </c>
       <c r="E949" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F949" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" s="5">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="B950" s="10" t="s">
-        <v>2476</v>
+        <v>2473</v>
       </c>
       <c r="C950" s="7" t="s">
-        <v>2477</v>
+        <v>2474</v>
       </c>
       <c r="D950" s="6" t="s">
-        <v>2478</v>
+        <v>2475</v>
       </c>
       <c r="E950" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F950" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" s="5">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="B951" s="10"/>
       <c r="C951" s="7" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D951" s="6" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E951" s="6">
+        <v>14</v>
+      </c>
+      <c r="F951" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="952" spans="1:6">
+      <c r="A952" s="3" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B952" s="6"/>
+      <c r="C952" s="7"/>
+      <c r="D952" s="6"/>
+      <c r="E952" s="6"/>
+      <c r="F952" s="14"/>
+    </row>
+    <row r="953" spans="1:6">
+      <c r="A953" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B953" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C953" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D953" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E953" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F953" s="15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="954" spans="1:6">
+      <c r="A954" s="5">
+        <v>1</v>
+      </c>
+      <c r="B954" s="10"/>
+      <c r="C954" s="7" t="s">
         <v>2479</v>
       </c>
-      <c r="D951" s="6" t="s">
+      <c r="D954" s="6" t="s">
         <v>2480</v>
       </c>
-      <c r="E951" s="6">
-[...10 lines deleted...]
-      <c r="B952" s="10" t="s">
+      <c r="E954" s="6">
+        <v>5</v>
+      </c>
+      <c r="F954" s="14">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="955" spans="1:6">
+      <c r="A955" s="5">
+        <v>2</v>
+      </c>
+      <c r="B955" s="10"/>
+      <c r="C955" s="7" t="s">
         <v>2481</v>
       </c>
-      <c r="C952" s="7" t="s">
+      <c r="D955" s="6" t="s">
         <v>2482</v>
       </c>
-      <c r="D952" s="6" t="s">
-[...54 lines deleted...]
-        <v>11</v>
+      <c r="E955" s="6">
+        <v>1</v>
+      </c>
+      <c r="F955" s="14">
+        <v>99</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B956" s="10"/>
       <c r="C956" s="7" t="s">
-        <v>2487</v>
+        <v>2483</v>
       </c>
       <c r="D956" s="6" t="s">
-        <v>2488</v>
+        <v>2484</v>
       </c>
       <c r="E956" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F956" s="14">
         <v>99</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B957" s="10"/>
       <c r="C957" s="7" t="s">
-        <v>2489</v>
+        <v>2485</v>
       </c>
       <c r="D957" s="6" t="s">
-        <v>2490</v>
+        <v>2486</v>
       </c>
       <c r="E957" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F957" s="14">
         <v>99</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B958" s="10"/>
       <c r="C958" s="7" t="s">
-        <v>2491</v>
+        <v>2487</v>
       </c>
       <c r="D958" s="6" t="s">
-        <v>2492</v>
+        <v>2488</v>
       </c>
       <c r="E958" s="6">
         <v>3</v>
       </c>
       <c r="F958" s="14">
         <v>99</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B959" s="10"/>
       <c r="C959" s="7" t="s">
-        <v>2493</v>
+        <v>2489</v>
       </c>
       <c r="D959" s="6" t="s">
-        <v>2494</v>
+        <v>2490</v>
       </c>
       <c r="E959" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F959" s="14">
-        <v>99</v>
+        <v>20</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B960" s="10"/>
       <c r="C960" s="7" t="s">
-        <v>2495</v>
+        <v>2491</v>
       </c>
       <c r="D960" s="6" t="s">
-        <v>2496</v>
+        <v>2492</v>
       </c>
       <c r="E960" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F960" s="14">
-        <v>99</v>
+        <v>20</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B961" s="10"/>
       <c r="C961" s="7" t="s">
-        <v>2497</v>
+        <v>2493</v>
       </c>
       <c r="D961" s="6" t="s">
-        <v>2498</v>
+        <v>2494</v>
       </c>
       <c r="E961" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F961" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B962" s="10"/>
       <c r="C962" s="7" t="s">
-        <v>2499</v>
+        <v>2495</v>
       </c>
       <c r="D962" s="6" t="s">
-        <v>2500</v>
+        <v>2496</v>
       </c>
       <c r="E962" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F962" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B963" s="10"/>
       <c r="C963" s="7" t="s">
-        <v>2501</v>
+        <v>2497</v>
       </c>
       <c r="D963" s="6" t="s">
-        <v>2502</v>
+        <v>2498</v>
       </c>
       <c r="E963" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F963" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="A964" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B964" s="10"/>
       <c r="C964" s="7" t="s">
-        <v>2503</v>
+        <v>2499</v>
       </c>
       <c r="D964" s="6" t="s">
-        <v>2504</v>
+        <v>2500</v>
       </c>
       <c r="E964" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F964" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="A965" s="5">
+        <v>12</v>
+      </c>
+      <c r="B965" s="10" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C965" s="7" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D965" s="6" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E965" s="6">
+        <v>2</v>
+      </c>
+      <c r="F965" s="14">
         <v>10</v>
-      </c>
-[...11 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="A966" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B966" s="10"/>
       <c r="C966" s="7" t="s">
-        <v>2507</v>
+        <v>2504</v>
       </c>
       <c r="D966" s="6" t="s">
-        <v>2508</v>
+        <v>2505</v>
       </c>
       <c r="E966" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F966" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="967" spans="1:6">
       <c r="A967" s="5">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="B967" s="10"/>
       <c r="C967" s="7" t="s">
-        <v>2510</v>
+        <v>2506</v>
       </c>
       <c r="D967" s="6" t="s">
-        <v>2511</v>
+        <v>2507</v>
       </c>
       <c r="E967" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F967" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="A968" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B968" s="10"/>
       <c r="C968" s="7" t="s">
-        <v>2512</v>
+        <v>2508</v>
       </c>
       <c r="D968" s="6" t="s">
-        <v>2513</v>
+        <v>2509</v>
       </c>
       <c r="E968" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F968" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969" s="5">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B969" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B969" s="10" t="s">
+        <v>583</v>
+      </c>
       <c r="C969" s="7" t="s">
-        <v>2514</v>
+        <v>584</v>
       </c>
       <c r="D969" s="6" t="s">
-        <v>2515</v>
+        <v>585</v>
       </c>
       <c r="E969" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F969" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="970" spans="1:6">
       <c r="A970" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B970" s="10"/>
       <c r="C970" s="7" t="s">
-        <v>2516</v>
+        <v>2510</v>
       </c>
       <c r="D970" s="6" t="s">
-        <v>2517</v>
+        <v>2511</v>
       </c>
       <c r="E970" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F970" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="971" spans="1:6">
       <c r="A971" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B971" s="10" t="s">
-        <v>582</v>
+        <v>2512</v>
       </c>
       <c r="C971" s="7" t="s">
-        <v>583</v>
+        <v>2513</v>
       </c>
       <c r="D971" s="6" t="s">
-        <v>584</v>
+        <v>2514</v>
       </c>
       <c r="E971" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F971" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="972" spans="1:6">
       <c r="A972" s="5">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B972" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B972" s="10" t="s">
+        <v>2515</v>
+      </c>
       <c r="C972" s="7" t="s">
-        <v>2518</v>
+        <v>2516</v>
       </c>
       <c r="D972" s="6" t="s">
-        <v>2519</v>
+        <v>2517</v>
       </c>
       <c r="E972" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F972" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="A973" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B973" s="10" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C973" s="7" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D973" s="6" t="s">
         <v>2520</v>
       </c>
-      <c r="C973" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E973" s="6">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="F973" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="A974" s="5">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B974" s="10" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C974" s="7" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D974" s="6" t="s">
         <v>2523</v>
       </c>
-      <c r="C974" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E974" s="6">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="F974" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="975" spans="1:6">
       <c r="A975" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B975" s="10" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C975" s="7" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D975" s="6" t="s">
         <v>2526</v>
       </c>
-      <c r="C975" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E975" s="6">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="F975" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="A976" s="5">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B976" s="10" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C976" s="7" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D976" s="6" t="s">
         <v>2529</v>
       </c>
-      <c r="C976" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E976" s="6">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="F976" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="A977" s="5">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B977" s="10" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C977" s="7" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D977" s="6" t="s">
         <v>2532</v>
       </c>
-      <c r="C977" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E977" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F977" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" s="5">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B978" s="10" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C978" s="7" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D978" s="6" t="s">
         <v>2535</v>
       </c>
-      <c r="C978" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E978" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F978" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="979" spans="1:6">
       <c r="A979" s="5">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B979" s="10" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C979" s="7" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D979" s="6" t="s">
         <v>2538</v>
       </c>
-      <c r="C979" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E979" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F979" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="980" spans="1:6">
       <c r="A980" s="5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B980" s="10" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C980" s="7" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D980" s="6" t="s">
         <v>2541</v>
       </c>
-      <c r="C980" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E980" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F980" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="981" spans="1:6">
       <c r="A981" s="5">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B981" s="10" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C981" s="7" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D981" s="6" t="s">
         <v>2544</v>
       </c>
-      <c r="C981" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E981" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F981" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="982" spans="1:6">
       <c r="A982" s="5">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B982" s="10" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C982" s="7" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D982" s="6" t="s">
         <v>2547</v>
-      </c>
-[...4 lines deleted...]
-        <v>2549</v>
       </c>
       <c r="E982" s="6">
         <v>1</v>
       </c>
       <c r="F982" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="A983" s="5">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B983" s="10"/>
       <c r="C983" s="7" t="s">
-        <v>2551</v>
+        <v>2548</v>
       </c>
       <c r="D983" s="6" t="s">
-        <v>2552</v>
+        <v>2549</v>
       </c>
       <c r="E983" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F983" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="984" spans="1:6">
       <c r="A984" s="5">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B984" s="10"/>
       <c r="C984" s="7" t="s">
-        <v>2554</v>
+        <v>2550</v>
       </c>
       <c r="D984" s="6" t="s">
-        <v>2555</v>
+        <v>2551</v>
       </c>
       <c r="E984" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F984" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="985" spans="1:6">
       <c r="A985" s="5">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B985" s="10"/>
       <c r="C985" s="7" t="s">
-        <v>2557</v>
+        <v>2552</v>
       </c>
       <c r="D985" s="6" t="s">
-        <v>2558</v>
+        <v>2553</v>
       </c>
       <c r="E985" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F985" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" s="5">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B986" s="10"/>
       <c r="C986" s="7" t="s">
-        <v>2560</v>
+        <v>2554</v>
       </c>
       <c r="D986" s="6" t="s">
-        <v>2561</v>
+        <v>2555</v>
       </c>
       <c r="E986" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F986" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="987" spans="1:6">
       <c r="A987" s="5">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B987" s="10"/>
       <c r="C987" s="7" t="s">
-        <v>2562</v>
+        <v>2556</v>
       </c>
       <c r="D987" s="6" t="s">
-        <v>2563</v>
+        <v>2557</v>
       </c>
       <c r="E987" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F987" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="988" spans="1:6">
       <c r="A988" s="5">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B988" s="10"/>
       <c r="C988" s="7" t="s">
-        <v>2564</v>
+        <v>2558</v>
       </c>
       <c r="D988" s="6" t="s">
-        <v>2565</v>
+        <v>2559</v>
       </c>
       <c r="E988" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F988" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="989" spans="1:6">
       <c r="A989" s="5">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B989" s="10"/>
       <c r="C989" s="7" t="s">
-        <v>2566</v>
+        <v>2560</v>
       </c>
       <c r="D989" s="6" t="s">
-        <v>2567</v>
+        <v>2561</v>
       </c>
       <c r="E989" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F989" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="A990" s="5">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B990" s="10"/>
       <c r="C990" s="7" t="s">
-        <v>2568</v>
+        <v>2562</v>
       </c>
       <c r="D990" s="6" t="s">
-        <v>2569</v>
+        <v>2563</v>
       </c>
       <c r="E990" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F990" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="A991" s="5">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B991" s="10"/>
       <c r="C991" s="7" t="s">
-        <v>2570</v>
+        <v>2564</v>
       </c>
       <c r="D991" s="6" t="s">
-        <v>2571</v>
+        <v>2565</v>
       </c>
       <c r="E991" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F991" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="A992" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B992" s="10"/>
       <c r="C992" s="7" t="s">
-        <v>2572</v>
+        <v>2566</v>
       </c>
       <c r="D992" s="6" t="s">
-        <v>2573</v>
+        <v>2567</v>
       </c>
       <c r="E992" s="6">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="F992" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" s="5">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B993" s="10"/>
       <c r="C993" s="7" t="s">
-        <v>2574</v>
+        <v>2568</v>
       </c>
       <c r="D993" s="6" t="s">
-        <v>2575</v>
+        <v>2569</v>
       </c>
       <c r="E993" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F993" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="994" spans="1:6">
       <c r="A994" s="5">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B994" s="10"/>
       <c r="C994" s="7" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="D994" s="6" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E994" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F994" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="995" spans="1:6">
       <c r="A995" s="5">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B995" s="10"/>
       <c r="C995" s="7" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="D995" s="6" t="s">
-        <v>2579</v>
+        <v>2573</v>
       </c>
       <c r="E995" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F995" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="A996" s="5">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B996" s="10"/>
       <c r="C996" s="7" t="s">
-        <v>2580</v>
+        <v>2574</v>
       </c>
       <c r="D996" s="6" t="s">
-        <v>2581</v>
+        <v>2575</v>
       </c>
       <c r="E996" s="6">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F996" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="A997" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B997" s="10"/>
       <c r="C997" s="7" t="s">
-        <v>2582</v>
+        <v>2576</v>
       </c>
       <c r="D997" s="6" t="s">
-        <v>2583</v>
+        <v>2577</v>
       </c>
       <c r="E997" s="6">
         <v>5</v>
       </c>
       <c r="F997" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="A998" s="5">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B998" s="10"/>
       <c r="C998" s="7" t="s">
-        <v>2584</v>
+        <v>2578</v>
       </c>
       <c r="D998" s="6" t="s">
-        <v>2585</v>
+        <v>2579</v>
       </c>
       <c r="E998" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F998" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="999" spans="1:6">
       <c r="A999" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B999" s="10"/>
       <c r="C999" s="7" t="s">
-        <v>2586</v>
+        <v>2580</v>
       </c>
       <c r="D999" s="6" t="s">
-        <v>2587</v>
+        <v>2581</v>
       </c>
       <c r="E999" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F999" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B1000" s="10"/>
       <c r="C1000" s="7" t="s">
-        <v>2588</v>
+        <v>2582</v>
       </c>
       <c r="D1000" s="6" t="s">
-        <v>2589</v>
+        <v>2583</v>
       </c>
       <c r="E1000" s="6">
         <v>5</v>
       </c>
       <c r="F1000" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" s="5">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B1001" s="10"/>
       <c r="C1001" s="7" t="s">
-        <v>2590</v>
+        <v>2584</v>
       </c>
       <c r="D1001" s="6" t="s">
-        <v>2591</v>
+        <v>2585</v>
       </c>
       <c r="E1001" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F1001" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="A1002" s="5">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B1002" s="10"/>
       <c r="C1002" s="7" t="s">
-        <v>2592</v>
+        <v>2586</v>
       </c>
       <c r="D1002" s="6" t="s">
-        <v>2593</v>
+        <v>2587</v>
       </c>
       <c r="E1002" s="6">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F1002" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
       <c r="A1003" s="5">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B1003" s="10"/>
       <c r="C1003" s="7" t="s">
-        <v>2594</v>
+        <v>2588</v>
       </c>
       <c r="D1003" s="6" t="s">
-        <v>2595</v>
+        <v>2589</v>
       </c>
       <c r="E1003" s="6">
         <v>3</v>
       </c>
       <c r="F1003" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1004" spans="1:6">
       <c r="A1004" s="5">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B1004" s="10"/>
       <c r="C1004" s="7" t="s">
-        <v>2596</v>
+        <v>2590</v>
       </c>
       <c r="D1004" s="6" t="s">
-        <v>2597</v>
+        <v>2591</v>
       </c>
       <c r="E1004" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F1004" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1005" spans="1:6">
       <c r="A1005" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B1005" s="10"/>
       <c r="C1005" s="7" t="s">
-        <v>2598</v>
+        <v>2592</v>
       </c>
       <c r="D1005" s="6" t="s">
-        <v>2599</v>
+        <v>2593</v>
       </c>
       <c r="E1005" s="6">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F1005" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="A1006" s="5">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B1006" s="10"/>
       <c r="C1006" s="7" t="s">
-        <v>2600</v>
+        <v>2594</v>
       </c>
       <c r="D1006" s="6" t="s">
-        <v>2601</v>
+        <v>2595</v>
       </c>
       <c r="E1006" s="6">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F1006" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="A1007" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B1007" s="10"/>
       <c r="C1007" s="7" t="s">
-        <v>2602</v>
+        <v>2596</v>
       </c>
       <c r="D1007" s="6" t="s">
-        <v>2603</v>
+        <v>2597</v>
       </c>
       <c r="E1007" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1007" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="A1008" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B1008" s="10"/>
       <c r="C1008" s="7" t="s">
-        <v>2604</v>
+        <v>2598</v>
       </c>
       <c r="D1008" s="6" t="s">
-        <v>2605</v>
+        <v>2599</v>
       </c>
       <c r="E1008" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F1008" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1009" spans="1:6">
       <c r="A1009" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B1009" s="10"/>
       <c r="C1009" s="7" t="s">
-        <v>2606</v>
+        <v>2600</v>
       </c>
       <c r="D1009" s="6" t="s">
-        <v>2607</v>
+        <v>2601</v>
       </c>
       <c r="E1009" s="6">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F1009" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1010" s="10"/>
       <c r="C1010" s="7" t="s">
-        <v>2608</v>
+        <v>2602</v>
       </c>
       <c r="D1010" s="6" t="s">
-        <v>2609</v>
+        <v>2603</v>
       </c>
       <c r="E1010" s="6">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F1010" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="A1011" s="5">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B1011" s="10"/>
       <c r="C1011" s="7" t="s">
-        <v>2610</v>
+        <v>2604</v>
       </c>
       <c r="D1011" s="6" t="s">
-        <v>2611</v>
+        <v>2605</v>
       </c>
       <c r="E1011" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F1011" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1012" spans="1:6">
       <c r="A1012" s="5">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B1012" s="10"/>
       <c r="C1012" s="7" t="s">
-        <v>2612</v>
+        <v>2606</v>
       </c>
       <c r="D1012" s="6" t="s">
-        <v>2613</v>
+        <v>2607</v>
       </c>
       <c r="E1012" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1012" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1013" spans="1:6">
       <c r="A1013" s="5">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B1013" s="10"/>
       <c r="C1013" s="7" t="s">
-        <v>2614</v>
+        <v>2608</v>
       </c>
       <c r="D1013" s="6" t="s">
-        <v>2615</v>
+        <v>2609</v>
       </c>
       <c r="E1013" s="6">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F1013" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1014" spans="1:6">
       <c r="A1014" s="5">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1014" s="10"/>
       <c r="C1014" s="7" t="s">
-        <v>2616</v>
+        <v>2610</v>
       </c>
       <c r="D1014" s="6" t="s">
-        <v>2617</v>
+        <v>2611</v>
       </c>
       <c r="E1014" s="6">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F1014" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1015" spans="1:6">
       <c r="A1015" s="5">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B1015" s="10"/>
       <c r="C1015" s="7" t="s">
-        <v>2618</v>
+        <v>2612</v>
       </c>
       <c r="D1015" s="6" t="s">
-        <v>2619</v>
+        <v>2613</v>
       </c>
       <c r="E1015" s="6">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F1015" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1016" spans="1:6">
       <c r="A1016" s="5">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B1016" s="10"/>
       <c r="C1016" s="7" t="s">
-        <v>2620</v>
+        <v>2614</v>
       </c>
       <c r="D1016" s="6" t="s">
-        <v>2621</v>
+        <v>2615</v>
       </c>
       <c r="E1016" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1016" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" s="5">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B1017" s="10"/>
       <c r="C1017" s="7" t="s">
-        <v>2622</v>
+        <v>2616</v>
       </c>
       <c r="D1017" s="6" t="s">
-        <v>2623</v>
+        <v>2617</v>
       </c>
       <c r="E1017" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1017" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" s="5">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1018" s="10"/>
       <c r="C1018" s="7" t="s">
-        <v>2624</v>
+        <v>2618</v>
       </c>
       <c r="D1018" s="6" t="s">
-        <v>2625</v>
+        <v>2619</v>
       </c>
       <c r="E1018" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1018" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="A1019" s="5">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B1019" s="10"/>
       <c r="C1019" s="7" t="s">
-        <v>2626</v>
+        <v>2620</v>
       </c>
       <c r="D1019" s="6" t="s">
-        <v>2627</v>
+        <v>2621</v>
       </c>
       <c r="E1019" s="6">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F1019" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1020" spans="1:6">
       <c r="A1020" s="5">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B1020" s="10"/>
       <c r="C1020" s="7" t="s">
-        <v>2628</v>
+        <v>2622</v>
       </c>
       <c r="D1020" s="6" t="s">
-        <v>2629</v>
+        <v>2623</v>
       </c>
       <c r="E1020" s="6">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F1020" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="A1021" s="5">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1021" s="10"/>
       <c r="C1021" s="7" t="s">
-        <v>2630</v>
+        <v>2624</v>
       </c>
       <c r="D1021" s="6" t="s">
-        <v>2631</v>
+        <v>2625</v>
       </c>
       <c r="E1021" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1021" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="A1022" s="5">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1022" s="10"/>
       <c r="C1022" s="7" t="s">
-        <v>2632</v>
+        <v>2626</v>
       </c>
       <c r="D1022" s="6" t="s">
-        <v>2633</v>
+        <v>2627</v>
       </c>
       <c r="E1022" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F1022" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="A1023" s="5">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B1023" s="10"/>
       <c r="C1023" s="7" t="s">
-        <v>2634</v>
+        <v>2628</v>
       </c>
       <c r="D1023" s="6" t="s">
-        <v>2635</v>
+        <v>2629</v>
       </c>
       <c r="E1023" s="6">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F1023" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="A1024" s="5">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B1024" s="10"/>
       <c r="C1024" s="7" t="s">
-        <v>2636</v>
+        <v>2630</v>
       </c>
       <c r="D1024" s="6" t="s">
-        <v>2637</v>
+        <v>2631</v>
       </c>
       <c r="E1024" s="6">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F1024" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" s="5">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B1025" s="10"/>
       <c r="C1025" s="7" t="s">
-        <v>2638</v>
+        <v>2632</v>
       </c>
       <c r="D1025" s="6" t="s">
-        <v>2639</v>
+        <v>2633</v>
       </c>
       <c r="E1025" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F1025" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" s="5">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1026" s="10"/>
       <c r="C1026" s="7" t="s">
-        <v>2640</v>
+        <v>2634</v>
       </c>
       <c r="D1026" s="6" t="s">
-        <v>2641</v>
+        <v>2635</v>
       </c>
       <c r="E1026" s="6">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F1026" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="A1027" s="5">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B1027" s="10"/>
       <c r="C1027" s="7" t="s">
-        <v>2642</v>
+        <v>2636</v>
       </c>
       <c r="D1027" s="6" t="s">
-        <v>2643</v>
+        <v>2637</v>
       </c>
       <c r="E1027" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F1027" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="A1028" s="5">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B1028" s="10"/>
       <c r="C1028" s="7" t="s">
-        <v>2644</v>
+        <v>2638</v>
       </c>
       <c r="D1028" s="6" t="s">
-        <v>2645</v>
+        <v>2639</v>
       </c>
       <c r="E1028" s="6">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="F1028" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" s="5">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B1029" s="10"/>
       <c r="C1029" s="7" t="s">
-        <v>2646</v>
+        <v>2640</v>
       </c>
       <c r="D1029" s="6" t="s">
-        <v>2647</v>
+        <v>2641</v>
       </c>
       <c r="E1029" s="6">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F1029" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1030" spans="1:6">
       <c r="A1030" s="5">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B1030" s="10"/>
       <c r="C1030" s="7" t="s">
-        <v>2648</v>
+        <v>2642</v>
       </c>
       <c r="D1030" s="6" t="s">
-        <v>2649</v>
+        <v>2643</v>
       </c>
       <c r="E1030" s="6">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F1030" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1031" spans="1:6">
       <c r="A1031" s="5">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B1031" s="10"/>
       <c r="C1031" s="7" t="s">
-        <v>2650</v>
+        <v>2644</v>
       </c>
       <c r="D1031" s="6" t="s">
-        <v>2651</v>
+        <v>2645</v>
       </c>
       <c r="E1031" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F1031" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="A1032" s="5">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B1032" s="10"/>
       <c r="C1032" s="7" t="s">
-        <v>2652</v>
+        <v>2646</v>
       </c>
       <c r="D1032" s="6" t="s">
-        <v>2653</v>
+        <v>2647</v>
       </c>
       <c r="E1032" s="6">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F1032" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" s="5">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B1033" s="10"/>
       <c r="C1033" s="7" t="s">
-        <v>2654</v>
+        <v>2648</v>
       </c>
       <c r="D1033" s="6" t="s">
-        <v>2655</v>
+        <v>2649</v>
       </c>
       <c r="E1033" s="6">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F1033" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" s="5">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B1034" s="10"/>
       <c r="C1034" s="7" t="s">
-        <v>2656</v>
+        <v>2650</v>
       </c>
       <c r="D1034" s="6" t="s">
-        <v>2657</v>
+        <v>2651</v>
       </c>
       <c r="E1034" s="6">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F1034" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="A1035" s="5">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B1035" s="10"/>
       <c r="C1035" s="7" t="s">
-        <v>2658</v>
+        <v>2652</v>
       </c>
       <c r="D1035" s="6" t="s">
-        <v>2659</v>
+        <v>2653</v>
       </c>
       <c r="E1035" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F1035" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="A1036" s="5">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B1036" s="10"/>
       <c r="C1036" s="7" t="s">
-        <v>2660</v>
+        <v>2654</v>
       </c>
       <c r="D1036" s="6" t="s">
-        <v>2661</v>
+        <v>2655</v>
       </c>
       <c r="E1036" s="6">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F1036" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1037" spans="1:6">
       <c r="A1037" s="5">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B1037" s="10"/>
       <c r="C1037" s="7" t="s">
-        <v>2662</v>
+        <v>2656</v>
       </c>
       <c r="D1037" s="6" t="s">
-        <v>2663</v>
+        <v>2657</v>
       </c>
       <c r="E1037" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F1037" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1038" spans="1:6">
       <c r="A1038" s="5">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B1038" s="10"/>
       <c r="C1038" s="7" t="s">
-        <v>2664</v>
+        <v>2658</v>
       </c>
       <c r="D1038" s="6" t="s">
-        <v>2665</v>
+        <v>2659</v>
       </c>
       <c r="E1038" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F1038" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1039" spans="1:6">
       <c r="A1039" s="5">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B1039" s="10"/>
       <c r="C1039" s="7" t="s">
-        <v>2666</v>
+        <v>2660</v>
       </c>
       <c r="D1039" s="6" t="s">
-        <v>2667</v>
+        <v>2661</v>
       </c>
       <c r="E1039" s="6">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F1039" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1040" spans="1:6">
       <c r="A1040" s="5">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B1040" s="10"/>
       <c r="C1040" s="7" t="s">
-        <v>2668</v>
+        <v>2662</v>
       </c>
       <c r="D1040" s="6" t="s">
-        <v>2669</v>
+        <v>2663</v>
       </c>
       <c r="E1040" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F1040" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1041" spans="1:6">
       <c r="A1041" s="5">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B1041" s="10"/>
       <c r="C1041" s="7" t="s">
-        <v>2670</v>
+        <v>2664</v>
       </c>
       <c r="D1041" s="6" t="s">
-        <v>2671</v>
+        <v>2665</v>
       </c>
       <c r="E1041" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F1041" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1042" spans="1:6">
       <c r="A1042" s="5">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B1042" s="10"/>
       <c r="C1042" s="7" t="s">
-        <v>2672</v>
+        <v>2666</v>
       </c>
       <c r="D1042" s="6" t="s">
-        <v>2673</v>
+        <v>2667</v>
       </c>
       <c r="E1042" s="6">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="F1042" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1043" spans="1:6">
       <c r="A1043" s="5">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B1043" s="10"/>
+        <v>90</v>
+      </c>
+      <c r="B1043" s="10" t="s">
+        <v>2668</v>
+      </c>
       <c r="C1043" s="7" t="s">
-        <v>2674</v>
+        <v>2669</v>
       </c>
       <c r="D1043" s="6" t="s">
-        <v>2675</v>
+        <v>2670</v>
       </c>
       <c r="E1043" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F1043" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1044" spans="1:6">
       <c r="A1044" s="5">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B1044" s="10"/>
+        <v>91</v>
+      </c>
+      <c r="B1044" s="10" t="s">
+        <v>2671</v>
+      </c>
       <c r="C1044" s="7" t="s">
-        <v>2676</v>
+        <v>2672</v>
       </c>
       <c r="D1044" s="6" t="s">
-        <v>2677</v>
+        <v>2673</v>
       </c>
       <c r="E1044" s="6">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F1044" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1045" spans="1:6">
       <c r="A1045" s="5">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B1045" s="10"/>
       <c r="C1045" s="7" t="s">
-        <v>2678</v>
+        <v>2674</v>
       </c>
       <c r="D1045" s="6" t="s">
-        <v>2679</v>
+        <v>2675</v>
       </c>
       <c r="E1045" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F1045" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1046" spans="1:6">
       <c r="A1046" s="5">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B1046" s="10"/>
       <c r="C1046" s="7" t="s">
-        <v>2680</v>
+        <v>2676</v>
       </c>
       <c r="D1046" s="6" t="s">
-        <v>2681</v>
+        <v>2677</v>
       </c>
       <c r="E1046" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F1046" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1047" spans="1:6">
       <c r="A1047" s="5">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B1047" s="10"/>
       <c r="C1047" s="7" t="s">
-        <v>2682</v>
+        <v>2678</v>
       </c>
       <c r="D1047" s="6" t="s">
-        <v>2683</v>
+        <v>2679</v>
       </c>
       <c r="E1047" s="6">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F1047" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1048" spans="1:6">
       <c r="A1048" s="5">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="B1048" s="10"/>
       <c r="C1048" s="7" t="s">
-        <v>2685</v>
+        <v>2680</v>
       </c>
       <c r="D1048" s="6" t="s">
-        <v>2686</v>
+        <v>2681</v>
       </c>
       <c r="E1048" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F1048" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1049" spans="1:6">
       <c r="A1049" s="5">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="B1049" s="10"/>
       <c r="C1049" s="7" t="s">
-        <v>2688</v>
+        <v>2682</v>
       </c>
       <c r="D1049" s="6" t="s">
-        <v>2689</v>
+        <v>2683</v>
       </c>
       <c r="E1049" s="6">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F1049" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1050" spans="1:6">
       <c r="A1050" s="5">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B1050" s="10"/>
       <c r="C1050" s="7" t="s">
-        <v>2690</v>
+        <v>2684</v>
       </c>
       <c r="D1050" s="6" t="s">
-        <v>2691</v>
+        <v>2685</v>
       </c>
       <c r="E1050" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1050" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1051" spans="1:6">
       <c r="A1051" s="5">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B1051" s="10"/>
       <c r="C1051" s="7" t="s">
-        <v>2692</v>
+        <v>2686</v>
       </c>
       <c r="D1051" s="6" t="s">
-        <v>2693</v>
+        <v>2687</v>
       </c>
       <c r="E1051" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1051" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1052" spans="1:6">
       <c r="A1052" s="5">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B1052" s="10"/>
       <c r="C1052" s="7" t="s">
-        <v>2694</v>
+        <v>2688</v>
       </c>
       <c r="D1052" s="6" t="s">
-        <v>2695</v>
+        <v>2689</v>
       </c>
       <c r="E1052" s="6">
         <v>2</v>
       </c>
       <c r="F1052" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1053" spans="1:6">
       <c r="A1053" s="5">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B1053" s="10"/>
       <c r="C1053" s="7" t="s">
-        <v>2696</v>
+        <v>2690</v>
       </c>
       <c r="D1053" s="6" t="s">
-        <v>2697</v>
+        <v>2691</v>
       </c>
       <c r="E1053" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1053" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1054" spans="1:6">
       <c r="A1054" s="5">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B1054" s="10"/>
       <c r="C1054" s="7" t="s">
-        <v>2698</v>
+        <v>2692</v>
       </c>
       <c r="D1054" s="6" t="s">
-        <v>2699</v>
+        <v>2693</v>
       </c>
       <c r="E1054" s="6">
         <v>4</v>
       </c>
       <c r="F1054" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1055" spans="1:6">
       <c r="A1055" s="5">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B1055" s="10"/>
       <c r="C1055" s="7" t="s">
-        <v>2700</v>
+        <v>2694</v>
       </c>
       <c r="D1055" s="6" t="s">
-        <v>2701</v>
+        <v>2695</v>
       </c>
       <c r="E1055" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1055" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1056" spans="1:6">
       <c r="A1056" s="5">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B1056" s="10"/>
       <c r="C1056" s="7" t="s">
-        <v>2702</v>
+        <v>2696</v>
       </c>
       <c r="D1056" s="6" t="s">
-        <v>2703</v>
+        <v>2697</v>
       </c>
       <c r="E1056" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F1056" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1057" spans="1:6">
       <c r="A1057" s="5">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B1057" s="10"/>
+        <v>104</v>
+      </c>
+      <c r="B1057" s="10" t="s">
+        <v>2698</v>
+      </c>
       <c r="C1057" s="7" t="s">
-        <v>2704</v>
+        <v>2699</v>
       </c>
       <c r="D1057" s="6" t="s">
-        <v>2705</v>
+        <v>2700</v>
       </c>
       <c r="E1057" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1057" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1058" spans="1:6">
       <c r="A1058" s="5">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B1058" s="10"/>
+        <v>105</v>
+      </c>
+      <c r="B1058" s="10" t="s">
+        <v>2701</v>
+      </c>
       <c r="C1058" s="7" t="s">
-        <v>2706</v>
+        <v>2702</v>
       </c>
       <c r="D1058" s="6" t="s">
-        <v>2707</v>
+        <v>2703</v>
       </c>
       <c r="E1058" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1058" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1059" spans="1:6">
       <c r="A1059" s="5">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B1059" s="10"/>
+        <v>106</v>
+      </c>
+      <c r="B1059" s="10" t="s">
+        <v>2704</v>
+      </c>
       <c r="C1059" s="7" t="s">
-        <v>2708</v>
+        <v>2705</v>
       </c>
       <c r="D1059" s="6" t="s">
-        <v>2709</v>
+        <v>2706</v>
       </c>
       <c r="E1059" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F1059" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1060" spans="1:6">
       <c r="A1060" s="5">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B1060" s="10"/>
+        <v>107</v>
+      </c>
+      <c r="B1060" s="10" t="s">
+        <v>2707</v>
+      </c>
       <c r="C1060" s="7" t="s">
-        <v>2710</v>
+        <v>2708</v>
       </c>
       <c r="D1060" s="6" t="s">
-        <v>2711</v>
+        <v>2709</v>
       </c>
       <c r="E1060" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F1060" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1061" spans="1:6">
       <c r="A1061" s="5">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B1061" s="10"/>
+        <v>108</v>
+      </c>
+      <c r="B1061" s="10" t="s">
+        <v>2710</v>
+      </c>
       <c r="C1061" s="7" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D1061" s="6" t="s">
         <v>2712</v>
       </c>
-      <c r="D1061" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1061" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F1061" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1062" spans="1:6">
       <c r="A1062" s="5">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B1062" s="10"/>
+        <v>109</v>
+      </c>
+      <c r="B1062" s="10" t="s">
+        <v>2713</v>
+      </c>
       <c r="C1062" s="7" t="s">
         <v>2714</v>
       </c>
       <c r="D1062" s="6" t="s">
         <v>2715</v>
       </c>
       <c r="E1062" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F1062" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1063" spans="1:6">
       <c r="A1063" s="5">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B1063" s="10" t="s">
         <v>2716</v>
       </c>
       <c r="C1063" s="7" t="s">
         <v>2717</v>
       </c>
       <c r="D1063" s="6" t="s">
         <v>2718</v>
       </c>
       <c r="E1063" s="6">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F1063" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1064" spans="1:6">
       <c r="A1064" s="5">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B1064" s="10" t="s">
         <v>2719</v>
       </c>
       <c r="C1064" s="7" t="s">
         <v>2720</v>
       </c>
       <c r="D1064" s="6" t="s">
         <v>2721</v>
       </c>
       <c r="E1064" s="6">
         <v>4</v>
       </c>
       <c r="F1064" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1065" spans="1:6">
       <c r="A1065" s="5">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B1065" s="10" t="s">
         <v>2722</v>
       </c>
       <c r="C1065" s="7" t="s">
         <v>2723</v>
       </c>
       <c r="D1065" s="6" t="s">
         <v>2724</v>
       </c>
       <c r="E1065" s="6">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F1065" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1066" spans="1:6">
       <c r="A1066" s="5">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B1066" s="10" t="s">
         <v>2725</v>
       </c>
       <c r="C1066" s="7" t="s">
         <v>2726</v>
       </c>
       <c r="D1066" s="6" t="s">
         <v>2727</v>
       </c>
       <c r="E1066" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F1066" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1067" spans="1:6">
       <c r="A1067" s="5">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B1067" s="10" t="s">
         <v>2728</v>
       </c>
       <c r="C1067" s="7" t="s">
         <v>2729</v>
       </c>
       <c r="D1067" s="6" t="s">
         <v>2730</v>
       </c>
       <c r="E1067" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F1067" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1068" spans="1:6">
       <c r="A1068" s="5">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B1068" s="10" t="s">
         <v>2731</v>
       </c>
       <c r="C1068" s="7" t="s">
         <v>2732</v>
       </c>
       <c r="D1068" s="6" t="s">
         <v>2733</v>
       </c>
       <c r="E1068" s="6">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F1068" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1069" spans="1:6">
       <c r="A1069" s="5">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B1069" s="10" t="s">
         <v>2734</v>
       </c>
       <c r="C1069" s="7" t="s">
         <v>2735</v>
       </c>
       <c r="D1069" s="6" t="s">
         <v>2736</v>
       </c>
       <c r="E1069" s="6">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F1069" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1070" spans="1:6">
       <c r="A1070" s="5">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B1070" s="10" t="s">
         <v>2737</v>
       </c>
       <c r="C1070" s="7" t="s">
         <v>2738</v>
       </c>
       <c r="D1070" s="6" t="s">
         <v>2739</v>
       </c>
       <c r="E1070" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1070" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1071" spans="1:6">
       <c r="A1071" s="5">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B1071" s="10" t="s">
         <v>2740</v>
       </c>
       <c r="C1071" s="7" t="s">
         <v>2741</v>
       </c>
       <c r="D1071" s="6" t="s">
         <v>2742</v>
       </c>
       <c r="E1071" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="F1071" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1072" spans="1:6">
       <c r="A1072" s="5">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B1072" s="10" t="s">
         <v>2743</v>
       </c>
       <c r="C1072" s="7" t="s">
         <v>2744</v>
       </c>
       <c r="D1072" s="6" t="s">
         <v>2745</v>
       </c>
       <c r="E1072" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1072" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1073" spans="1:6">
       <c r="A1073" s="5">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B1073" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1073" s="10"/>
+      <c r="C1073" s="7" t="s">
         <v>2746</v>
       </c>
-      <c r="C1073" s="7" t="s">
+      <c r="D1073" s="6" t="s">
         <v>2747</v>
       </c>
-      <c r="D1073" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1073" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1073" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1074" spans="1:6">
       <c r="A1074" s="5">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B1074" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1074" s="10"/>
+      <c r="C1074" s="7" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D1074" s="6" t="s">
         <v>2749</v>
       </c>
-      <c r="C1074" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1074" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F1074" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1075" spans="1:6">
       <c r="A1075" s="5">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="B1075" s="10"/>
       <c r="C1075" s="7" t="s">
-        <v>2753</v>
+        <v>2750</v>
       </c>
       <c r="D1075" s="6" t="s">
-        <v>2754</v>
+        <v>2751</v>
       </c>
       <c r="E1075" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F1075" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1076" spans="1:6">
       <c r="A1076" s="5">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="B1076" s="10"/>
       <c r="C1076" s="7" t="s">
-        <v>2756</v>
+        <v>2752</v>
       </c>
       <c r="D1076" s="6" t="s">
-        <v>2757</v>
+        <v>2753</v>
       </c>
       <c r="E1076" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1076" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1077" spans="1:6">
       <c r="A1077" s="5">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="B1077" s="10"/>
       <c r="C1077" s="7" t="s">
-        <v>2759</v>
+        <v>2754</v>
       </c>
       <c r="D1077" s="6" t="s">
-        <v>2760</v>
+        <v>2755</v>
       </c>
       <c r="E1077" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F1077" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1078" spans="1:6">
       <c r="A1078" s="5">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="B1078" s="10"/>
       <c r="C1078" s="7" t="s">
-        <v>2762</v>
+        <v>2756</v>
       </c>
       <c r="D1078" s="6" t="s">
-        <v>2763</v>
+        <v>2757</v>
       </c>
       <c r="E1078" s="6">
         <v>2</v>
       </c>
       <c r="F1078" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1079" spans="1:6">
       <c r="A1079" s="5">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B1079" s="10"/>
       <c r="C1079" s="7" t="s">
-        <v>2764</v>
+        <v>2758</v>
       </c>
       <c r="D1079" s="6" t="s">
-        <v>2765</v>
+        <v>2759</v>
       </c>
       <c r="E1079" s="6">
         <v>4</v>
       </c>
       <c r="F1079" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1080" spans="1:6">
       <c r="A1080" s="5">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B1080" s="10"/>
       <c r="C1080" s="7" t="s">
-        <v>2766</v>
+        <v>2760</v>
       </c>
       <c r="D1080" s="6" t="s">
-        <v>2767</v>
+        <v>2761</v>
       </c>
       <c r="E1080" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1080" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1081" spans="1:6">
       <c r="A1081" s="5">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B1081" s="10"/>
       <c r="C1081" s="7" t="s">
-        <v>2768</v>
+        <v>2762</v>
       </c>
       <c r="D1081" s="6" t="s">
-        <v>2769</v>
+        <v>2763</v>
       </c>
       <c r="E1081" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F1081" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1082" spans="1:6">
       <c r="A1082" s="5">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B1082" s="10"/>
       <c r="C1082" s="7" t="s">
-        <v>2770</v>
+        <v>2764</v>
       </c>
       <c r="D1082" s="6" t="s">
-        <v>2771</v>
+        <v>2765</v>
       </c>
       <c r="E1082" s="6">
         <v>1</v>
       </c>
       <c r="F1082" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1083" spans="1:6">
       <c r="A1083" s="5">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B1083" s="10"/>
       <c r="C1083" s="7" t="s">
-        <v>2772</v>
+        <v>2766</v>
       </c>
       <c r="D1083" s="6" t="s">
-        <v>2773</v>
+        <v>2767</v>
       </c>
       <c r="E1083" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1083" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1084" spans="1:6">
       <c r="A1084" s="5">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B1084" s="10"/>
       <c r="C1084" s="7" t="s">
-        <v>2774</v>
+        <v>2768</v>
       </c>
       <c r="D1084" s="6" t="s">
-        <v>2775</v>
+        <v>2769</v>
       </c>
       <c r="E1084" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1084" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1085" spans="1:6">
       <c r="A1085" s="5">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B1085" s="10"/>
       <c r="C1085" s="7" t="s">
-        <v>2776</v>
+        <v>2770</v>
       </c>
       <c r="D1085" s="6" t="s">
-        <v>2777</v>
+        <v>2771</v>
       </c>
       <c r="E1085" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1085" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1086" spans="1:6">
       <c r="A1086" s="5">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B1086" s="10"/>
       <c r="C1086" s="7" t="s">
-        <v>2778</v>
+        <v>2772</v>
       </c>
       <c r="D1086" s="6" t="s">
-        <v>2779</v>
+        <v>2773</v>
       </c>
       <c r="E1086" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1086" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1087" spans="1:6">
       <c r="A1087" s="5">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B1087" s="10"/>
       <c r="C1087" s="7" t="s">
-        <v>2780</v>
+        <v>2774</v>
       </c>
       <c r="D1087" s="6" t="s">
-        <v>2781</v>
+        <v>2775</v>
       </c>
       <c r="E1087" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1087" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1088" spans="1:6">
       <c r="A1088" s="5">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B1088" s="10"/>
       <c r="C1088" s="7" t="s">
-        <v>2782</v>
+        <v>2776</v>
       </c>
       <c r="D1088" s="6" t="s">
-        <v>2783</v>
+        <v>2777</v>
       </c>
       <c r="E1088" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1088" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1089" spans="1:6">
       <c r="A1089" s="5">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B1089" s="10"/>
       <c r="C1089" s="7" t="s">
-        <v>2784</v>
+        <v>2778</v>
       </c>
       <c r="D1089" s="6" t="s">
-        <v>2785</v>
+        <v>2779</v>
       </c>
       <c r="E1089" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1089" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1090" spans="1:6">
       <c r="A1090" s="5">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B1090" s="10"/>
       <c r="C1090" s="7" t="s">
-        <v>2786</v>
+        <v>2780</v>
       </c>
       <c r="D1090" s="6" t="s">
-        <v>2787</v>
+        <v>2781</v>
       </c>
       <c r="E1090" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1090" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1091" spans="1:6">
       <c r="A1091" s="5">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B1091" s="10"/>
       <c r="C1091" s="7" t="s">
-        <v>2788</v>
+        <v>2782</v>
       </c>
       <c r="D1091" s="6" t="s">
-        <v>2789</v>
+        <v>2783</v>
       </c>
       <c r="E1091" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F1091" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1092" spans="1:6">
       <c r="A1092" s="5">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B1092" s="10"/>
       <c r="C1092" s="7" t="s">
-        <v>2790</v>
+        <v>2784</v>
       </c>
       <c r="D1092" s="6" t="s">
-        <v>2791</v>
+        <v>2785</v>
       </c>
       <c r="E1092" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F1092" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1093" spans="1:6">
       <c r="A1093" s="5">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B1093" s="10"/>
       <c r="C1093" s="7" t="s">
-        <v>2792</v>
+        <v>2786</v>
       </c>
       <c r="D1093" s="6" t="s">
-        <v>2793</v>
+        <v>2787</v>
       </c>
       <c r="E1093" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F1093" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1094" spans="1:6">
       <c r="A1094" s="5">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B1094" s="10"/>
       <c r="C1094" s="7" t="s">
-        <v>2794</v>
+        <v>2788</v>
       </c>
       <c r="D1094" s="6" t="s">
-        <v>2795</v>
+        <v>2789</v>
       </c>
       <c r="E1094" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F1094" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1095" spans="1:6">
       <c r="A1095" s="5">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B1095" s="10"/>
       <c r="C1095" s="7" t="s">
-        <v>2796</v>
+        <v>2790</v>
       </c>
       <c r="D1095" s="6" t="s">
-        <v>2797</v>
+        <v>2791</v>
       </c>
       <c r="E1095" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1095" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1096" spans="1:6">
       <c r="A1096" s="5">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B1096" s="10"/>
       <c r="C1096" s="7" t="s">
-        <v>2798</v>
+        <v>2792</v>
       </c>
       <c r="D1096" s="6" t="s">
-        <v>2799</v>
+        <v>2793</v>
       </c>
       <c r="E1096" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F1096" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1097" spans="1:6">
       <c r="A1097" s="5">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B1097" s="10"/>
       <c r="C1097" s="7" t="s">
-        <v>2800</v>
+        <v>2794</v>
       </c>
       <c r="D1097" s="6" t="s">
-        <v>2801</v>
+        <v>2795</v>
       </c>
       <c r="E1097" s="6">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F1097" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1098" spans="1:6">
       <c r="A1098" s="5">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B1098" s="10"/>
       <c r="C1098" s="7" t="s">
-        <v>2802</v>
+        <v>2796</v>
       </c>
       <c r="D1098" s="6" t="s">
-        <v>2803</v>
+        <v>2797</v>
       </c>
       <c r="E1098" s="6">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F1098" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1099" spans="1:6">
       <c r="A1099" s="5">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B1099" s="10"/>
       <c r="C1099" s="7" t="s">
-        <v>2804</v>
+        <v>2798</v>
       </c>
       <c r="D1099" s="6" t="s">
-        <v>2805</v>
+        <v>2799</v>
       </c>
       <c r="E1099" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F1099" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1100" spans="1:6">
       <c r="A1100" s="5">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B1100" s="10"/>
       <c r="C1100" s="7" t="s">
-        <v>2806</v>
+        <v>2800</v>
       </c>
       <c r="D1100" s="6" t="s">
-        <v>2807</v>
+        <v>2801</v>
       </c>
       <c r="E1100" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F1100" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1101" spans="1:6">
       <c r="A1101" s="5">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B1101" s="10"/>
       <c r="C1101" s="7" t="s">
-        <v>2808</v>
+        <v>2802</v>
       </c>
       <c r="D1101" s="6" t="s">
-        <v>2809</v>
+        <v>2803</v>
       </c>
       <c r="E1101" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F1101" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1102" spans="1:6">
       <c r="A1102" s="5">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B1102" s="10"/>
       <c r="C1102" s="7" t="s">
-        <v>2810</v>
+        <v>2804</v>
       </c>
       <c r="D1102" s="6" t="s">
-        <v>2811</v>
+        <v>2805</v>
       </c>
       <c r="E1102" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F1102" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1103" spans="1:6">
       <c r="A1103" s="5">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B1103" s="10"/>
       <c r="C1103" s="7" t="s">
-        <v>2812</v>
+        <v>2806</v>
       </c>
       <c r="D1103" s="6" t="s">
-        <v>2813</v>
+        <v>2807</v>
       </c>
       <c r="E1103" s="6">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F1103" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1104" spans="1:6">
       <c r="A1104" s="5">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B1104" s="10"/>
       <c r="C1104" s="7" t="s">
-        <v>2814</v>
+        <v>2808</v>
       </c>
       <c r="D1104" s="6" t="s">
-        <v>2815</v>
+        <v>2809</v>
       </c>
       <c r="E1104" s="6">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F1104" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1105" spans="1:6">
       <c r="A1105" s="5">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B1105" s="10"/>
       <c r="C1105" s="7" t="s">
-        <v>2816</v>
+        <v>2810</v>
       </c>
       <c r="D1105" s="6" t="s">
-        <v>2817</v>
+        <v>2811</v>
       </c>
       <c r="E1105" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1105" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1106" spans="1:6">
       <c r="A1106" s="5">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B1106" s="10"/>
       <c r="C1106" s="7" t="s">
-        <v>2818</v>
+        <v>2812</v>
       </c>
       <c r="D1106" s="6" t="s">
-        <v>2819</v>
+        <v>2813</v>
       </c>
       <c r="E1106" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F1106" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1107" spans="1:6">
       <c r="A1107" s="5">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B1107" s="10"/>
       <c r="C1107" s="7" t="s">
-        <v>2820</v>
+        <v>2814</v>
       </c>
       <c r="D1107" s="6" t="s">
-        <v>2821</v>
+        <v>2815</v>
       </c>
       <c r="E1107" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1107" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="A1108" s="5">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B1108" s="10"/>
       <c r="C1108" s="7" t="s">
-        <v>2822</v>
+        <v>2816</v>
       </c>
       <c r="D1108" s="6" t="s">
-        <v>2823</v>
+        <v>2817</v>
       </c>
       <c r="E1108" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1108" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="A1109" s="5">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B1109" s="10"/>
       <c r="C1109" s="7" t="s">
-        <v>2824</v>
+        <v>2818</v>
       </c>
       <c r="D1109" s="6" t="s">
-        <v>2825</v>
+        <v>2819</v>
       </c>
       <c r="E1109" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F1109" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1110" spans="1:6">
       <c r="A1110" s="5">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B1110" s="10"/>
       <c r="C1110" s="7" t="s">
-        <v>2826</v>
+        <v>2820</v>
       </c>
       <c r="D1110" s="6" t="s">
-        <v>2827</v>
+        <v>2821</v>
       </c>
       <c r="E1110" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F1110" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" s="5">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B1111" s="10"/>
       <c r="C1111" s="7" t="s">
-        <v>2828</v>
+        <v>2822</v>
       </c>
       <c r="D1111" s="6" t="s">
-        <v>2829</v>
+        <v>2823</v>
       </c>
       <c r="E1111" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1111" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1112" spans="1:6">
       <c r="A1112" s="5">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B1112" s="10"/>
       <c r="C1112" s="7" t="s">
-        <v>2830</v>
+        <v>2824</v>
       </c>
       <c r="D1112" s="6" t="s">
-        <v>2831</v>
+        <v>2825</v>
       </c>
       <c r="E1112" s="6">
         <v>8</v>
       </c>
       <c r="F1112" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" s="5">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B1113" s="10"/>
       <c r="C1113" s="7" t="s">
-        <v>2832</v>
+        <v>2826</v>
       </c>
       <c r="D1113" s="6" t="s">
-        <v>2833</v>
+        <v>2827</v>
       </c>
       <c r="E1113" s="6">
         <v>4</v>
       </c>
       <c r="F1113" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" s="5">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B1114" s="10"/>
       <c r="C1114" s="7" t="s">
-        <v>2834</v>
+        <v>2828</v>
       </c>
       <c r="D1114" s="6" t="s">
-        <v>2835</v>
+        <v>2829</v>
       </c>
       <c r="E1114" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F1114" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="A1115" s="5">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B1115" s="10"/>
       <c r="C1115" s="7" t="s">
-        <v>2836</v>
+        <v>2830</v>
       </c>
       <c r="D1115" s="6" t="s">
-        <v>2837</v>
+        <v>2831</v>
       </c>
       <c r="E1115" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1115" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="A1116" s="5">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B1116" s="10"/>
       <c r="C1116" s="7" t="s">
-        <v>2838</v>
+        <v>2832</v>
       </c>
       <c r="D1116" s="6" t="s">
-        <v>2839</v>
+        <v>2833</v>
       </c>
       <c r="E1116" s="6">
         <v>8</v>
       </c>
       <c r="F1116" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1117" spans="1:6">
       <c r="A1117" s="5">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B1117" s="10"/>
       <c r="C1117" s="7" t="s">
-        <v>2840</v>
+        <v>2834</v>
       </c>
       <c r="D1117" s="6" t="s">
-        <v>2841</v>
+        <v>2835</v>
       </c>
       <c r="E1117" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F1117" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1118" spans="1:6">
       <c r="A1118" s="5">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B1118" s="10"/>
       <c r="C1118" s="7" t="s">
-        <v>2842</v>
+        <v>2836</v>
       </c>
       <c r="D1118" s="6" t="s">
-        <v>2843</v>
+        <v>2837</v>
       </c>
       <c r="E1118" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F1118" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1119" spans="1:6">
       <c r="A1119" s="5">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B1119" s="10"/>
       <c r="C1119" s="7" t="s">
-        <v>2844</v>
+        <v>2838</v>
       </c>
       <c r="D1119" s="6" t="s">
-        <v>2845</v>
+        <v>2839</v>
       </c>
       <c r="E1119" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F1119" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1120" spans="1:6">
       <c r="A1120" s="5">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B1120" s="10"/>
       <c r="C1120" s="7" t="s">
-        <v>2846</v>
+        <v>2840</v>
       </c>
       <c r="D1120" s="6" t="s">
-        <v>2847</v>
+        <v>2841</v>
       </c>
       <c r="E1120" s="6">
         <v>4</v>
       </c>
       <c r="F1120" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1121" spans="1:6">
       <c r="A1121" s="5">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B1121" s="10"/>
       <c r="C1121" s="7" t="s">
-        <v>2848</v>
+        <v>2842</v>
       </c>
       <c r="D1121" s="6" t="s">
-        <v>2849</v>
+        <v>2843</v>
       </c>
       <c r="E1121" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F1121" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1122" spans="1:6">
       <c r="A1122" s="5">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B1122" s="10"/>
       <c r="C1122" s="7" t="s">
-        <v>2850</v>
+        <v>2844</v>
       </c>
       <c r="D1122" s="6" t="s">
-        <v>2851</v>
+        <v>2845</v>
       </c>
       <c r="E1122" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F1122" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1123" spans="1:6">
       <c r="A1123" s="5">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B1123" s="10"/>
       <c r="C1123" s="7" t="s">
-        <v>2852</v>
+        <v>2846</v>
       </c>
       <c r="D1123" s="6" t="s">
-        <v>2853</v>
+        <v>2847</v>
       </c>
       <c r="E1123" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F1123" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1124" spans="1:6">
       <c r="A1124" s="5">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B1124" s="10"/>
       <c r="C1124" s="7" t="s">
-        <v>2854</v>
+        <v>2848</v>
       </c>
       <c r="D1124" s="6" t="s">
-        <v>2855</v>
+        <v>2849</v>
       </c>
       <c r="E1124" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1124" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
       <c r="A1125" s="5">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B1125" s="10"/>
       <c r="C1125" s="7" t="s">
-        <v>2856</v>
+        <v>2850</v>
       </c>
       <c r="D1125" s="6" t="s">
-        <v>2857</v>
+        <v>2851</v>
       </c>
       <c r="E1125" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F1125" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1126" spans="1:6">
       <c r="A1126" s="5">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B1126" s="10"/>
       <c r="C1126" s="7" t="s">
-        <v>2858</v>
+        <v>2852</v>
       </c>
       <c r="D1126" s="6" t="s">
-        <v>2859</v>
+        <v>2853</v>
       </c>
       <c r="E1126" s="6">
         <v>1</v>
       </c>
       <c r="F1126" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="A1127" s="5">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B1127" s="10"/>
       <c r="C1127" s="7" t="s">
-        <v>2860</v>
+        <v>2854</v>
       </c>
       <c r="D1127" s="6" t="s">
-        <v>2861</v>
+        <v>2855</v>
       </c>
       <c r="E1127" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1127" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" s="5">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B1128" s="10"/>
       <c r="C1128" s="7" t="s">
-        <v>2862</v>
+        <v>2856</v>
       </c>
       <c r="D1128" s="6" t="s">
-        <v>2863</v>
+        <v>2857</v>
       </c>
       <c r="E1128" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F1128" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1129" spans="1:6">
       <c r="A1129" s="5">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B1129" s="10"/>
       <c r="C1129" s="7" t="s">
-        <v>2864</v>
+        <v>2858</v>
       </c>
       <c r="D1129" s="6" t="s">
-        <v>2865</v>
+        <v>2859</v>
       </c>
       <c r="E1129" s="6">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F1129" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1130" spans="1:6">
       <c r="A1130" s="5">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B1130" s="10"/>
       <c r="C1130" s="7" t="s">
-        <v>2866</v>
+        <v>2860</v>
       </c>
       <c r="D1130" s="6" t="s">
-        <v>2867</v>
+        <v>2861</v>
       </c>
       <c r="E1130" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F1130" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1131" spans="1:6">
       <c r="A1131" s="5">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B1131" s="10"/>
       <c r="C1131" s="7" t="s">
-        <v>2868</v>
+        <v>2862</v>
       </c>
       <c r="D1131" s="6" t="s">
-        <v>2869</v>
+        <v>2863</v>
       </c>
       <c r="E1131" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F1131" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1132" spans="1:6">
       <c r="A1132" s="5">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B1132" s="10"/>
       <c r="C1132" s="7" t="s">
-        <v>2870</v>
+        <v>2864</v>
       </c>
       <c r="D1132" s="6" t="s">
-        <v>2871</v>
+        <v>2865</v>
       </c>
       <c r="E1132" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F1132" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="A1133" s="5">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B1133" s="10"/>
       <c r="C1133" s="7" t="s">
-        <v>2872</v>
+        <v>2866</v>
       </c>
       <c r="D1133" s="6" t="s">
-        <v>2873</v>
+        <v>2867</v>
       </c>
       <c r="E1133" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F1133" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="A1134" s="5">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B1134" s="10"/>
       <c r="C1134" s="7" t="s">
-        <v>2874</v>
+        <v>2868</v>
       </c>
       <c r="D1134" s="6" t="s">
-        <v>2875</v>
+        <v>2869</v>
       </c>
       <c r="E1134" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F1134" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="A1135" s="5">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B1135" s="10"/>
       <c r="C1135" s="7" t="s">
-        <v>2876</v>
+        <v>2870</v>
       </c>
       <c r="D1135" s="6" t="s">
-        <v>2877</v>
+        <v>2871</v>
       </c>
       <c r="E1135" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1135" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="A1136" s="5">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B1136" s="10"/>
       <c r="C1136" s="7" t="s">
-        <v>2878</v>
+        <v>2872</v>
       </c>
       <c r="D1136" s="6" t="s">
-        <v>2879</v>
+        <v>2873</v>
       </c>
       <c r="E1136" s="6">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F1136" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" s="5">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B1137" s="10"/>
       <c r="C1137" s="7" t="s">
-        <v>2880</v>
+        <v>2874</v>
       </c>
       <c r="D1137" s="6" t="s">
-        <v>2881</v>
+        <v>2875</v>
       </c>
       <c r="E1137" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F1137" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1138" spans="1:6">
       <c r="A1138" s="5">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B1138" s="10"/>
       <c r="C1138" s="7" t="s">
-        <v>2882</v>
+        <v>2876</v>
       </c>
       <c r="D1138" s="6" t="s">
-        <v>2883</v>
+        <v>2877</v>
       </c>
       <c r="E1138" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F1138" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1139" spans="1:6">
       <c r="A1139" s="5">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B1139" s="10"/>
       <c r="C1139" s="7" t="s">
-        <v>2884</v>
+        <v>2878</v>
       </c>
       <c r="D1139" s="6" t="s">
-        <v>2885</v>
+        <v>2879</v>
       </c>
       <c r="E1139" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1139" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1140" spans="1:6">
       <c r="A1140" s="5">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B1140" s="10"/>
       <c r="C1140" s="7" t="s">
-        <v>2886</v>
+        <v>2880</v>
       </c>
       <c r="D1140" s="6" t="s">
-        <v>2887</v>
+        <v>2881</v>
       </c>
       <c r="E1140" s="6">
         <v>7</v>
       </c>
       <c r="F1140" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1141" spans="1:6">
       <c r="A1141" s="5">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1141" s="10"/>
       <c r="C1141" s="7" t="s">
-        <v>2888</v>
+        <v>2882</v>
       </c>
       <c r="D1141" s="6" t="s">
-        <v>2889</v>
+        <v>2883</v>
       </c>
       <c r="E1141" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1141" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1142" spans="1:6">
       <c r="A1142" s="5">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B1142" s="10"/>
       <c r="C1142" s="7" t="s">
-        <v>2890</v>
+        <v>2884</v>
       </c>
       <c r="D1142" s="6" t="s">
-        <v>2891</v>
+        <v>2885</v>
       </c>
       <c r="E1142" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1142" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1143" spans="1:6">
       <c r="A1143" s="5">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1143" s="10"/>
       <c r="C1143" s="7" t="s">
-        <v>2892</v>
+        <v>2886</v>
       </c>
       <c r="D1143" s="6" t="s">
-        <v>2893</v>
+        <v>2887</v>
       </c>
       <c r="E1143" s="6">
         <v>5</v>
       </c>
       <c r="F1143" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1144" spans="1:6">
       <c r="A1144" s="5">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B1144" s="10"/>
       <c r="C1144" s="7" t="s">
-        <v>2894</v>
+        <v>2888</v>
       </c>
       <c r="D1144" s="6" t="s">
-        <v>2895</v>
+        <v>2889</v>
       </c>
       <c r="E1144" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F1144" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1145" spans="1:6">
       <c r="A1145" s="5">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1145" s="10"/>
       <c r="C1145" s="7" t="s">
-        <v>2896</v>
+        <v>2890</v>
       </c>
       <c r="D1145" s="6" t="s">
-        <v>2897</v>
+        <v>2877</v>
       </c>
       <c r="E1145" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1145" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1146" spans="1:6">
       <c r="A1146" s="5">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B1146" s="10"/>
       <c r="C1146" s="7" t="s">
-        <v>2898</v>
+        <v>2891</v>
       </c>
       <c r="D1146" s="6" t="s">
-        <v>2899</v>
+        <v>2879</v>
       </c>
       <c r="E1146" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F1146" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1147" spans="1:6">
       <c r="A1147" s="5">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1147" s="10"/>
       <c r="C1147" s="7" t="s">
-        <v>2900</v>
+        <v>2892</v>
       </c>
       <c r="D1147" s="6" t="s">
-        <v>2901</v>
+        <v>2893</v>
       </c>
       <c r="E1147" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F1147" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1148" spans="1:6">
       <c r="A1148" s="5">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B1148" s="10"/>
       <c r="C1148" s="7" t="s">
-        <v>2902</v>
+        <v>2894</v>
       </c>
       <c r="D1148" s="6" t="s">
-        <v>2903</v>
+        <v>2895</v>
       </c>
       <c r="E1148" s="6">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F1148" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1149" spans="1:6">
       <c r="A1149" s="5">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1149" s="10"/>
       <c r="C1149" s="7" t="s">
-        <v>2904</v>
+        <v>2896</v>
       </c>
       <c r="D1149" s="6" t="s">
-        <v>2905</v>
+        <v>2897</v>
       </c>
       <c r="E1149" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1149" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1150" spans="1:6">
       <c r="A1150" s="5">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B1150" s="10"/>
       <c r="C1150" s="7" t="s">
-        <v>2906</v>
+        <v>2898</v>
       </c>
       <c r="D1150" s="6" t="s">
-        <v>2907</v>
+        <v>2899</v>
       </c>
       <c r="E1150" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F1150" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1151" spans="1:6">
       <c r="A1151" s="5">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1151" s="10"/>
       <c r="C1151" s="7" t="s">
-        <v>2908</v>
+        <v>2900</v>
       </c>
       <c r="D1151" s="6" t="s">
-        <v>2909</v>
+        <v>2901</v>
       </c>
       <c r="E1151" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F1151" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1152" spans="1:6">
       <c r="A1152" s="5">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B1152" s="10"/>
       <c r="C1152" s="7" t="s">
-        <v>2910</v>
+        <v>2902</v>
       </c>
       <c r="D1152" s="6" t="s">
-        <v>2897</v>
+        <v>2903</v>
       </c>
       <c r="E1152" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1152" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1153" spans="1:6">
       <c r="A1153" s="5">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1153" s="10"/>
       <c r="C1153" s="7" t="s">
-        <v>2911</v>
+        <v>2904</v>
       </c>
       <c r="D1153" s="6" t="s">
-        <v>2899</v>
+        <v>2905</v>
       </c>
       <c r="E1153" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F1153" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1154" spans="1:6">
       <c r="A1154" s="5">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B1154" s="10"/>
       <c r="C1154" s="7" t="s">
-        <v>2912</v>
+        <v>2906</v>
       </c>
       <c r="D1154" s="6" t="s">
-        <v>2913</v>
+        <v>2907</v>
       </c>
       <c r="E1154" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1154" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1155" spans="1:6">
       <c r="A1155" s="5">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B1155" s="10"/>
       <c r="C1155" s="7" t="s">
-        <v>2914</v>
+        <v>2908</v>
       </c>
       <c r="D1155" s="6" t="s">
-        <v>2915</v>
+        <v>2909</v>
       </c>
       <c r="E1155" s="6">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F1155" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1156" spans="1:6">
       <c r="A1156" s="5">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B1156" s="10"/>
       <c r="C1156" s="7" t="s">
-        <v>2916</v>
+        <v>2910</v>
       </c>
       <c r="D1156" s="6" t="s">
-        <v>2917</v>
+        <v>2911</v>
       </c>
       <c r="E1156" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1156" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1157" spans="1:6">
       <c r="A1157" s="5">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1157" s="10"/>
       <c r="C1157" s="7" t="s">
-        <v>2918</v>
+        <v>2912</v>
       </c>
       <c r="D1157" s="6" t="s">
-        <v>2919</v>
+        <v>2913</v>
       </c>
       <c r="E1157" s="6">
         <v>2</v>
       </c>
       <c r="F1157" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1158" spans="1:6">
       <c r="A1158" s="5">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B1158" s="10"/>
       <c r="C1158" s="7" t="s">
-        <v>2920</v>
+        <v>2914</v>
       </c>
       <c r="D1158" s="6" t="s">
-        <v>2921</v>
+        <v>2915</v>
       </c>
       <c r="E1158" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F1158" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1159" spans="1:6">
       <c r="A1159" s="5">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1159" s="10"/>
       <c r="C1159" s="7" t="s">
-        <v>2922</v>
+        <v>2916</v>
       </c>
       <c r="D1159" s="6" t="s">
-        <v>2923</v>
+        <v>2917</v>
       </c>
       <c r="E1159" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F1159" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1160" spans="1:6">
       <c r="A1160" s="5">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B1160" s="10"/>
       <c r="C1160" s="7" t="s">
-        <v>2924</v>
+        <v>2918</v>
       </c>
       <c r="D1160" s="6" t="s">
-        <v>2925</v>
+        <v>2919</v>
       </c>
       <c r="E1160" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F1160" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1161" spans="1:6">
       <c r="A1161" s="5">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1161" s="10"/>
       <c r="C1161" s="7" t="s">
-        <v>2926</v>
+        <v>2920</v>
       </c>
       <c r="D1161" s="6" t="s">
-        <v>2927</v>
+        <v>2921</v>
       </c>
       <c r="E1161" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1161" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1162" spans="1:6">
       <c r="A1162" s="5">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B1162" s="10"/>
       <c r="C1162" s="7" t="s">
-        <v>2928</v>
+        <v>2922</v>
       </c>
       <c r="D1162" s="6" t="s">
-        <v>2929</v>
+        <v>2923</v>
       </c>
       <c r="E1162" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1162" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1163" spans="1:6">
       <c r="A1163" s="5">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1163" s="10"/>
       <c r="C1163" s="7" t="s">
-        <v>2930</v>
+        <v>2924</v>
       </c>
       <c r="D1163" s="6" t="s">
-        <v>2931</v>
+        <v>2925</v>
       </c>
       <c r="E1163" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F1163" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1164" spans="1:6">
       <c r="A1164" s="5">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B1164" s="10"/>
       <c r="C1164" s="7" t="s">
-        <v>2932</v>
+        <v>2926</v>
       </c>
       <c r="D1164" s="6" t="s">
-        <v>2933</v>
+        <v>2927</v>
       </c>
       <c r="E1164" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1164" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1165" spans="1:6">
       <c r="A1165" s="5">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1165" s="10"/>
       <c r="C1165" s="7" t="s">
-        <v>2934</v>
+        <v>2928</v>
       </c>
       <c r="D1165" s="6" t="s">
-        <v>2935</v>
+        <v>2929</v>
       </c>
       <c r="E1165" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F1165" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1166" spans="1:6">
       <c r="A1166" s="5">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B1166" s="10"/>
       <c r="C1166" s="7" t="s">
-        <v>2936</v>
+        <v>2930</v>
       </c>
       <c r="D1166" s="6" t="s">
-        <v>2937</v>
+        <v>2931</v>
       </c>
       <c r="E1166" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F1166" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1167" spans="1:6">
       <c r="A1167" s="5">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B1167" s="10"/>
       <c r="C1167" s="7" t="s">
-        <v>2938</v>
+        <v>2932</v>
       </c>
       <c r="D1167" s="6" t="s">
-        <v>2939</v>
+        <v>2933</v>
       </c>
       <c r="E1167" s="6">
         <v>3</v>
       </c>
       <c r="F1167" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1168" spans="1:6">
       <c r="A1168" s="5">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B1168" s="10"/>
       <c r="C1168" s="7" t="s">
-        <v>2940</v>
+        <v>2934</v>
       </c>
       <c r="D1168" s="6" t="s">
-        <v>2941</v>
+        <v>2935</v>
       </c>
       <c r="E1168" s="6">
         <v>2</v>
       </c>
       <c r="F1168" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1169" spans="1:6">
       <c r="A1169" s="5">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B1169" s="10"/>
       <c r="C1169" s="7" t="s">
-        <v>2942</v>
+        <v>2936</v>
       </c>
       <c r="D1169" s="6" t="s">
-        <v>2943</v>
+        <v>2937</v>
       </c>
       <c r="E1169" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1169" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1170" spans="1:6">
       <c r="A1170" s="5">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B1170" s="10"/>
       <c r="C1170" s="7" t="s">
-        <v>2944</v>
+        <v>2938</v>
       </c>
       <c r="D1170" s="6" t="s">
-        <v>2945</v>
+        <v>2939</v>
       </c>
       <c r="E1170" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F1170" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1171" spans="1:6">
       <c r="A1171" s="5">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B1171" s="10"/>
       <c r="C1171" s="7" t="s">
-        <v>2946</v>
+        <v>2940</v>
       </c>
       <c r="D1171" s="6" t="s">
-        <v>2947</v>
+        <v>2941</v>
       </c>
       <c r="E1171" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F1171" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1172" spans="1:6">
       <c r="A1172" s="5">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B1172" s="10"/>
       <c r="C1172" s="7" t="s">
-        <v>2948</v>
+        <v>2942</v>
       </c>
       <c r="D1172" s="6" t="s">
-        <v>2949</v>
+        <v>2943</v>
       </c>
       <c r="E1172" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1172" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1173" spans="1:6">
       <c r="A1173" s="5">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B1173" s="10"/>
       <c r="C1173" s="7" t="s">
-        <v>2950</v>
+        <v>2944</v>
       </c>
       <c r="D1173" s="6" t="s">
-        <v>2951</v>
+        <v>2945</v>
       </c>
       <c r="E1173" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F1173" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1174" spans="1:6">
       <c r="A1174" s="5">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B1174" s="10"/>
       <c r="C1174" s="7" t="s">
-        <v>2952</v>
+        <v>2946</v>
       </c>
       <c r="D1174" s="6" t="s">
-        <v>2953</v>
+        <v>2947</v>
       </c>
       <c r="E1174" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1174" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1175" spans="1:6">
       <c r="A1175" s="5">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B1175" s="10"/>
       <c r="C1175" s="7" t="s">
-        <v>2954</v>
+        <v>2948</v>
       </c>
       <c r="D1175" s="6" t="s">
-        <v>2955</v>
+        <v>2949</v>
       </c>
       <c r="E1175" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1175" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1176" spans="1:6">
       <c r="A1176" s="5">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B1176" s="10"/>
       <c r="C1176" s="7" t="s">
-        <v>2956</v>
+        <v>2950</v>
       </c>
       <c r="D1176" s="6" t="s">
-        <v>2957</v>
+        <v>2951</v>
       </c>
       <c r="E1176" s="6">
         <v>3</v>
       </c>
       <c r="F1176" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1177" spans="1:6">
       <c r="A1177" s="5">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B1177" s="10"/>
       <c r="C1177" s="7" t="s">
-        <v>2958</v>
+        <v>2952</v>
       </c>
       <c r="D1177" s="6" t="s">
-        <v>2959</v>
+        <v>2953</v>
       </c>
       <c r="E1177" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1177" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1178" spans="1:6">
       <c r="A1178" s="5">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B1178" s="10"/>
       <c r="C1178" s="7" t="s">
-        <v>2960</v>
+        <v>2954</v>
       </c>
       <c r="D1178" s="6" t="s">
-        <v>2961</v>
+        <v>2955</v>
       </c>
       <c r="E1178" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F1178" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1179" spans="1:6">
       <c r="A1179" s="5">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B1179" s="10"/>
       <c r="C1179" s="7" t="s">
-        <v>2962</v>
+        <v>2956</v>
       </c>
       <c r="D1179" s="6" t="s">
-        <v>2963</v>
+        <v>2957</v>
       </c>
       <c r="E1179" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1179" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1180" spans="1:6">
       <c r="A1180" s="5">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B1180" s="10"/>
       <c r="C1180" s="7" t="s">
-        <v>2964</v>
+        <v>2958</v>
       </c>
       <c r="D1180" s="6" t="s">
-        <v>2965</v>
+        <v>2959</v>
       </c>
       <c r="E1180" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1180" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1181" spans="1:6">
       <c r="A1181" s="5">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B1181" s="10"/>
       <c r="C1181" s="7" t="s">
-        <v>2966</v>
+        <v>2960</v>
       </c>
       <c r="D1181" s="6" t="s">
-        <v>2967</v>
+        <v>2961</v>
       </c>
       <c r="E1181" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F1181" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1182" spans="1:6">
       <c r="A1182" s="5">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B1182" s="10"/>
       <c r="C1182" s="7" t="s">
-        <v>2968</v>
+        <v>2962</v>
       </c>
       <c r="D1182" s="6" t="s">
-        <v>2969</v>
+        <v>2963</v>
       </c>
       <c r="E1182" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1182" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1183" spans="1:6">
       <c r="A1183" s="5">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B1183" s="10"/>
       <c r="C1183" s="7" t="s">
-        <v>2970</v>
+        <v>2964</v>
       </c>
       <c r="D1183" s="6" t="s">
-        <v>2971</v>
+        <v>2965</v>
       </c>
       <c r="E1183" s="6">
         <v>3</v>
       </c>
       <c r="F1183" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1184" spans="1:6">
       <c r="A1184" s="5">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B1184" s="10"/>
       <c r="C1184" s="7" t="s">
-        <v>2972</v>
+        <v>2966</v>
       </c>
       <c r="D1184" s="6" t="s">
-        <v>2973</v>
+        <v>2967</v>
       </c>
       <c r="E1184" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F1184" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1185" spans="1:6">
       <c r="A1185" s="5">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B1185" s="10"/>
       <c r="C1185" s="7" t="s">
-        <v>2974</v>
+        <v>2968</v>
       </c>
       <c r="D1185" s="6" t="s">
-        <v>2975</v>
+        <v>2969</v>
       </c>
       <c r="E1185" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1185" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1186" spans="1:6">
       <c r="A1186" s="5">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B1186" s="10"/>
       <c r="C1186" s="7" t="s">
-        <v>2976</v>
+        <v>2970</v>
       </c>
       <c r="D1186" s="6" t="s">
-        <v>2977</v>
+        <v>2971</v>
       </c>
       <c r="E1186" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F1186" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1187" spans="1:6">
       <c r="A1187" s="5">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B1187" s="10"/>
       <c r="C1187" s="7" t="s">
-        <v>2978</v>
+        <v>2972</v>
       </c>
       <c r="D1187" s="6" t="s">
-        <v>2979</v>
+        <v>2973</v>
       </c>
       <c r="E1187" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F1187" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1188" spans="1:6">
       <c r="A1188" s="5">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B1188" s="10"/>
       <c r="C1188" s="7" t="s">
-        <v>2980</v>
+        <v>2974</v>
       </c>
       <c r="D1188" s="6" t="s">
-        <v>2981</v>
+        <v>2975</v>
       </c>
       <c r="E1188" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F1188" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1189" spans="1:6">
       <c r="A1189" s="5">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B1189" s="10"/>
       <c r="C1189" s="7" t="s">
-        <v>2982</v>
+        <v>2976</v>
       </c>
       <c r="D1189" s="6" t="s">
-        <v>2983</v>
+        <v>2977</v>
       </c>
       <c r="E1189" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1189" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1190" spans="1:6">
       <c r="A1190" s="5">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B1190" s="10"/>
       <c r="C1190" s="7" t="s">
-        <v>2984</v>
+        <v>2978</v>
       </c>
       <c r="D1190" s="6" t="s">
-        <v>2985</v>
+        <v>2979</v>
       </c>
       <c r="E1190" s="6">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F1190" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1191" spans="1:6">
       <c r="A1191" s="5">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B1191" s="10"/>
       <c r="C1191" s="7" t="s">
-        <v>2986</v>
+        <v>2980</v>
       </c>
       <c r="D1191" s="6" t="s">
-        <v>2987</v>
+        <v>2981</v>
       </c>
       <c r="E1191" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1191" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1192" spans="1:6">
       <c r="A1192" s="5">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B1192" s="10"/>
       <c r="C1192" s="7" t="s">
-        <v>2988</v>
+        <v>2982</v>
       </c>
       <c r="D1192" s="6" t="s">
-        <v>2989</v>
+        <v>2983</v>
       </c>
       <c r="E1192" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F1192" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1193" spans="1:6">
       <c r="A1193" s="5">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B1193" s="10"/>
       <c r="C1193" s="7" t="s">
-        <v>2990</v>
+        <v>2984</v>
       </c>
       <c r="D1193" s="6" t="s">
-        <v>2991</v>
+        <v>2985</v>
       </c>
       <c r="E1193" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F1193" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1194" spans="1:6">
       <c r="A1194" s="5">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B1194" s="10"/>
       <c r="C1194" s="7" t="s">
-        <v>2992</v>
+        <v>2986</v>
       </c>
       <c r="D1194" s="6" t="s">
-        <v>2993</v>
+        <v>2987</v>
       </c>
       <c r="E1194" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1194" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1195" spans="1:6">
       <c r="A1195" s="5">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B1195" s="10"/>
       <c r="C1195" s="7" t="s">
-        <v>2994</v>
+        <v>2988</v>
       </c>
       <c r="D1195" s="6" t="s">
-        <v>2995</v>
+        <v>2989</v>
       </c>
       <c r="E1195" s="6">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F1195" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1196" spans="1:6">
       <c r="A1196" s="5">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B1196" s="10"/>
       <c r="C1196" s="7" t="s">
-        <v>2996</v>
+        <v>2990</v>
       </c>
       <c r="D1196" s="6" t="s">
-        <v>2997</v>
+        <v>2991</v>
       </c>
       <c r="E1196" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F1196" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1197" spans="1:6">
       <c r="A1197" s="5">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B1197" s="10"/>
       <c r="C1197" s="7" t="s">
-        <v>2998</v>
+        <v>2992</v>
       </c>
       <c r="D1197" s="6" t="s">
-        <v>2999</v>
+        <v>2993</v>
       </c>
       <c r="E1197" s="6">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="F1197" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1198" spans="1:6">
       <c r="A1198" s="5">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B1198" s="10"/>
       <c r="C1198" s="7" t="s">
-        <v>3000</v>
+        <v>2994</v>
       </c>
       <c r="D1198" s="6" t="s">
-        <v>3001</v>
+        <v>2995</v>
       </c>
       <c r="E1198" s="6">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F1198" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1199" spans="1:6">
       <c r="A1199" s="5">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B1199" s="10"/>
       <c r="C1199" s="7" t="s">
-        <v>3002</v>
+        <v>2996</v>
       </c>
       <c r="D1199" s="6" t="s">
-        <v>3003</v>
+        <v>2997</v>
       </c>
       <c r="E1199" s="6">
         <v>1</v>
       </c>
       <c r="F1199" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1200" spans="1:6">
       <c r="A1200" s="5">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B1200" s="10"/>
       <c r="C1200" s="7" t="s">
-        <v>3004</v>
+        <v>2998</v>
       </c>
       <c r="D1200" s="6" t="s">
-        <v>3005</v>
+        <v>2999</v>
       </c>
       <c r="E1200" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1200" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1201" spans="1:6">
       <c r="A1201" s="5">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B1201" s="10"/>
       <c r="C1201" s="7" t="s">
-        <v>3006</v>
+        <v>3000</v>
       </c>
       <c r="D1201" s="6" t="s">
-        <v>3007</v>
+        <v>3001</v>
       </c>
       <c r="E1201" s="6">
         <v>6</v>
       </c>
       <c r="F1201" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1202" spans="1:6">
       <c r="A1202" s="5">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B1202" s="10"/>
       <c r="C1202" s="7" t="s">
-        <v>3008</v>
+        <v>3002</v>
       </c>
       <c r="D1202" s="6" t="s">
-        <v>3009</v>
+        <v>3003</v>
       </c>
       <c r="E1202" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F1202" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1203" spans="1:6">
       <c r="A1203" s="5">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B1203" s="10"/>
       <c r="C1203" s="7" t="s">
-        <v>3010</v>
+        <v>3004</v>
       </c>
       <c r="D1203" s="6" t="s">
-        <v>3011</v>
+        <v>3005</v>
       </c>
       <c r="E1203" s="6">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F1203" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1204" spans="1:6">
       <c r="A1204" s="5">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B1204" s="10"/>
       <c r="C1204" s="7" t="s">
-        <v>3012</v>
+        <v>3006</v>
       </c>
       <c r="D1204" s="6" t="s">
-        <v>3013</v>
+        <v>3007</v>
       </c>
       <c r="E1204" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F1204" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1205" spans="1:6">
       <c r="A1205" s="5">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B1205" s="10"/>
       <c r="C1205" s="7" t="s">
-        <v>3014</v>
+        <v>3008</v>
       </c>
       <c r="D1205" s="6" t="s">
-        <v>3015</v>
+        <v>3009</v>
       </c>
       <c r="E1205" s="6">
         <v>8</v>
       </c>
       <c r="F1205" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1206" spans="1:6">
       <c r="A1206" s="5">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B1206" s="10"/>
       <c r="C1206" s="7" t="s">
-        <v>3016</v>
+        <v>3010</v>
       </c>
       <c r="D1206" s="6" t="s">
-        <v>3017</v>
+        <v>3011</v>
       </c>
       <c r="E1206" s="6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F1206" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1207" spans="1:6">
       <c r="A1207" s="5">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B1207" s="10"/>
       <c r="C1207" s="7" t="s">
-        <v>3018</v>
+        <v>3012</v>
       </c>
       <c r="D1207" s="6" t="s">
-        <v>3019</v>
+        <v>3013</v>
       </c>
       <c r="E1207" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F1207" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1208" spans="1:6">
       <c r="A1208" s="5">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B1208" s="10"/>
       <c r="C1208" s="7" t="s">
-        <v>3020</v>
+        <v>3014</v>
       </c>
       <c r="D1208" s="6" t="s">
-        <v>3021</v>
+        <v>3015</v>
       </c>
       <c r="E1208" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F1208" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1209" spans="1:6">
       <c r="A1209" s="5">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B1209" s="10"/>
       <c r="C1209" s="7" t="s">
-        <v>3022</v>
+        <v>3016</v>
       </c>
       <c r="D1209" s="6" t="s">
-        <v>3023</v>
+        <v>3017</v>
       </c>
       <c r="E1209" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1209" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1210" spans="1:6">
       <c r="A1210" s="5">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B1210" s="10"/>
       <c r="C1210" s="7" t="s">
-        <v>3024</v>
+        <v>3018</v>
       </c>
       <c r="D1210" s="6" t="s">
-        <v>3025</v>
+        <v>3019</v>
       </c>
       <c r="E1210" s="6">
         <v>6</v>
       </c>
       <c r="F1210" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1211" spans="1:6">
       <c r="A1211" s="5">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B1211" s="10"/>
       <c r="C1211" s="7" t="s">
-        <v>3026</v>
+        <v>3020</v>
       </c>
       <c r="D1211" s="6" t="s">
-        <v>3027</v>
+        <v>3021</v>
       </c>
       <c r="E1211" s="6">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F1211" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1212" spans="1:6">
       <c r="A1212" s="5">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B1212" s="10"/>
       <c r="C1212" s="7" t="s">
-        <v>3028</v>
+        <v>3022</v>
       </c>
       <c r="D1212" s="6" t="s">
-        <v>3029</v>
+        <v>3023</v>
       </c>
       <c r="E1212" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1212" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1213" spans="1:6">
       <c r="A1213" s="5">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B1213" s="10"/>
       <c r="C1213" s="7" t="s">
-        <v>3030</v>
+        <v>3024</v>
       </c>
       <c r="D1213" s="6" t="s">
-        <v>3031</v>
+        <v>3025</v>
       </c>
       <c r="E1213" s="6">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F1213" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1214" spans="1:6">
       <c r="A1214" s="5">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B1214" s="10"/>
       <c r="C1214" s="7" t="s">
-        <v>3032</v>
+        <v>3026</v>
       </c>
       <c r="D1214" s="6" t="s">
-        <v>3033</v>
+        <v>3027</v>
       </c>
       <c r="E1214" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F1214" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1215" spans="1:6">
       <c r="A1215" s="5">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B1215" s="10"/>
       <c r="C1215" s="7" t="s">
-        <v>3034</v>
+        <v>3028</v>
       </c>
       <c r="D1215" s="6" t="s">
-        <v>3035</v>
+        <v>3029</v>
       </c>
       <c r="E1215" s="6">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F1215" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1216" spans="1:6">
       <c r="A1216" s="5">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B1216" s="10"/>
       <c r="C1216" s="7" t="s">
-        <v>3036</v>
+        <v>3030</v>
       </c>
       <c r="D1216" s="6" t="s">
-        <v>3037</v>
+        <v>3031</v>
       </c>
       <c r="E1216" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F1216" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1217" spans="1:6">
       <c r="A1217" s="5">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B1217" s="10"/>
       <c r="C1217" s="7" t="s">
-        <v>3038</v>
+        <v>3032</v>
       </c>
       <c r="D1217" s="6" t="s">
-        <v>3039</v>
+        <v>3033</v>
       </c>
       <c r="E1217" s="6">
         <v>8</v>
       </c>
       <c r="F1217" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1218" spans="1:6">
       <c r="A1218" s="5">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B1218" s="10"/>
       <c r="C1218" s="7" t="s">
-        <v>3040</v>
+        <v>3034</v>
       </c>
       <c r="D1218" s="6" t="s">
-        <v>3041</v>
+        <v>3035</v>
       </c>
       <c r="E1218" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F1218" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1219" spans="1:6">
       <c r="A1219" s="5">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B1219" s="10"/>
       <c r="C1219" s="7" t="s">
-        <v>3042</v>
+        <v>3036</v>
       </c>
       <c r="D1219" s="6" t="s">
-        <v>3043</v>
+        <v>3037</v>
       </c>
       <c r="E1219" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F1219" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1220" spans="1:6">
       <c r="A1220" s="5">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B1220" s="10"/>
       <c r="C1220" s="7" t="s">
-        <v>3044</v>
+        <v>3038</v>
       </c>
       <c r="D1220" s="6" t="s">
-        <v>3045</v>
+        <v>3039</v>
       </c>
       <c r="E1220" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F1220" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1221" spans="1:6">
       <c r="A1221" s="5">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B1221" s="10"/>
       <c r="C1221" s="7" t="s">
-        <v>3046</v>
+        <v>3040</v>
       </c>
       <c r="D1221" s="6" t="s">
-        <v>3047</v>
+        <v>3041</v>
       </c>
       <c r="E1221" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F1221" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1222" spans="1:6">
       <c r="A1222" s="5">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B1222" s="10"/>
       <c r="C1222" s="7" t="s">
-        <v>3048</v>
+        <v>3042</v>
       </c>
       <c r="D1222" s="6" t="s">
-        <v>3049</v>
+        <v>3043</v>
       </c>
       <c r="E1222" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F1222" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1223" spans="1:6">
       <c r="A1223" s="5">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B1223" s="10"/>
       <c r="C1223" s="7" t="s">
-        <v>3050</v>
+        <v>3044</v>
       </c>
       <c r="D1223" s="6" t="s">
-        <v>3051</v>
+        <v>3045</v>
       </c>
       <c r="E1223" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F1223" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1224" spans="1:6">
       <c r="A1224" s="5">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B1224" s="10"/>
       <c r="C1224" s="7" t="s">
-        <v>3052</v>
+        <v>3046</v>
       </c>
       <c r="D1224" s="6" t="s">
-        <v>3053</v>
+        <v>3047</v>
       </c>
       <c r="E1224" s="6">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F1224" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1225" spans="1:6">
       <c r="A1225" s="5">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B1225" s="10"/>
       <c r="C1225" s="7" t="s">
-        <v>3054</v>
+        <v>3048</v>
       </c>
       <c r="D1225" s="6" t="s">
-        <v>3055</v>
+        <v>3049</v>
       </c>
       <c r="E1225" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F1225" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1226" spans="1:6">
       <c r="A1226" s="5">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B1226" s="10"/>
       <c r="C1226" s="7" t="s">
-        <v>3056</v>
+        <v>3050</v>
       </c>
       <c r="D1226" s="6" t="s">
-        <v>3057</v>
+        <v>3051</v>
       </c>
       <c r="E1226" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F1226" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1227" spans="1:6">
       <c r="A1227" s="5">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B1227" s="10"/>
       <c r="C1227" s="7" t="s">
-        <v>3058</v>
+        <v>3052</v>
       </c>
       <c r="D1227" s="6" t="s">
-        <v>3059</v>
+        <v>3053</v>
       </c>
       <c r="E1227" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1227" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1228" spans="1:6">
       <c r="A1228" s="5">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="B1228" s="10"/>
+        <v>275</v>
+      </c>
+      <c r="B1228" s="10" t="s">
+        <v>3054</v>
+      </c>
       <c r="C1228" s="7" t="s">
-        <v>3060</v>
+        <v>3055</v>
       </c>
       <c r="D1228" s="6" t="s">
-        <v>3061</v>
+        <v>3056</v>
       </c>
       <c r="E1228" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F1228" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1229" spans="1:6">
       <c r="A1229" s="5">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B1229" s="10"/>
       <c r="C1229" s="7" t="s">
-        <v>3062</v>
+        <v>3057</v>
       </c>
       <c r="D1229" s="6" t="s">
-        <v>3063</v>
+        <v>3058</v>
       </c>
       <c r="E1229" s="6">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F1229" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1230" spans="1:6">
       <c r="A1230" s="5">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B1230" s="10"/>
       <c r="C1230" s="7" t="s">
-        <v>3064</v>
+        <v>3059</v>
       </c>
       <c r="D1230" s="6" t="s">
-        <v>3065</v>
+        <v>3060</v>
       </c>
       <c r="E1230" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F1230" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1231" spans="1:6">
       <c r="A1231" s="5">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="B1231" s="10"/>
+        <v>278</v>
+      </c>
+      <c r="B1231" s="10" t="s">
+        <v>3061</v>
+      </c>
       <c r="C1231" s="7" t="s">
-        <v>3066</v>
+        <v>3062</v>
       </c>
       <c r="D1231" s="6" t="s">
-        <v>3067</v>
+        <v>3063</v>
       </c>
       <c r="E1231" s="6">
         <v>2</v>
       </c>
       <c r="F1231" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1232" spans="1:6">
       <c r="A1232" s="5">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B1232" s="10"/>
       <c r="C1232" s="7" t="s">
-        <v>3068</v>
+        <v>3064</v>
       </c>
       <c r="D1232" s="6" t="s">
-        <v>3069</v>
+        <v>3065</v>
       </c>
       <c r="E1232" s="6">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F1232" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1233" spans="1:6">
       <c r="A1233" s="5">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B1233" s="10"/>
       <c r="C1233" s="7" t="s">
-        <v>3070</v>
+        <v>3066</v>
       </c>
       <c r="D1233" s="6" t="s">
-        <v>3071</v>
+        <v>3067</v>
       </c>
       <c r="E1233" s="6">
         <v>9</v>
       </c>
       <c r="F1233" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1234" spans="1:6">
       <c r="A1234" s="5">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B1234" s="10"/>
       <c r="C1234" s="7" t="s">
-        <v>3072</v>
+        <v>3068</v>
       </c>
       <c r="D1234" s="6" t="s">
-        <v>3073</v>
+        <v>3069</v>
       </c>
       <c r="E1234" s="6">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="F1234" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1235" spans="1:6">
       <c r="A1235" s="5">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B1235" s="10"/>
       <c r="C1235" s="7" t="s">
-        <v>3074</v>
+        <v>3070</v>
       </c>
       <c r="D1235" s="6" t="s">
-        <v>3075</v>
+        <v>3071</v>
       </c>
       <c r="E1235" s="6">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F1235" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1236" spans="1:6">
       <c r="A1236" s="5">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B1236" s="10"/>
       <c r="C1236" s="7" t="s">
-        <v>3076</v>
+        <v>3072</v>
       </c>
       <c r="D1236" s="6" t="s">
-        <v>3077</v>
+        <v>3073</v>
       </c>
       <c r="E1236" s="6">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="F1236" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1237" spans="1:6">
       <c r="A1237" s="5">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B1237" s="10"/>
       <c r="C1237" s="7" t="s">
-        <v>3078</v>
+        <v>3074</v>
       </c>
       <c r="D1237" s="6" t="s">
-        <v>3079</v>
+        <v>3075</v>
       </c>
       <c r="E1237" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1237" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1238" spans="1:6">
       <c r="A1238" s="5">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B1238" s="10"/>
       <c r="C1238" s="7" t="s">
-        <v>3080</v>
+        <v>3076</v>
       </c>
       <c r="D1238" s="6" t="s">
-        <v>3081</v>
+        <v>3077</v>
       </c>
       <c r="E1238" s="6">
         <v>5</v>
       </c>
       <c r="F1238" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1239" spans="1:6">
       <c r="A1239" s="5">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="B1239" s="10"/>
       <c r="C1239" s="7" t="s">
-        <v>3083</v>
+        <v>3078</v>
       </c>
       <c r="D1239" s="6" t="s">
-        <v>3084</v>
+        <v>3079</v>
       </c>
       <c r="E1239" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1239" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1240" spans="1:6">
       <c r="A1240" s="5">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B1240" s="10"/>
       <c r="C1240" s="7" t="s">
-        <v>3085</v>
+        <v>3080</v>
       </c>
       <c r="D1240" s="6" t="s">
-        <v>3086</v>
+        <v>3081</v>
       </c>
       <c r="E1240" s="6">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="F1240" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1241" spans="1:6">
       <c r="A1241" s="5">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B1241" s="10"/>
       <c r="C1241" s="7" t="s">
-        <v>3087</v>
+        <v>3082</v>
       </c>
       <c r="D1241" s="6" t="s">
-        <v>3088</v>
+        <v>3083</v>
       </c>
       <c r="E1241" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1241" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1242" spans="1:6">
       <c r="A1242" s="5">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="B1242" s="10"/>
       <c r="C1242" s="7" t="s">
-        <v>3090</v>
+        <v>3084</v>
       </c>
       <c r="D1242" s="6" t="s">
-        <v>3091</v>
+        <v>3085</v>
       </c>
       <c r="E1242" s="6">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F1242" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1243" spans="1:6">
       <c r="A1243" s="5">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B1243" s="10"/>
       <c r="C1243" s="7" t="s">
-        <v>3092</v>
+        <v>3086</v>
       </c>
       <c r="D1243" s="6" t="s">
-        <v>3093</v>
+        <v>3087</v>
       </c>
       <c r="E1243" s="6">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F1243" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1244" spans="1:6">
       <c r="A1244" s="5">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B1244" s="10"/>
       <c r="C1244" s="7" t="s">
-        <v>3094</v>
+        <v>3088</v>
       </c>
       <c r="D1244" s="6" t="s">
-        <v>3095</v>
+        <v>3089</v>
       </c>
       <c r="E1244" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F1244" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1245" spans="1:6">
       <c r="A1245" s="5">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B1245" s="10"/>
       <c r="C1245" s="7" t="s">
-        <v>3096</v>
+        <v>3090</v>
       </c>
       <c r="D1245" s="6" t="s">
-        <v>3097</v>
+        <v>3091</v>
       </c>
       <c r="E1245" s="6">
-        <v>39</v>
+        <v>5</v>
       </c>
       <c r="F1245" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1246" spans="1:6">
       <c r="A1246" s="5">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B1246" s="10"/>
       <c r="C1246" s="7" t="s">
-        <v>3098</v>
+        <v>3092</v>
       </c>
       <c r="D1246" s="6" t="s">
-        <v>3099</v>
+        <v>2058</v>
       </c>
       <c r="E1246" s="6">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F1246" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1247" spans="1:6">
       <c r="A1247" s="5">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B1247" s="10"/>
       <c r="C1247" s="7" t="s">
-        <v>3100</v>
+        <v>3093</v>
       </c>
       <c r="D1247" s="6" t="s">
-        <v>3101</v>
+        <v>3094</v>
       </c>
       <c r="E1247" s="6">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="F1247" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1248" spans="1:6">
       <c r="A1248" s="5">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B1248" s="10"/>
       <c r="C1248" s="7" t="s">
-        <v>3102</v>
+        <v>3095</v>
       </c>
       <c r="D1248" s="6" t="s">
-        <v>3103</v>
+        <v>3096</v>
       </c>
       <c r="E1248" s="6">
         <v>5</v>
       </c>
       <c r="F1248" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1249" spans="1:6">
       <c r="A1249" s="5">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B1249" s="10"/>
       <c r="C1249" s="7" t="s">
-        <v>3104</v>
+        <v>3097</v>
       </c>
       <c r="D1249" s="6" t="s">
-        <v>3105</v>
+        <v>3098</v>
       </c>
       <c r="E1249" s="6">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F1249" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1250" spans="1:6">
       <c r="A1250" s="5">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B1250" s="10"/>
       <c r="C1250" s="7" t="s">
-        <v>3106</v>
+        <v>3099</v>
       </c>
       <c r="D1250" s="6" t="s">
-        <v>3107</v>
+        <v>3100</v>
       </c>
       <c r="E1250" s="6">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="F1250" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1251" spans="1:6">
       <c r="A1251" s="5">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B1251" s="10"/>
       <c r="C1251" s="7" t="s">
-        <v>3108</v>
+        <v>3101</v>
       </c>
       <c r="D1251" s="6" t="s">
-        <v>3109</v>
+        <v>3102</v>
       </c>
       <c r="E1251" s="6">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="F1251" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1252" spans="1:6">
       <c r="A1252" s="5">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B1252" s="10"/>
       <c r="C1252" s="7" t="s">
-        <v>3110</v>
+        <v>3103</v>
       </c>
       <c r="D1252" s="6" t="s">
-        <v>3111</v>
+        <v>3104</v>
       </c>
       <c r="E1252" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1252" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1253" spans="1:6">
       <c r="A1253" s="5">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B1253" s="10"/>
       <c r="C1253" s="7" t="s">
-        <v>3112</v>
+        <v>3105</v>
       </c>
       <c r="D1253" s="6" t="s">
-        <v>3113</v>
+        <v>3106</v>
       </c>
       <c r="E1253" s="6">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F1253" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1254" spans="1:6">
       <c r="A1254" s="5">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B1254" s="10"/>
       <c r="C1254" s="7" t="s">
-        <v>3114</v>
+        <v>3107</v>
       </c>
       <c r="D1254" s="6" t="s">
-        <v>3115</v>
+        <v>3108</v>
       </c>
       <c r="E1254" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F1254" s="14">
         <v>20</v>
       </c>
     </row>
     <row r="1255" spans="1:6">
       <c r="A1255" s="5">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B1255" s="10"/>
       <c r="C1255" s="7" t="s">
-        <v>3116</v>
+        <v>3109</v>
       </c>
       <c r="D1255" s="6" t="s">
-        <v>3117</v>
+        <v>3110</v>
       </c>
       <c r="E1255" s="6">
         <v>5</v>
       </c>
       <c r="F1255" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1256" spans="1:6">
       <c r="A1256" s="5">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B1256" s="10"/>
       <c r="C1256" s="7" t="s">
-        <v>3118</v>
+        <v>3111</v>
       </c>
       <c r="D1256" s="6" t="s">
-        <v>3119</v>
+        <v>3112</v>
       </c>
       <c r="E1256" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F1256" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1257" spans="1:6">
       <c r="A1257" s="5">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B1257" s="10"/>
       <c r="C1257" s="7" t="s">
-        <v>3120</v>
+        <v>3113</v>
       </c>
       <c r="D1257" s="6" t="s">
-        <v>2063</v>
+        <v>3114</v>
       </c>
       <c r="E1257" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F1257" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1258" spans="1:6">
       <c r="A1258" s="5">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B1258" s="10"/>
       <c r="C1258" s="7" t="s">
-        <v>3121</v>
+        <v>3115</v>
       </c>
       <c r="D1258" s="6" t="s">
-        <v>3122</v>
+        <v>3116</v>
       </c>
       <c r="E1258" s="6">
         <v>1</v>
       </c>
       <c r="F1258" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1259" spans="1:6">
       <c r="A1259" s="5">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B1259" s="10"/>
       <c r="C1259" s="7" t="s">
-        <v>3123</v>
+        <v>3117</v>
       </c>
       <c r="D1259" s="6" t="s">
-        <v>3124</v>
+        <v>3118</v>
       </c>
       <c r="E1259" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F1259" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1260" spans="1:6">
       <c r="A1260" s="5">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B1260" s="10"/>
       <c r="C1260" s="7" t="s">
-        <v>3125</v>
+        <v>3119</v>
       </c>
       <c r="D1260" s="6" t="s">
-        <v>3126</v>
+        <v>3120</v>
       </c>
       <c r="E1260" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="F1260" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1261" spans="1:6">
       <c r="A1261" s="5">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B1261" s="10"/>
       <c r="C1261" s="7" t="s">
-        <v>3127</v>
+        <v>3121</v>
       </c>
       <c r="D1261" s="6" t="s">
-        <v>3128</v>
+        <v>3122</v>
       </c>
       <c r="E1261" s="6">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F1261" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1262" spans="1:6">
       <c r="A1262" s="5">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="B1262" s="10"/>
+        <v>309</v>
+      </c>
+      <c r="B1262" s="10" t="s">
+        <v>3123</v>
+      </c>
       <c r="C1262" s="7" t="s">
-        <v>3129</v>
+        <v>3124</v>
       </c>
       <c r="D1262" s="6" t="s">
-        <v>3130</v>
+        <v>3125</v>
       </c>
       <c r="E1262" s="6">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F1262" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1263" spans="1:6">
       <c r="A1263" s="5">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="B1263" s="10"/>
+        <v>310</v>
+      </c>
+      <c r="B1263" s="10" t="s">
+        <v>3126</v>
+      </c>
       <c r="C1263" s="7" t="s">
-        <v>3131</v>
+        <v>3127</v>
       </c>
       <c r="D1263" s="6" t="s">
-        <v>3132</v>
+        <v>3128</v>
       </c>
       <c r="E1263" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F1263" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1264" spans="1:6">
       <c r="A1264" s="5">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="B1264" s="10"/>
+        <v>311</v>
+      </c>
+      <c r="B1264" s="10" t="s">
+        <v>3129</v>
+      </c>
       <c r="C1264" s="7" t="s">
-        <v>3133</v>
+        <v>3130</v>
       </c>
       <c r="D1264" s="6" t="s">
-        <v>3134</v>
+        <v>3131</v>
       </c>
       <c r="E1264" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1264" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1265" spans="1:6">
       <c r="A1265" s="5">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="B1265" s="10"/>
+        <v>312</v>
+      </c>
+      <c r="B1265" s="10" t="s">
+        <v>3132</v>
+      </c>
       <c r="C1265" s="7" t="s">
-        <v>3135</v>
+        <v>3133</v>
       </c>
       <c r="D1265" s="6" t="s">
-        <v>3136</v>
+        <v>3134</v>
       </c>
       <c r="E1265" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F1265" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1266" spans="1:6">
       <c r="A1266" s="5">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="B1266" s="10"/>
+        <v>313</v>
+      </c>
+      <c r="B1266" s="10" t="s">
+        <v>3135</v>
+      </c>
       <c r="C1266" s="7" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1266" s="6" t="s">
         <v>3137</v>
       </c>
-      <c r="D1266" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1266" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F1266" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1267" spans="1:6">
       <c r="A1267" s="5">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B1267" s="10"/>
       <c r="C1267" s="7" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D1267" s="6" t="s">
         <v>3139</v>
       </c>
-      <c r="D1267" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1267" s="6">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F1267" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1268" spans="1:6">
       <c r="A1268" s="5">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B1268" s="10"/>
       <c r="C1268" s="7" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1268" s="6" t="s">
         <v>3141</v>
       </c>
-      <c r="D1268" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1268" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F1268" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1269" spans="1:6">
       <c r="A1269" s="5">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B1269" s="10"/>
       <c r="C1269" s="7" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1269" s="6" t="s">
         <v>3143</v>
       </c>
-      <c r="D1269" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1269" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F1269" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1270" spans="1:6">
       <c r="A1270" s="5">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="B1270" s="10"/>
+        <v>317</v>
+      </c>
+      <c r="B1270" s="10" t="s">
+        <v>3144</v>
+      </c>
       <c r="C1270" s="7" t="s">
         <v>3145</v>
       </c>
       <c r="D1270" s="6" t="s">
         <v>3146</v>
       </c>
       <c r="E1270" s="6">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F1270" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1271" spans="1:6">
       <c r="A1271" s="5">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B1271" s="10"/>
       <c r="C1271" s="7" t="s">
         <v>3147</v>
       </c>
       <c r="D1271" s="6" t="s">
         <v>3148</v>
       </c>
       <c r="E1271" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1271" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1272" spans="1:6">
       <c r="A1272" s="5">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B1272" s="10"/>
       <c r="C1272" s="7" t="s">
         <v>3149</v>
       </c>
       <c r="D1272" s="6" t="s">
         <v>3150</v>
       </c>
       <c r="E1272" s="6">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F1272" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1273" spans="1:6">
       <c r="A1273" s="5">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B1273" s="10" t="s">
         <v>3151</v>
       </c>
       <c r="C1273" s="7" t="s">
         <v>3152</v>
       </c>
       <c r="D1273" s="6" t="s">
         <v>3153</v>
       </c>
       <c r="E1273" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F1273" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1274" spans="1:6">
       <c r="A1274" s="5">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="B1274" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="B1274" s="10"/>
+      <c r="C1274" s="7" t="s">
         <v>3154</v>
       </c>
-      <c r="C1274" s="7" t="s">
+      <c r="D1274" s="6" t="s">
         <v>3155</v>
       </c>
-      <c r="D1274" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1274" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1274" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1275" spans="1:6">
       <c r="A1275" s="5">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="B1275" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="B1275" s="10"/>
+      <c r="C1275" s="7" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1275" s="6" t="s">
         <v>3157</v>
       </c>
-      <c r="C1275" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1275" s="6">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F1275" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1276" spans="1:6">
       <c r="A1276" s="5">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B1276" s="10" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1276" s="7" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D1276" s="6" t="s">
         <v>3160</v>
       </c>
-      <c r="C1276" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1276" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F1276" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1277" spans="1:6">
       <c r="A1277" s="5">
-        <v>322</v>
-[...3 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="B1277" s="10"/>
       <c r="C1277" s="7" t="s">
-        <v>3164</v>
+        <v>3161</v>
       </c>
       <c r="D1277" s="6" t="s">
-        <v>3165</v>
+        <v>3162</v>
       </c>
       <c r="E1277" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1277" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1278" spans="1:6">
       <c r="A1278" s="5">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="B1278" s="10"/>
+        <v>325</v>
+      </c>
+      <c r="B1278" s="10" t="s">
+        <v>3163</v>
+      </c>
       <c r="C1278" s="7" t="s">
-        <v>3166</v>
+        <v>3164</v>
       </c>
       <c r="D1278" s="6" t="s">
-        <v>3167</v>
+        <v>3165</v>
       </c>
       <c r="E1278" s="6">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F1278" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1279" spans="1:6">
       <c r="A1279" s="5">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="B1279" s="10"/>
+        <v>326</v>
+      </c>
+      <c r="B1279" s="10" t="s">
+        <v>3166</v>
+      </c>
       <c r="C1279" s="7" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1279" s="6" t="s">
         <v>3168</v>
       </c>
-      <c r="D1279" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1279" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F1279" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1280" spans="1:6">
       <c r="A1280" s="5">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="B1280" s="10"/>
+        <v>327</v>
+      </c>
+      <c r="B1280" s="10" t="s">
+        <v>3169</v>
+      </c>
       <c r="C1280" s="7" t="s">
         <v>3170</v>
       </c>
       <c r="D1280" s="6" t="s">
         <v>3171</v>
       </c>
       <c r="E1280" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F1280" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1281" spans="1:6">
       <c r="A1281" s="5">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="B1281" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="B1281" s="10"/>
+      <c r="C1281" s="7" t="s">
         <v>3172</v>
       </c>
-      <c r="C1281" s="7" t="s">
+      <c r="D1281" s="6" t="s">
         <v>3173</v>
       </c>
-      <c r="D1281" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1281" s="6">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F1281" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1282" spans="1:6">
       <c r="A1282" s="5">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B1282" s="10"/>
       <c r="C1282" s="7" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1282" s="6" t="s">
         <v>3175</v>
       </c>
-      <c r="D1282" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1282" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F1282" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1283" spans="1:6">
       <c r="A1283" s="5">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B1283" s="10"/>
       <c r="C1283" s="7" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D1283" s="6" t="s">
         <v>3177</v>
       </c>
-      <c r="D1283" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1283" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F1283" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1284" spans="1:6">
       <c r="A1284" s="5">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="B1284" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="B1284" s="10"/>
+      <c r="C1284" s="7" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1284" s="6" t="s">
         <v>3179</v>
       </c>
-      <c r="C1284" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1284" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F1284" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1285" spans="1:6">
       <c r="A1285" s="5">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="B1285" s="10"/>
+        <v>332</v>
+      </c>
+      <c r="B1285" s="10" t="s">
+        <v>3180</v>
+      </c>
       <c r="C1285" s="7" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1285" s="6" t="s">
         <v>3182</v>
       </c>
-      <c r="D1285" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1285" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1285" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1286" spans="1:6">
       <c r="A1286" s="5">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B1286" s="10"/>
       <c r="C1286" s="7" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D1286" s="6" t="s">
         <v>3184</v>
       </c>
-      <c r="D1286" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1286" s="6">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F1286" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1287" spans="1:6">
       <c r="A1287" s="5">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="B1287" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="B1287" s="10"/>
+      <c r="C1287" s="7" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D1287" s="6" t="s">
         <v>3186</v>
       </c>
-      <c r="C1287" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1287" s="6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F1287" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1288" spans="1:6">
       <c r="A1288" s="5">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B1288" s="10"/>
       <c r="C1288" s="7" t="s">
-        <v>3189</v>
+        <v>3187</v>
       </c>
       <c r="D1288" s="6" t="s">
-        <v>3190</v>
+        <v>3188</v>
       </c>
       <c r="E1288" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1288" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1289" spans="1:6">
       <c r="A1289" s="5">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="B1289" s="10"/>
       <c r="C1289" s="7" t="s">
-        <v>3192</v>
+        <v>3189</v>
       </c>
       <c r="D1289" s="6" t="s">
-        <v>3193</v>
+        <v>3190</v>
       </c>
       <c r="E1289" s="6">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F1289" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1290" spans="1:6">
       <c r="A1290" s="5">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="B1290" s="10"/>
       <c r="C1290" s="7" t="s">
-        <v>3195</v>
+        <v>3191</v>
       </c>
       <c r="D1290" s="6" t="s">
-        <v>3196</v>
+        <v>3192</v>
       </c>
       <c r="E1290" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1290" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1291" spans="1:6">
       <c r="A1291" s="5">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="B1291" s="10"/>
       <c r="C1291" s="7" t="s">
-        <v>3198</v>
+        <v>3193</v>
       </c>
       <c r="D1291" s="6" t="s">
-        <v>3199</v>
+        <v>3194</v>
       </c>
       <c r="E1291" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F1291" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1292" spans="1:6">
       <c r="A1292" s="5">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B1292" s="10"/>
       <c r="C1292" s="7" t="s">
-        <v>3200</v>
+        <v>3195</v>
       </c>
       <c r="D1292" s="6" t="s">
-        <v>3201</v>
+        <v>3196</v>
       </c>
       <c r="E1292" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F1292" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1293" spans="1:6">
       <c r="A1293" s="5">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B1293" s="10"/>
       <c r="C1293" s="7" t="s">
-        <v>3202</v>
+        <v>3197</v>
       </c>
       <c r="D1293" s="6" t="s">
-        <v>3203</v>
+        <v>3198</v>
       </c>
       <c r="E1293" s="6">
         <v>6</v>
       </c>
       <c r="F1293" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1294" spans="1:6">
       <c r="A1294" s="5">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B1294" s="10"/>
       <c r="C1294" s="7" t="s">
-        <v>3204</v>
+        <v>3199</v>
       </c>
       <c r="D1294" s="6" t="s">
-        <v>3205</v>
+        <v>3200</v>
       </c>
       <c r="E1294" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F1294" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1295" spans="1:6">
       <c r="A1295" s="5">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B1295" s="10"/>
       <c r="C1295" s="7" t="s">
-        <v>3206</v>
+        <v>3201</v>
       </c>
       <c r="D1295" s="6" t="s">
-        <v>3207</v>
+        <v>3202</v>
       </c>
       <c r="E1295" s="6">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F1295" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1296" spans="1:6">
       <c r="A1296" s="5">
-        <v>341</v>
-[...3 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="B1296" s="10"/>
       <c r="C1296" s="7" t="s">
-        <v>3209</v>
+        <v>3203</v>
       </c>
       <c r="D1296" s="6" t="s">
-        <v>3210</v>
+        <v>3204</v>
       </c>
       <c r="E1296" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F1296" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1297" spans="1:6">
       <c r="A1297" s="5">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B1297" s="10"/>
       <c r="C1297" s="7" t="s">
-        <v>3211</v>
+        <v>3205</v>
       </c>
       <c r="D1297" s="6" t="s">
-        <v>3212</v>
+        <v>3206</v>
       </c>
       <c r="E1297" s="6">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F1297" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1298" spans="1:6">
       <c r="A1298" s="5">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B1298" s="10"/>
       <c r="C1298" s="7" t="s">
-        <v>3213</v>
+        <v>3207</v>
       </c>
       <c r="D1298" s="6" t="s">
-        <v>3214</v>
+        <v>3208</v>
       </c>
       <c r="E1298" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F1298" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1299" spans="1:6">
       <c r="A1299" s="5">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="B1299" s="10"/>
+        <v>346</v>
+      </c>
+      <c r="B1299" s="10" t="s">
+        <v>3209</v>
+      </c>
       <c r="C1299" s="7" t="s">
-        <v>3215</v>
+        <v>3210</v>
       </c>
       <c r="D1299" s="6" t="s">
-        <v>3216</v>
+        <v>3211</v>
       </c>
       <c r="E1299" s="6">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F1299" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1300" spans="1:6">
       <c r="A1300" s="5">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="B1300" s="10"/>
+        <v>347</v>
+      </c>
+      <c r="B1300" s="10" t="s">
+        <v>3212</v>
+      </c>
       <c r="C1300" s="7" t="s">
-        <v>3217</v>
+        <v>3213</v>
       </c>
       <c r="D1300" s="6" t="s">
-        <v>3218</v>
+        <v>3214</v>
       </c>
       <c r="E1300" s="6">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F1300" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1301" spans="1:6">
       <c r="A1301" s="5">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="B1301" s="10"/>
+        <v>348</v>
+      </c>
+      <c r="B1301" s="10" t="s">
+        <v>3215</v>
+      </c>
       <c r="C1301" s="7" t="s">
-        <v>3219</v>
+        <v>3216</v>
       </c>
       <c r="D1301" s="6" t="s">
-        <v>3220</v>
+        <v>3217</v>
       </c>
       <c r="E1301" s="6">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="F1301" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1302" spans="1:6">
       <c r="A1302" s="5">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="B1302" s="10"/>
+        <v>349</v>
+      </c>
+      <c r="B1302" s="10" t="s">
+        <v>3218</v>
+      </c>
       <c r="C1302" s="7" t="s">
-        <v>3221</v>
+        <v>3219</v>
       </c>
       <c r="D1302" s="6" t="s">
-        <v>3222</v>
+        <v>3220</v>
       </c>
       <c r="E1302" s="6">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="F1302" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1303" spans="1:6">
       <c r="A1303" s="5">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="B1303" s="10"/>
+        <v>350</v>
+      </c>
+      <c r="B1303" s="10" t="s">
+        <v>3221</v>
+      </c>
       <c r="C1303" s="7" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1303" s="6" t="s">
         <v>3223</v>
       </c>
-      <c r="D1303" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1303" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F1303" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1304" spans="1:6">
       <c r="A1304" s="5">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B1304" s="10"/>
       <c r="C1304" s="7" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1304" s="6" t="s">
         <v>3225</v>
       </c>
-      <c r="D1304" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1304" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F1304" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1305" spans="1:6">
       <c r="A1305" s="5">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="B1305" s="10"/>
+        <v>352</v>
+      </c>
+      <c r="B1305" s="10" t="s">
+        <v>3226</v>
+      </c>
       <c r="C1305" s="7" t="s">
         <v>3227</v>
       </c>
       <c r="D1305" s="6" t="s">
         <v>3228</v>
       </c>
       <c r="E1305" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F1305" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1306" spans="1:6">
       <c r="A1306" s="5">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B1306" s="10"/>
       <c r="C1306" s="7" t="s">
         <v>3229</v>
       </c>
       <c r="D1306" s="6" t="s">
         <v>3230</v>
       </c>
       <c r="E1306" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F1306" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1307" spans="1:6">
       <c r="A1307" s="5">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B1307" s="10"/>
       <c r="C1307" s="7" t="s">
         <v>3231</v>
       </c>
       <c r="D1307" s="6" t="s">
         <v>3232</v>
       </c>
       <c r="E1307" s="6">
+        <v>14</v>
+      </c>
+      <c r="F1307" s="14">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="1308" spans="1:6">
       <c r="A1308" s="5">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="B1308" s="10"/>
+        <v>355</v>
+      </c>
+      <c r="B1308" s="10" t="s">
+        <v>3233</v>
+      </c>
       <c r="C1308" s="7" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
       <c r="D1308" s="6" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="E1308" s="6">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F1308" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1309" spans="1:6">
       <c r="A1309" s="5">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="B1309" s="10"/>
+        <v>356</v>
+      </c>
+      <c r="B1309" s="10" t="s">
+        <v>3236</v>
+      </c>
       <c r="C1309" s="7" t="s">
-        <v>3235</v>
+        <v>3237</v>
       </c>
       <c r="D1309" s="6" t="s">
-        <v>3236</v>
+        <v>3238</v>
       </c>
       <c r="E1309" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1309" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1310" spans="1:6">
       <c r="A1310" s="5">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="B1310" s="10"/>
       <c r="C1310" s="7" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="D1310" s="6" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
       <c r="E1310" s="6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F1310" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1311" spans="1:6">
       <c r="A1311" s="5">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="B1311" s="10"/>
       <c r="C1311" s="7" t="s">
         <v>3241</v>
       </c>
       <c r="D1311" s="6" t="s">
         <v>3242</v>
       </c>
       <c r="E1311" s="6">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F1311" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1312" spans="1:6">
       <c r="A1312" s="5">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="B1312" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="B1312" s="10"/>
+      <c r="C1312" s="7" t="s">
         <v>3243</v>
       </c>
-      <c r="C1312" s="7" t="s">
+      <c r="D1312" s="6" t="s">
         <v>3244</v>
       </c>
-      <c r="D1312" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1312" s="6">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="F1312" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1313" spans="1:6">
       <c r="A1313" s="5">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B1313" s="10" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C1313" s="7" t="s">
         <v>3246</v>
       </c>
-      <c r="C1313" s="7" t="s">
+      <c r="D1313" s="6" t="s">
         <v>3247</v>
       </c>
-      <c r="D1313" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1313" s="6">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="F1313" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1314" spans="1:6">
       <c r="A1314" s="5">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B1314" s="10" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1314" s="7" t="s">
         <v>3249</v>
       </c>
-      <c r="C1314" s="7" t="s">
+      <c r="D1314" s="6" t="s">
         <v>3250</v>
       </c>
-      <c r="D1314" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1314" s="6">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F1314" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1315" spans="1:6">
       <c r="A1315" s="5">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B1315" s="10"/>
       <c r="C1315" s="7" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D1315" s="6" t="s">
         <v>3252</v>
       </c>
-      <c r="D1315" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1315" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F1315" s="14">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1316" spans="1:6">
       <c r="A1316" s="5">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="B1316" s="10" t="s">
+        <v>363</v>
+      </c>
+      <c r="B1316" s="10"/>
+      <c r="C1316" s="7" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1316" s="6" t="s">
         <v>3254</v>
       </c>
-      <c r="C1316" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1316" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F1316" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1317" spans="1:6">
       <c r="A1317" s="5">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B1317" s="10"/>
       <c r="C1317" s="7" t="s">
-        <v>3257</v>
+        <v>3255</v>
       </c>
       <c r="D1317" s="6" t="s">
-        <v>3258</v>
+        <v>3256</v>
       </c>
       <c r="E1317" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F1317" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1318" spans="1:6">
       <c r="A1318" s="5">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B1318" s="10"/>
       <c r="C1318" s="7" t="s">
-        <v>3259</v>
+        <v>3257</v>
       </c>
       <c r="D1318" s="6" t="s">
-        <v>3260</v>
+        <v>3258</v>
       </c>
       <c r="E1318" s="6">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F1318" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1319" spans="1:6">
       <c r="A1319" s="5">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B1319" s="10" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C1319" s="7" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1319" s="6" t="s">
         <v>3261</v>
       </c>
-      <c r="C1319" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1319" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F1319" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1320" spans="1:6">
       <c r="A1320" s="5">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B1320" s="10" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C1320" s="7" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1320" s="6" t="s">
         <v>3264</v>
       </c>
-      <c r="C1320" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1320" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F1320" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1321" spans="1:6">
       <c r="A1321" s="5">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="B1321" s="10"/>
+        <v>368</v>
+      </c>
+      <c r="B1321" s="10" t="s">
+        <v>3265</v>
+      </c>
       <c r="C1321" s="7" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D1321" s="6" t="s">
         <v>3267</v>
       </c>
-      <c r="D1321" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1321" s="6">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F1321" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1322" spans="1:6">
       <c r="A1322" s="5">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="B1322" s="10"/>
+        <v>369</v>
+      </c>
+      <c r="B1322" s="10" t="s">
+        <v>3268</v>
+      </c>
       <c r="C1322" s="7" t="s">
         <v>3269</v>
       </c>
       <c r="D1322" s="6" t="s">
         <v>3270</v>
       </c>
       <c r="E1322" s="6">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F1322" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1323" spans="1:6">
       <c r="A1323" s="5">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="B1323" s="10"/>
+        <v>370</v>
+      </c>
+      <c r="B1323" s="10" t="s">
+        <v>3271</v>
+      </c>
       <c r="C1323" s="7" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
       <c r="D1323" s="6" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
       <c r="E1323" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F1323" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1324" spans="1:6">
       <c r="A1324" s="5">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="B1324" s="10"/>
       <c r="C1324" s="7" t="s">
         <v>3274</v>
       </c>
       <c r="D1324" s="6" t="s">
         <v>3275</v>
       </c>
       <c r="E1324" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F1324" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1325" spans="1:6">
       <c r="A1325" s="5">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="B1325" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="B1325" s="10"/>
+      <c r="C1325" s="7" t="s">
         <v>3276</v>
       </c>
-      <c r="C1325" s="7" t="s">
+      <c r="D1325" s="6" t="s">
         <v>3277</v>
       </c>
-      <c r="D1325" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1325" s="6">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F1325" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1326" spans="1:6">
       <c r="A1326" s="5">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="B1326" s="10"/>
+        <v>373</v>
+      </c>
+      <c r="B1326" s="10" t="s">
+        <v>3278</v>
+      </c>
       <c r="C1326" s="7" t="s">
         <v>3279</v>
       </c>
       <c r="D1326" s="6" t="s">
         <v>3280</v>
       </c>
       <c r="E1326" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F1326" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1327" spans="1:6">
       <c r="A1327" s="5">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="B1327" s="10"/>
+        <v>374</v>
+      </c>
+      <c r="B1327" s="10" t="s">
+        <v>3281</v>
+      </c>
       <c r="C1327" s="7" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="D1327" s="6" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="E1327" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1327" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1328" spans="1:6">
       <c r="A1328" s="5">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="B1328" s="10"/>
+        <v>375</v>
+      </c>
+      <c r="B1328" s="10" t="s">
+        <v>3284</v>
+      </c>
       <c r="C1328" s="7" t="s">
-        <v>3283</v>
+        <v>3285</v>
       </c>
       <c r="D1328" s="6" t="s">
-        <v>3284</v>
+        <v>3286</v>
       </c>
       <c r="E1328" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F1328" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1329" spans="1:6">
       <c r="A1329" s="5">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="B1329" s="10"/>
+        <v>376</v>
+      </c>
+      <c r="B1329" s="10" t="s">
+        <v>3287</v>
+      </c>
       <c r="C1329" s="7" t="s">
-        <v>3285</v>
+        <v>3288</v>
       </c>
       <c r="D1329" s="6" t="s">
-        <v>3286</v>
+        <v>3289</v>
       </c>
       <c r="E1329" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F1329" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1330" spans="1:6">
       <c r="A1330" s="5">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B1330" s="10" t="s">
-        <v>3287</v>
+        <v>3290</v>
       </c>
       <c r="C1330" s="7" t="s">
-        <v>3288</v>
+        <v>3291</v>
       </c>
       <c r="D1330" s="6" t="s">
-        <v>3289</v>
+        <v>3292</v>
       </c>
       <c r="E1330" s="6">
         <v>1</v>
       </c>
       <c r="F1330" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1331" spans="1:6">
       <c r="A1331" s="5">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B1331" s="10" t="s">
-        <v>3290</v>
+        <v>3293</v>
       </c>
       <c r="C1331" s="7" t="s">
-        <v>3291</v>
+        <v>3294</v>
       </c>
       <c r="D1331" s="6" t="s">
-        <v>3292</v>
+        <v>3295</v>
       </c>
       <c r="E1331" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F1331" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1332" spans="1:6">
       <c r="A1332" s="5">
-        <v>377</v>
-[...3 lines deleted...]
-      </c>
+        <v>379</v>
+      </c>
+      <c r="B1332" s="10"/>
       <c r="C1332" s="7" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
       <c r="D1332" s="6" t="s">
-        <v>3295</v>
+        <v>3297</v>
       </c>
       <c r="E1332" s="6">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="F1332" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1333" spans="1:6">
       <c r="A1333" s="5">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B1333" s="10" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
       <c r="C1333" s="7" t="s">
-        <v>3297</v>
+        <v>3299</v>
       </c>
       <c r="D1333" s="6" t="s">
-        <v>3298</v>
+        <v>3300</v>
       </c>
       <c r="E1333" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F1333" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="1334" spans="1:6">
-      <c r="A1334" s="5">
-[...8 lines deleted...]
-      <c r="D1334" s="6" t="s">
+      <c r="A1334" s="3" t="s">
         <v>3301</v>
       </c>
-      <c r="E1334" s="6">
-[...2 lines deleted...]
-      <c r="F1334" s="14">
+      <c r="B1334" s="6"/>
+      <c r="C1334" s="7"/>
+      <c r="D1334" s="6"/>
+      <c r="E1334" s="6"/>
+      <c r="F1334" s="14"/>
+    </row>
+    <row r="1335" spans="1:6">
+      <c r="A1335" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1335" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1335" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1335" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1335" s="13" t="s">
         <v>10</v>
       </c>
-    </row>
-[...17 lines deleted...]
-        <v>10</v>
+      <c r="F1335" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1336" spans="1:6">
       <c r="A1336" s="5">
-        <v>381</v>
+        <v>1</v>
       </c>
       <c r="B1336" s="10"/>
       <c r="C1336" s="7" t="s">
-        <v>3305</v>
+        <v>3302</v>
       </c>
       <c r="D1336" s="6" t="s">
-        <v>3306</v>
+        <v>3303</v>
       </c>
       <c r="E1336" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F1336" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1337" spans="1:6">
       <c r="A1337" s="5">
-        <v>382</v>
+        <v>2</v>
       </c>
       <c r="B1337" s="10"/>
       <c r="C1337" s="7" t="s">
-        <v>3307</v>
+        <v>3304</v>
       </c>
       <c r="D1337" s="6" t="s">
-        <v>3308</v>
+        <v>3305</v>
       </c>
       <c r="E1337" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F1337" s="14">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1338" spans="1:6">
       <c r="A1338" s="5">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="B1338" s="10"/>
       <c r="C1338" s="7" t="s">
-        <v>3310</v>
+        <v>3306</v>
       </c>
       <c r="D1338" s="6" t="s">
-        <v>3311</v>
+        <v>3307</v>
       </c>
       <c r="E1338" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1338" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1339" spans="1:6">
       <c r="A1339" s="5">
-        <v>384</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="B1339" s="10"/>
       <c r="C1339" s="7" t="s">
-        <v>3313</v>
+        <v>3308</v>
       </c>
       <c r="D1339" s="6" t="s">
-        <v>3314</v>
+        <v>3309</v>
       </c>
       <c r="E1339" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F1339" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1340" spans="1:6">
       <c r="A1340" s="5">
-        <v>385</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="B1340" s="10"/>
       <c r="C1340" s="7" t="s">
-        <v>3316</v>
+        <v>3310</v>
       </c>
       <c r="D1340" s="6" t="s">
-        <v>3317</v>
+        <v>3311</v>
       </c>
       <c r="E1340" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F1340" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1341" spans="1:6">
       <c r="A1341" s="5">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B1341" s="10"/>
       <c r="C1341" s="7" t="s">
-        <v>3319</v>
+        <v>3312</v>
       </c>
       <c r="D1341" s="6" t="s">
-        <v>3320</v>
+        <v>3313</v>
       </c>
       <c r="E1341" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F1341" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1342" spans="1:6">
       <c r="A1342" s="5">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B1342" s="10"/>
       <c r="C1342" s="7" t="s">
-        <v>3322</v>
+        <v>3314</v>
       </c>
       <c r="D1342" s="6" t="s">
-        <v>3323</v>
+        <v>3315</v>
       </c>
       <c r="E1342" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F1342" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1343" spans="1:6">
       <c r="A1343" s="5">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="B1343" s="10"/>
       <c r="C1343" s="7" t="s">
-        <v>3325</v>
+        <v>3316</v>
       </c>
       <c r="D1343" s="6" t="s">
-        <v>3326</v>
+        <v>3317</v>
       </c>
       <c r="E1343" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F1343" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1344" spans="1:6">
       <c r="A1344" s="5">
-        <v>389</v>
+        <v>9</v>
       </c>
       <c r="B1344" s="10"/>
       <c r="C1344" s="7" t="s">
-        <v>3327</v>
+        <v>3318</v>
       </c>
       <c r="D1344" s="6" t="s">
-        <v>3328</v>
+        <v>3319</v>
       </c>
       <c r="E1344" s="6">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F1344" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1345" spans="1:6">
       <c r="A1345" s="5">
-        <v>390</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="B1345" s="10"/>
       <c r="C1345" s="7" t="s">
-        <v>3330</v>
+        <v>3320</v>
       </c>
       <c r="D1345" s="6" t="s">
-        <v>3331</v>
+        <v>3321</v>
       </c>
       <c r="E1345" s="6">
+        <v>5</v>
+      </c>
+      <c r="F1345" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:6">
+      <c r="A1346" s="5">
+        <v>11</v>
+      </c>
+      <c r="B1346" s="10"/>
+      <c r="C1346" s="7" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D1346" s="6" t="s">
+        <v>3323</v>
+      </c>
+      <c r="E1346" s="6">
         <v>4</v>
       </c>
-      <c r="F1345" s="14">
-[...11 lines deleted...]
-      <c r="F1346" s="14"/>
+      <c r="F1346" s="14">
+        <v>1</v>
+      </c>
     </row>
     <row r="1347" spans="1:6">
-      <c r="A1347" s="4" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="A1347" s="5">
+        <v>12</v>
+      </c>
+      <c r="B1347" s="10"/>
+      <c r="C1347" s="7" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1347" s="6" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1347" s="6">
+        <v>2</v>
+      </c>
+      <c r="F1347" s="14">
+        <v>1</v>
       </c>
     </row>
     <row r="1348" spans="1:6">
       <c r="A1348" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B1348" s="10"/>
       <c r="C1348" s="7" t="s">
-        <v>3333</v>
+        <v>3326</v>
       </c>
       <c r="D1348" s="6" t="s">
-        <v>3334</v>
+        <v>3327</v>
       </c>
       <c r="E1348" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F1348" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1349" spans="1:6">
       <c r="A1349" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B1349" s="10"/>
       <c r="C1349" s="7" t="s">
-        <v>3335</v>
+        <v>3328</v>
       </c>
       <c r="D1349" s="6" t="s">
-        <v>3336</v>
+        <v>3329</v>
       </c>
       <c r="E1349" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F1349" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1350" spans="1:6">
       <c r="A1350" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B1350" s="10"/>
       <c r="C1350" s="7" t="s">
-        <v>3337</v>
+        <v>3330</v>
       </c>
       <c r="D1350" s="6" t="s">
-        <v>3338</v>
+        <v>3331</v>
       </c>
       <c r="E1350" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F1350" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1351" spans="1:6">
       <c r="A1351" s="5">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B1351" s="10"/>
       <c r="C1351" s="7" t="s">
-        <v>3339</v>
+        <v>3332</v>
       </c>
       <c r="D1351" s="6" t="s">
-        <v>3340</v>
+        <v>3333</v>
       </c>
       <c r="E1351" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F1351" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1352" spans="1:6">
       <c r="A1352" s="5">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B1352" s="10"/>
       <c r="C1352" s="7" t="s">
-        <v>3341</v>
+        <v>3334</v>
       </c>
       <c r="D1352" s="6" t="s">
-        <v>3342</v>
+        <v>3335</v>
       </c>
       <c r="E1352" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F1352" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1353" spans="1:6">
       <c r="A1353" s="5">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1353" s="10"/>
       <c r="C1353" s="7" t="s">
-        <v>3343</v>
+        <v>3336</v>
       </c>
       <c r="D1353" s="6" t="s">
-        <v>3344</v>
+        <v>3337</v>
       </c>
       <c r="E1353" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F1353" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1354" spans="1:6">
       <c r="A1354" s="5">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="B1354" s="10"/>
       <c r="C1354" s="7" t="s">
-        <v>3345</v>
+        <v>3338</v>
       </c>
       <c r="D1354" s="6" t="s">
-        <v>3346</v>
+        <v>3339</v>
       </c>
       <c r="E1354" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F1354" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1355" spans="1:6">
       <c r="A1355" s="5">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="B1355" s="10"/>
       <c r="C1355" s="7" t="s">
-        <v>3347</v>
+        <v>3340</v>
       </c>
       <c r="D1355" s="6" t="s">
-        <v>3348</v>
+        <v>3341</v>
       </c>
       <c r="E1355" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F1355" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1356" spans="1:6">
       <c r="A1356" s="5">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B1356" s="10"/>
       <c r="C1356" s="7" t="s">
-        <v>3349</v>
+        <v>3342</v>
       </c>
       <c r="D1356" s="6" t="s">
-        <v>3350</v>
+        <v>3343</v>
       </c>
       <c r="E1356" s="6">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="F1356" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1357" spans="1:6">
       <c r="A1357" s="5">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="B1357" s="10"/>
       <c r="C1357" s="7" t="s">
-        <v>3351</v>
+        <v>3344</v>
       </c>
       <c r="D1357" s="6" t="s">
-        <v>3352</v>
+        <v>3345</v>
       </c>
       <c r="E1357" s="6">
         <v>5</v>
       </c>
       <c r="F1357" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1358" spans="1:6">
       <c r="A1358" s="5">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="B1358" s="10"/>
       <c r="C1358" s="7" t="s">
-        <v>3353</v>
+        <v>3346</v>
       </c>
       <c r="D1358" s="6" t="s">
-        <v>3354</v>
+        <v>3347</v>
       </c>
       <c r="E1358" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1358" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1359" spans="1:6">
       <c r="A1359" s="5">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B1359" s="10"/>
       <c r="C1359" s="7" t="s">
-        <v>3355</v>
+        <v>3348</v>
       </c>
       <c r="D1359" s="6" t="s">
-        <v>3356</v>
+        <v>3349</v>
       </c>
       <c r="E1359" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F1359" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1360" spans="1:6">
       <c r="A1360" s="5">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B1360" s="10"/>
       <c r="C1360" s="7" t="s">
-        <v>3357</v>
+        <v>3350</v>
       </c>
       <c r="D1360" s="6" t="s">
-        <v>3358</v>
+        <v>3351</v>
       </c>
       <c r="E1360" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1360" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1361" spans="1:6">
       <c r="A1361" s="5">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="B1361" s="10"/>
       <c r="C1361" s="7" t="s">
-        <v>3359</v>
+        <v>3352</v>
       </c>
       <c r="D1361" s="6" t="s">
-        <v>3360</v>
+        <v>3353</v>
       </c>
       <c r="E1361" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F1361" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1362" spans="1:6">
       <c r="A1362" s="5">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B1362" s="10"/>
       <c r="C1362" s="7" t="s">
-        <v>3361</v>
+        <v>3354</v>
       </c>
       <c r="D1362" s="6" t="s">
-        <v>3362</v>
+        <v>3355</v>
       </c>
       <c r="E1362" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1362" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1363" spans="1:6">
       <c r="A1363" s="5">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B1363" s="10"/>
       <c r="C1363" s="7" t="s">
-        <v>3363</v>
+        <v>3356</v>
       </c>
       <c r="D1363" s="6" t="s">
-        <v>3364</v>
+        <v>3357</v>
       </c>
       <c r="E1363" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1363" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1364" spans="1:6">
       <c r="A1364" s="5">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="B1364" s="10"/>
       <c r="C1364" s="7" t="s">
-        <v>3365</v>
+        <v>3358</v>
       </c>
       <c r="D1364" s="6" t="s">
-        <v>3366</v>
+        <v>3359</v>
       </c>
       <c r="E1364" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1364" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1365" spans="1:6">
       <c r="A1365" s="5">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="B1365" s="10"/>
       <c r="C1365" s="7" t="s">
-        <v>3367</v>
+        <v>3360</v>
       </c>
       <c r="D1365" s="6" t="s">
-        <v>3368</v>
+        <v>3361</v>
       </c>
       <c r="E1365" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1365" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1366" spans="1:6">
       <c r="A1366" s="5">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="B1366" s="10"/>
       <c r="C1366" s="7" t="s">
-        <v>3369</v>
+        <v>3362</v>
       </c>
       <c r="D1366" s="6" t="s">
-        <v>3370</v>
+        <v>3363</v>
       </c>
       <c r="E1366" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1366" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1367" spans="1:6">
       <c r="A1367" s="5">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="B1367" s="10"/>
       <c r="C1367" s="7" t="s">
-        <v>3371</v>
+        <v>3364</v>
       </c>
       <c r="D1367" s="6" t="s">
-        <v>3372</v>
+        <v>3365</v>
       </c>
       <c r="E1367" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F1367" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1368" spans="1:6">
       <c r="A1368" s="5">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="B1368" s="10"/>
       <c r="C1368" s="7" t="s">
-        <v>3373</v>
+        <v>3366</v>
       </c>
       <c r="D1368" s="6" t="s">
-        <v>3374</v>
+        <v>3367</v>
       </c>
       <c r="E1368" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F1368" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1369" spans="1:6">
       <c r="A1369" s="5">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="B1369" s="10"/>
       <c r="C1369" s="7" t="s">
-        <v>3375</v>
+        <v>3368</v>
       </c>
       <c r="D1369" s="6" t="s">
-        <v>3376</v>
+        <v>3369</v>
       </c>
       <c r="E1369" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F1369" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1370" spans="1:6">
       <c r="A1370" s="5">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B1370" s="10"/>
       <c r="C1370" s="7" t="s">
-        <v>3377</v>
+        <v>3370</v>
       </c>
       <c r="D1370" s="6" t="s">
-        <v>3378</v>
+        <v>3371</v>
       </c>
       <c r="E1370" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1370" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1371" spans="1:6">
       <c r="A1371" s="5">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="B1371" s="10"/>
       <c r="C1371" s="7" t="s">
-        <v>3379</v>
+        <v>3372</v>
       </c>
       <c r="D1371" s="6" t="s">
-        <v>3380</v>
+        <v>3373</v>
       </c>
       <c r="E1371" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F1371" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1372" spans="1:6">
       <c r="A1372" s="5">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="B1372" s="10"/>
       <c r="C1372" s="7" t="s">
-        <v>3381</v>
+        <v>3374</v>
       </c>
       <c r="D1372" s="6" t="s">
-        <v>3382</v>
+        <v>3375</v>
       </c>
       <c r="E1372" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1372" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1373" spans="1:6">
       <c r="A1373" s="5">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B1373" s="10"/>
       <c r="C1373" s="7" t="s">
-        <v>3383</v>
+        <v>3376</v>
       </c>
       <c r="D1373" s="6" t="s">
-        <v>3384</v>
+        <v>3377</v>
       </c>
       <c r="E1373" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F1373" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1374" spans="1:6">
       <c r="A1374" s="5">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="B1374" s="10"/>
       <c r="C1374" s="7" t="s">
-        <v>3385</v>
+        <v>3378</v>
       </c>
       <c r="D1374" s="6" t="s">
-        <v>3386</v>
+        <v>3379</v>
       </c>
       <c r="E1374" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1374" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1375" spans="1:6">
       <c r="A1375" s="5">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="B1375" s="10"/>
       <c r="C1375" s="7" t="s">
-        <v>3387</v>
+        <v>3380</v>
       </c>
       <c r="D1375" s="6" t="s">
-        <v>3388</v>
+        <v>3381</v>
       </c>
       <c r="E1375" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F1375" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1376" spans="1:6">
       <c r="A1376" s="5">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="B1376" s="10"/>
       <c r="C1376" s="7" t="s">
-        <v>3389</v>
+        <v>3382</v>
       </c>
       <c r="D1376" s="6" t="s">
-        <v>3390</v>
+        <v>3383</v>
       </c>
       <c r="E1376" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1376" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1377" spans="1:6">
       <c r="A1377" s="5">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="B1377" s="10"/>
       <c r="C1377" s="7" t="s">
-        <v>3391</v>
+        <v>3384</v>
       </c>
       <c r="D1377" s="6" t="s">
-        <v>3392</v>
+        <v>3385</v>
       </c>
       <c r="E1377" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F1377" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1378" spans="1:6">
       <c r="A1378" s="5">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="B1378" s="10"/>
       <c r="C1378" s="7" t="s">
-        <v>3393</v>
+        <v>3386</v>
       </c>
       <c r="D1378" s="6" t="s">
-        <v>3394</v>
+        <v>3387</v>
       </c>
       <c r="E1378" s="6">
         <v>3</v>
       </c>
       <c r="F1378" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1379" spans="1:6">
       <c r="A1379" s="5">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="B1379" s="10"/>
       <c r="C1379" s="7" t="s">
-        <v>3395</v>
+        <v>3388</v>
       </c>
       <c r="D1379" s="6" t="s">
-        <v>3396</v>
+        <v>3389</v>
       </c>
       <c r="E1379" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1379" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1380" spans="1:6">
       <c r="A1380" s="5">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B1380" s="10"/>
       <c r="C1380" s="7" t="s">
-        <v>3397</v>
+        <v>3390</v>
       </c>
       <c r="D1380" s="6" t="s">
-        <v>3398</v>
+        <v>3391</v>
       </c>
       <c r="E1380" s="6">
         <v>1</v>
       </c>
       <c r="F1380" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1381" spans="1:6">
       <c r="A1381" s="5">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B1381" s="10"/>
       <c r="C1381" s="7" t="s">
-        <v>3399</v>
+        <v>3392</v>
       </c>
       <c r="D1381" s="6" t="s">
-        <v>3400</v>
+        <v>3393</v>
       </c>
       <c r="E1381" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1381" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1382" spans="1:6">
       <c r="A1382" s="5">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B1382" s="10"/>
       <c r="C1382" s="7" t="s">
-        <v>3401</v>
+        <v>3394</v>
       </c>
       <c r="D1382" s="6" t="s">
-        <v>3402</v>
+        <v>3395</v>
       </c>
       <c r="E1382" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F1382" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1383" spans="1:6">
       <c r="A1383" s="5">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="B1383" s="10"/>
       <c r="C1383" s="7" t="s">
-        <v>3403</v>
+        <v>3396</v>
       </c>
       <c r="D1383" s="6" t="s">
-        <v>3404</v>
+        <v>3397</v>
       </c>
       <c r="E1383" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1383" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1384" spans="1:6">
       <c r="A1384" s="5">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="B1384" s="10"/>
       <c r="C1384" s="7" t="s">
-        <v>3405</v>
+        <v>3398</v>
       </c>
       <c r="D1384" s="6" t="s">
-        <v>3406</v>
+        <v>3399</v>
       </c>
       <c r="E1384" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F1384" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1385" spans="1:6">
       <c r="A1385" s="5">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="B1385" s="10"/>
       <c r="C1385" s="7" t="s">
-        <v>3407</v>
+        <v>3400</v>
       </c>
       <c r="D1385" s="6" t="s">
-        <v>3408</v>
+        <v>3401</v>
       </c>
       <c r="E1385" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F1385" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1386" spans="1:6">
       <c r="A1386" s="5">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="B1386" s="10"/>
       <c r="C1386" s="7" t="s">
-        <v>3409</v>
+        <v>3402</v>
       </c>
       <c r="D1386" s="6" t="s">
-        <v>3410</v>
+        <v>3403</v>
       </c>
       <c r="E1386" s="6">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F1386" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1387" spans="1:6">
       <c r="A1387" s="5">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="B1387" s="10"/>
       <c r="C1387" s="7" t="s">
-        <v>3411</v>
+        <v>3404</v>
       </c>
       <c r="D1387" s="6" t="s">
-        <v>3412</v>
+        <v>3405</v>
       </c>
       <c r="E1387" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F1387" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1388" spans="1:6">
       <c r="A1388" s="5">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="B1388" s="10"/>
       <c r="C1388" s="7" t="s">
-        <v>3413</v>
+        <v>3406</v>
       </c>
       <c r="D1388" s="6" t="s">
-        <v>3414</v>
+        <v>3407</v>
       </c>
       <c r="E1388" s="6">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="F1388" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1389" spans="1:6">
       <c r="A1389" s="5">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="B1389" s="10"/>
       <c r="C1389" s="7" t="s">
-        <v>3415</v>
+        <v>3408</v>
       </c>
       <c r="D1389" s="6" t="s">
-        <v>3416</v>
+        <v>3409</v>
       </c>
       <c r="E1389" s="6">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F1389" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1390" spans="1:6">
       <c r="A1390" s="5">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="B1390" s="10"/>
       <c r="C1390" s="7" t="s">
-        <v>3417</v>
+        <v>3410</v>
       </c>
       <c r="D1390" s="6" t="s">
-        <v>3418</v>
+        <v>3411</v>
       </c>
       <c r="E1390" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1390" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1391" spans="1:6">
       <c r="A1391" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="B1391" s="10"/>
       <c r="C1391" s="7" t="s">
-        <v>3419</v>
+        <v>3412</v>
       </c>
       <c r="D1391" s="6" t="s">
-        <v>3420</v>
+        <v>3413</v>
       </c>
       <c r="E1391" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F1391" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1392" spans="1:6">
       <c r="A1392" s="5">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="B1392" s="10"/>
       <c r="C1392" s="7" t="s">
-        <v>3421</v>
+        <v>3414</v>
       </c>
       <c r="D1392" s="6" t="s">
-        <v>3422</v>
+        <v>3415</v>
       </c>
       <c r="E1392" s="6">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="F1392" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1393" spans="1:6">
       <c r="A1393" s="5">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="B1393" s="10"/>
       <c r="C1393" s="7" t="s">
-        <v>3423</v>
+        <v>3416</v>
       </c>
       <c r="D1393" s="6" t="s">
-        <v>3424</v>
+        <v>3417</v>
       </c>
       <c r="E1393" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F1393" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1394" spans="1:6">
       <c r="A1394" s="5">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B1394" s="10"/>
       <c r="C1394" s="7" t="s">
-        <v>3425</v>
+        <v>3418</v>
       </c>
       <c r="D1394" s="6" t="s">
-        <v>3426</v>
+        <v>3419</v>
       </c>
       <c r="E1394" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F1394" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1395" spans="1:6">
       <c r="A1395" s="5">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="B1395" s="10"/>
       <c r="C1395" s="7" t="s">
-        <v>3427</v>
+        <v>3420</v>
       </c>
       <c r="D1395" s="6" t="s">
-        <v>3428</v>
+        <v>3421</v>
       </c>
       <c r="E1395" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1395" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1396" spans="1:6">
       <c r="A1396" s="5">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="B1396" s="10"/>
       <c r="C1396" s="7" t="s">
-        <v>3429</v>
+        <v>3422</v>
       </c>
       <c r="D1396" s="6" t="s">
-        <v>3430</v>
+        <v>3423</v>
       </c>
       <c r="E1396" s="6">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F1396" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1397" spans="1:6">
       <c r="A1397" s="5">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="B1397" s="10"/>
       <c r="C1397" s="7" t="s">
-        <v>3431</v>
+        <v>3424</v>
       </c>
       <c r="D1397" s="6" t="s">
-        <v>3432</v>
+        <v>3425</v>
       </c>
       <c r="E1397" s="6">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="F1397" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1398" spans="1:6">
       <c r="A1398" s="5">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B1398" s="10"/>
       <c r="C1398" s="7" t="s">
-        <v>3433</v>
+        <v>3426</v>
       </c>
       <c r="D1398" s="6" t="s">
-        <v>3434</v>
+        <v>3427</v>
       </c>
       <c r="E1398" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F1398" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1399" spans="1:6">
       <c r="A1399" s="5">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B1399" s="10"/>
       <c r="C1399" s="7" t="s">
-        <v>3435</v>
+        <v>3428</v>
       </c>
       <c r="D1399" s="6" t="s">
-        <v>3436</v>
+        <v>3429</v>
       </c>
       <c r="E1399" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F1399" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1400" spans="1:6">
       <c r="A1400" s="5">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="B1400" s="10"/>
       <c r="C1400" s="7" t="s">
-        <v>3437</v>
+        <v>3430</v>
       </c>
       <c r="D1400" s="6" t="s">
-        <v>3438</v>
+        <v>3431</v>
       </c>
       <c r="E1400" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F1400" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1401" spans="1:6">
       <c r="A1401" s="5">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="B1401" s="10"/>
       <c r="C1401" s="7" t="s">
-        <v>3439</v>
+        <v>3432</v>
       </c>
       <c r="D1401" s="6" t="s">
-        <v>3440</v>
+        <v>3433</v>
       </c>
       <c r="E1401" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F1401" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1402" spans="1:6">
       <c r="A1402" s="5">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="B1402" s="10"/>
       <c r="C1402" s="7" t="s">
-        <v>3441</v>
+        <v>3434</v>
       </c>
       <c r="D1402" s="6" t="s">
-        <v>3442</v>
+        <v>3435</v>
       </c>
       <c r="E1402" s="6">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F1402" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1403" spans="1:6">
       <c r="A1403" s="5">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="B1403" s="10"/>
       <c r="C1403" s="7" t="s">
-        <v>3443</v>
+        <v>3436</v>
       </c>
       <c r="D1403" s="6" t="s">
-        <v>3444</v>
+        <v>3437</v>
       </c>
       <c r="E1403" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F1403" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1404" spans="1:6">
       <c r="A1404" s="5">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="B1404" s="10"/>
       <c r="C1404" s="7" t="s">
-        <v>3445</v>
+        <v>3438</v>
       </c>
       <c r="D1404" s="6" t="s">
-        <v>3446</v>
+        <v>3439</v>
       </c>
       <c r="E1404" s="6">
         <v>5</v>
       </c>
       <c r="F1404" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1405" spans="1:6">
       <c r="A1405" s="5">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="B1405" s="10"/>
       <c r="C1405" s="7" t="s">
-        <v>3447</v>
+        <v>3440</v>
       </c>
       <c r="D1405" s="6" t="s">
-        <v>3448</v>
+        <v>3441</v>
       </c>
       <c r="E1405" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F1405" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1406" spans="1:6">
       <c r="A1406" s="5">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="B1406" s="10"/>
       <c r="C1406" s="7" t="s">
-        <v>3449</v>
+        <v>3442</v>
       </c>
       <c r="D1406" s="6" t="s">
-        <v>3450</v>
+        <v>3443</v>
       </c>
       <c r="E1406" s="6">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="F1406" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1407" spans="1:6">
       <c r="A1407" s="5">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="B1407" s="10"/>
       <c r="C1407" s="7" t="s">
-        <v>3451</v>
+        <v>3444</v>
       </c>
       <c r="D1407" s="6" t="s">
-        <v>3452</v>
+        <v>3445</v>
       </c>
       <c r="E1407" s="6">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F1407" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1408" spans="1:6">
       <c r="A1408" s="5">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="B1408" s="10"/>
       <c r="C1408" s="7" t="s">
-        <v>3453</v>
+        <v>3446</v>
       </c>
       <c r="D1408" s="6" t="s">
-        <v>3454</v>
+        <v>3447</v>
       </c>
       <c r="E1408" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F1408" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1409" spans="1:6">
       <c r="A1409" s="5">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="B1409" s="10"/>
       <c r="C1409" s="7" t="s">
-        <v>3455</v>
+        <v>3448</v>
       </c>
       <c r="D1409" s="6" t="s">
-        <v>3456</v>
+        <v>3449</v>
       </c>
       <c r="E1409" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F1409" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1410" spans="1:6">
       <c r="A1410" s="5">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="B1410" s="10"/>
       <c r="C1410" s="7" t="s">
-        <v>3457</v>
+        <v>3450</v>
       </c>
       <c r="D1410" s="6" t="s">
-        <v>3458</v>
+        <v>3451</v>
       </c>
       <c r="E1410" s="6">
         <v>3</v>
       </c>
       <c r="F1410" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1411" spans="1:6">
       <c r="A1411" s="5">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="B1411" s="10"/>
       <c r="C1411" s="7" t="s">
-        <v>3459</v>
+        <v>3452</v>
       </c>
       <c r="D1411" s="6" t="s">
-        <v>3460</v>
+        <v>3453</v>
       </c>
       <c r="E1411" s="6">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="F1411" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1412" spans="1:6">
       <c r="A1412" s="5">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="B1412" s="10"/>
       <c r="C1412" s="7" t="s">
-        <v>3461</v>
+        <v>3454</v>
       </c>
       <c r="D1412" s="6" t="s">
-        <v>3462</v>
+        <v>3455</v>
       </c>
       <c r="E1412" s="6">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F1412" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1413" spans="1:6">
       <c r="A1413" s="5">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="B1413" s="10"/>
       <c r="C1413" s="7" t="s">
-        <v>3463</v>
+        <v>3456</v>
       </c>
       <c r="D1413" s="6" t="s">
-        <v>3464</v>
+        <v>3457</v>
       </c>
       <c r="E1413" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1413" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1414" spans="1:6">
       <c r="A1414" s="5">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="B1414" s="10"/>
       <c r="C1414" s="7" t="s">
-        <v>3465</v>
+        <v>3458</v>
       </c>
       <c r="D1414" s="6" t="s">
-        <v>3466</v>
+        <v>3459</v>
       </c>
       <c r="E1414" s="6">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F1414" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1415" spans="1:6">
       <c r="A1415" s="5">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="B1415" s="10"/>
       <c r="C1415" s="7" t="s">
-        <v>3467</v>
+        <v>3460</v>
       </c>
       <c r="D1415" s="6" t="s">
-        <v>3468</v>
+        <v>3461</v>
       </c>
       <c r="E1415" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F1415" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1416" spans="1:6">
       <c r="A1416" s="5">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="B1416" s="10"/>
       <c r="C1416" s="7" t="s">
-        <v>3469</v>
+        <v>3462</v>
       </c>
       <c r="D1416" s="6" t="s">
-        <v>3470</v>
+        <v>3463</v>
       </c>
       <c r="E1416" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F1416" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1417" spans="1:6">
       <c r="A1417" s="5">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="B1417" s="10"/>
       <c r="C1417" s="7" t="s">
-        <v>3471</v>
+        <v>3464</v>
       </c>
       <c r="D1417" s="6" t="s">
-        <v>3472</v>
+        <v>3465</v>
       </c>
       <c r="E1417" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F1417" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1418" spans="1:6">
       <c r="A1418" s="5">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="B1418" s="10"/>
       <c r="C1418" s="7" t="s">
-        <v>3473</v>
+        <v>3466</v>
       </c>
       <c r="D1418" s="6" t="s">
-        <v>3474</v>
+        <v>3467</v>
       </c>
       <c r="E1418" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1418" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1419" spans="1:6">
       <c r="A1419" s="5">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="B1419" s="10"/>
       <c r="C1419" s="7" t="s">
-        <v>3475</v>
+        <v>3468</v>
       </c>
       <c r="D1419" s="6" t="s">
-        <v>3476</v>
+        <v>3469</v>
       </c>
       <c r="E1419" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F1419" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1420" spans="1:6">
       <c r="A1420" s="5">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="B1420" s="10"/>
       <c r="C1420" s="7" t="s">
-        <v>3477</v>
+        <v>3470</v>
       </c>
       <c r="D1420" s="6" t="s">
-        <v>3478</v>
+        <v>3471</v>
       </c>
       <c r="E1420" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F1420" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1421" spans="1:6">
       <c r="A1421" s="5">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="B1421" s="10"/>
       <c r="C1421" s="7" t="s">
-        <v>3479</v>
+        <v>3472</v>
       </c>
       <c r="D1421" s="6" t="s">
-        <v>3480</v>
+        <v>3473</v>
       </c>
       <c r="E1421" s="6">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="F1421" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1422" spans="1:6">
       <c r="A1422" s="5">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="B1422" s="10"/>
       <c r="C1422" s="7" t="s">
-        <v>3481</v>
+        <v>3474</v>
       </c>
       <c r="D1422" s="6" t="s">
-        <v>3482</v>
+        <v>3475</v>
       </c>
       <c r="E1422" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F1422" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1423" spans="1:6">
       <c r="A1423" s="5">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="B1423" s="10"/>
       <c r="C1423" s="7" t="s">
-        <v>3483</v>
+        <v>3476</v>
       </c>
       <c r="D1423" s="6" t="s">
-        <v>3484</v>
+        <v>3477</v>
       </c>
       <c r="E1423" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F1423" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1424" spans="1:6">
       <c r="A1424" s="5">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="B1424" s="10"/>
       <c r="C1424" s="7" t="s">
-        <v>3485</v>
+        <v>3478</v>
       </c>
       <c r="D1424" s="6" t="s">
-        <v>3486</v>
+        <v>3479</v>
       </c>
       <c r="E1424" s="6">
         <v>3</v>
       </c>
       <c r="F1424" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1425" spans="1:6">
       <c r="A1425" s="5">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="B1425" s="10"/>
       <c r="C1425" s="7" t="s">
-        <v>3487</v>
+        <v>3480</v>
       </c>
       <c r="D1425" s="6" t="s">
-        <v>3488</v>
+        <v>3481</v>
       </c>
       <c r="E1425" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1425" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1426" spans="1:6">
       <c r="A1426" s="5">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="B1426" s="10"/>
       <c r="C1426" s="7" t="s">
-        <v>3489</v>
+        <v>3482</v>
       </c>
       <c r="D1426" s="6" t="s">
-        <v>3490</v>
+        <v>3483</v>
       </c>
       <c r="E1426" s="6">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F1426" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1427" spans="1:6">
       <c r="A1427" s="5">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="B1427" s="10"/>
       <c r="C1427" s="7" t="s">
-        <v>3491</v>
+        <v>3484</v>
       </c>
       <c r="D1427" s="6" t="s">
-        <v>3492</v>
+        <v>3485</v>
       </c>
       <c r="E1427" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1427" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1428" spans="1:6">
       <c r="A1428" s="5">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="B1428" s="10"/>
       <c r="C1428" s="7" t="s">
-        <v>3493</v>
+        <v>3486</v>
       </c>
       <c r="D1428" s="6" t="s">
-        <v>3494</v>
+        <v>3487</v>
       </c>
       <c r="E1428" s="6">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F1428" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1429" spans="1:6">
       <c r="A1429" s="5">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="B1429" s="10"/>
       <c r="C1429" s="7" t="s">
-        <v>3495</v>
+        <v>3488</v>
       </c>
       <c r="D1429" s="6" t="s">
-        <v>3496</v>
+        <v>3489</v>
       </c>
       <c r="E1429" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1429" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1430" spans="1:6">
       <c r="A1430" s="5">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="B1430" s="10"/>
       <c r="C1430" s="7" t="s">
-        <v>3497</v>
+        <v>3490</v>
       </c>
       <c r="D1430" s="6" t="s">
-        <v>3498</v>
+        <v>3491</v>
       </c>
       <c r="E1430" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F1430" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1431" spans="1:6">
       <c r="A1431" s="5">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="B1431" s="10"/>
       <c r="C1431" s="7" t="s">
-        <v>3499</v>
+        <v>3492</v>
       </c>
       <c r="D1431" s="6" t="s">
-        <v>3500</v>
+        <v>3493</v>
       </c>
       <c r="E1431" s="6">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F1431" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1432" spans="1:6">
       <c r="A1432" s="5">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="B1432" s="10"/>
       <c r="C1432" s="7" t="s">
-        <v>3501</v>
+        <v>3494</v>
       </c>
       <c r="D1432" s="6" t="s">
-        <v>3502</v>
+        <v>3495</v>
       </c>
       <c r="E1432" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F1432" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1433" spans="1:6">
       <c r="A1433" s="5">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="B1433" s="10"/>
       <c r="C1433" s="7" t="s">
-        <v>3503</v>
+        <v>3496</v>
       </c>
       <c r="D1433" s="6" t="s">
-        <v>3504</v>
+        <v>3497</v>
       </c>
       <c r="E1433" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F1433" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1434" spans="1:6">
       <c r="A1434" s="5">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="B1434" s="10"/>
       <c r="C1434" s="7" t="s">
-        <v>3505</v>
+        <v>3498</v>
       </c>
       <c r="D1434" s="6" t="s">
-        <v>3506</v>
+        <v>3499</v>
       </c>
       <c r="E1434" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1434" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1435" spans="1:6">
       <c r="A1435" s="5">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="B1435" s="10"/>
       <c r="C1435" s="7" t="s">
-        <v>3507</v>
+        <v>3500</v>
       </c>
       <c r="D1435" s="6" t="s">
-        <v>3508</v>
+        <v>3501</v>
       </c>
       <c r="E1435" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1435" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1436" spans="1:6">
       <c r="A1436" s="5">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="B1436" s="10"/>
       <c r="C1436" s="7" t="s">
-        <v>3509</v>
+        <v>3502</v>
       </c>
       <c r="D1436" s="6" t="s">
-        <v>3510</v>
+        <v>3503</v>
       </c>
       <c r="E1436" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F1436" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1437" spans="1:6">
       <c r="A1437" s="5">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="B1437" s="10"/>
       <c r="C1437" s="7" t="s">
-        <v>3511</v>
+        <v>3504</v>
       </c>
       <c r="D1437" s="6" t="s">
-        <v>3512</v>
+        <v>3505</v>
       </c>
       <c r="E1437" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F1437" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1438" spans="1:6">
       <c r="A1438" s="5">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="B1438" s="10"/>
       <c r="C1438" s="7" t="s">
-        <v>3513</v>
+        <v>3506</v>
       </c>
       <c r="D1438" s="6" t="s">
-        <v>3514</v>
+        <v>3507</v>
       </c>
       <c r="E1438" s="6">
         <v>3</v>
       </c>
       <c r="F1438" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1439" spans="1:6">
       <c r="A1439" s="5">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="B1439" s="10"/>
       <c r="C1439" s="7" t="s">
-        <v>3515</v>
+        <v>3508</v>
       </c>
       <c r="D1439" s="6" t="s">
-        <v>3516</v>
+        <v>3509</v>
       </c>
       <c r="E1439" s="6">
         <v>2</v>
       </c>
       <c r="F1439" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1440" spans="1:6">
       <c r="A1440" s="5">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B1440" s="10"/>
       <c r="C1440" s="7" t="s">
-        <v>3517</v>
+        <v>3510</v>
       </c>
       <c r="D1440" s="6" t="s">
-        <v>3518</v>
+        <v>3511</v>
       </c>
       <c r="E1440" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1440" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1441" spans="1:6">
       <c r="A1441" s="5">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="B1441" s="10"/>
       <c r="C1441" s="7" t="s">
-        <v>3519</v>
+        <v>3512</v>
       </c>
       <c r="D1441" s="6" t="s">
-        <v>3520</v>
+        <v>3513</v>
       </c>
       <c r="E1441" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1441" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1442" spans="1:6">
       <c r="A1442" s="5">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="B1442" s="10"/>
       <c r="C1442" s="7" t="s">
-        <v>3521</v>
+        <v>3514</v>
       </c>
       <c r="D1442" s="6" t="s">
-        <v>3522</v>
+        <v>3515</v>
       </c>
       <c r="E1442" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F1442" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1443" spans="1:6">
       <c r="A1443" s="5">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="B1443" s="10"/>
       <c r="C1443" s="7" t="s">
-        <v>3523</v>
+        <v>3516</v>
       </c>
       <c r="D1443" s="6" t="s">
-        <v>3524</v>
+        <v>3517</v>
       </c>
       <c r="E1443" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1443" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1444" spans="1:6">
       <c r="A1444" s="5">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="B1444" s="10"/>
       <c r="C1444" s="7" t="s">
-        <v>3525</v>
+        <v>3518</v>
       </c>
       <c r="D1444" s="6" t="s">
-        <v>3526</v>
+        <v>3519</v>
       </c>
       <c r="E1444" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1444" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1445" spans="1:6">
       <c r="A1445" s="5">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="B1445" s="10"/>
       <c r="C1445" s="7" t="s">
-        <v>3527</v>
+        <v>3520</v>
       </c>
       <c r="D1445" s="6" t="s">
-        <v>3528</v>
+        <v>3521</v>
       </c>
       <c r="E1445" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1445" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1446" spans="1:6">
       <c r="A1446" s="5">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="B1446" s="10"/>
       <c r="C1446" s="7" t="s">
-        <v>3529</v>
+        <v>3522</v>
       </c>
       <c r="D1446" s="6" t="s">
-        <v>3530</v>
+        <v>3523</v>
       </c>
       <c r="E1446" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F1446" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1447" spans="1:6">
       <c r="A1447" s="5">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="B1447" s="10"/>
       <c r="C1447" s="7" t="s">
-        <v>3531</v>
+        <v>3524</v>
       </c>
       <c r="D1447" s="6" t="s">
-        <v>3532</v>
+        <v>3525</v>
       </c>
       <c r="E1447" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F1447" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1448" spans="1:6">
       <c r="A1448" s="5">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="B1448" s="10"/>
       <c r="C1448" s="7" t="s">
-        <v>3533</v>
+        <v>3526</v>
       </c>
       <c r="D1448" s="6" t="s">
-        <v>3534</v>
+        <v>3527</v>
       </c>
       <c r="E1448" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F1448" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1449" spans="1:6">
       <c r="A1449" s="5">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="B1449" s="10"/>
       <c r="C1449" s="7" t="s">
-        <v>3535</v>
+        <v>3528</v>
       </c>
       <c r="D1449" s="6" t="s">
-        <v>3536</v>
+        <v>3529</v>
       </c>
       <c r="E1449" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1449" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1450" spans="1:6">
       <c r="A1450" s="5">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="B1450" s="10"/>
       <c r="C1450" s="7" t="s">
-        <v>3537</v>
+        <v>3530</v>
       </c>
       <c r="D1450" s="6" t="s">
-        <v>3538</v>
+        <v>3531</v>
       </c>
       <c r="E1450" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F1450" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1451" spans="1:6">
       <c r="A1451" s="5">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="B1451" s="10"/>
       <c r="C1451" s="7" t="s">
-        <v>3539</v>
+        <v>3532</v>
       </c>
       <c r="D1451" s="6" t="s">
-        <v>3540</v>
+        <v>3533</v>
       </c>
       <c r="E1451" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1451" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1452" spans="1:6">
       <c r="A1452" s="5">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="B1452" s="10"/>
       <c r="C1452" s="7" t="s">
-        <v>3541</v>
+        <v>3534</v>
       </c>
       <c r="D1452" s="6" t="s">
-        <v>3542</v>
+        <v>3535</v>
       </c>
       <c r="E1452" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1452" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1453" spans="1:6">
       <c r="A1453" s="5">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="B1453" s="10"/>
       <c r="C1453" s="7" t="s">
-        <v>3543</v>
+        <v>3536</v>
       </c>
       <c r="D1453" s="6" t="s">
-        <v>3544</v>
+        <v>3537</v>
       </c>
       <c r="E1453" s="6">
         <v>2</v>
       </c>
       <c r="F1453" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1454" spans="1:6">
       <c r="A1454" s="5">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="B1454" s="10"/>
       <c r="C1454" s="7" t="s">
-        <v>3545</v>
+        <v>3538</v>
       </c>
       <c r="D1454" s="6" t="s">
-        <v>3546</v>
+        <v>3539</v>
       </c>
       <c r="E1454" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1454" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1455" spans="1:6">
       <c r="A1455" s="5">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="B1455" s="10"/>
       <c r="C1455" s="7" t="s">
-        <v>3547</v>
+        <v>3540</v>
       </c>
       <c r="D1455" s="6" t="s">
-        <v>3548</v>
+        <v>3541</v>
       </c>
       <c r="E1455" s="6">
         <v>1</v>
       </c>
       <c r="F1455" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1456" spans="1:6">
       <c r="A1456" s="5">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="B1456" s="10"/>
       <c r="C1456" s="7" t="s">
-        <v>3549</v>
+        <v>3542</v>
       </c>
       <c r="D1456" s="6" t="s">
-        <v>3550</v>
+        <v>3543</v>
       </c>
       <c r="E1456" s="6">
         <v>2</v>
       </c>
       <c r="F1456" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1457" spans="1:6">
       <c r="A1457" s="5">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="B1457" s="10"/>
       <c r="C1457" s="7" t="s">
-        <v>3551</v>
+        <v>3544</v>
       </c>
       <c r="D1457" s="6" t="s">
-        <v>3552</v>
+        <v>3545</v>
       </c>
       <c r="E1457" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1457" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1458" spans="1:6">
       <c r="A1458" s="5">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="B1458" s="10"/>
       <c r="C1458" s="7" t="s">
-        <v>3553</v>
+        <v>3546</v>
       </c>
       <c r="D1458" s="6" t="s">
-        <v>3554</v>
+        <v>3547</v>
       </c>
       <c r="E1458" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1458" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1459" spans="1:6">
       <c r="A1459" s="5">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="B1459" s="10"/>
       <c r="C1459" s="7" t="s">
-        <v>3555</v>
+        <v>3548</v>
       </c>
       <c r="D1459" s="6" t="s">
-        <v>3556</v>
+        <v>3549</v>
       </c>
       <c r="E1459" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1459" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1460" spans="1:6">
       <c r="A1460" s="5">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="B1460" s="10"/>
       <c r="C1460" s="7" t="s">
-        <v>3557</v>
+        <v>3550</v>
       </c>
       <c r="D1460" s="6" t="s">
-        <v>3558</v>
+        <v>3551</v>
       </c>
       <c r="E1460" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F1460" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1461" spans="1:6">
       <c r="A1461" s="5">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="B1461" s="10"/>
       <c r="C1461" s="7" t="s">
-        <v>3559</v>
+        <v>3552</v>
       </c>
       <c r="D1461" s="6" t="s">
-        <v>3560</v>
+        <v>3553</v>
       </c>
       <c r="E1461" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F1461" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1462" spans="1:6">
       <c r="A1462" s="5">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="B1462" s="10"/>
       <c r="C1462" s="7" t="s">
-        <v>3561</v>
+        <v>3554</v>
       </c>
       <c r="D1462" s="6" t="s">
-        <v>3562</v>
+        <v>3555</v>
       </c>
       <c r="E1462" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F1462" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1463" spans="1:6">
       <c r="A1463" s="5">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="B1463" s="10"/>
       <c r="C1463" s="7" t="s">
-        <v>3563</v>
+        <v>3556</v>
       </c>
       <c r="D1463" s="6" t="s">
-        <v>3564</v>
+        <v>3557</v>
       </c>
       <c r="E1463" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1463" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1464" spans="1:6">
       <c r="A1464" s="5">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="B1464" s="10"/>
       <c r="C1464" s="7" t="s">
-        <v>3565</v>
+        <v>3558</v>
       </c>
       <c r="D1464" s="6" t="s">
-        <v>3566</v>
+        <v>3559</v>
       </c>
       <c r="E1464" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1464" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1465" spans="1:6">
       <c r="A1465" s="5">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="B1465" s="10"/>
       <c r="C1465" s="7" t="s">
-        <v>3567</v>
+        <v>3560</v>
       </c>
       <c r="D1465" s="6" t="s">
-        <v>3568</v>
+        <v>3561</v>
       </c>
       <c r="E1465" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F1465" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1466" spans="1:6">
       <c r="A1466" s="5">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="B1466" s="10"/>
       <c r="C1466" s="7" t="s">
-        <v>3569</v>
+        <v>3562</v>
       </c>
       <c r="D1466" s="6" t="s">
-        <v>3570</v>
+        <v>3563</v>
       </c>
       <c r="E1466" s="6">
         <v>1</v>
       </c>
       <c r="F1466" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1467" spans="1:6">
       <c r="A1467" s="5">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="B1467" s="10"/>
       <c r="C1467" s="7" t="s">
-        <v>3571</v>
+        <v>3564</v>
       </c>
       <c r="D1467" s="6" t="s">
-        <v>3572</v>
+        <v>3565</v>
       </c>
       <c r="E1467" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1467" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1468" spans="1:6">
       <c r="A1468" s="5">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="B1468" s="10"/>
       <c r="C1468" s="7" t="s">
-        <v>3573</v>
+        <v>3566</v>
       </c>
       <c r="D1468" s="6" t="s">
-        <v>3574</v>
+        <v>3567</v>
       </c>
       <c r="E1468" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1468" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1469" spans="1:6">
       <c r="A1469" s="5">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="B1469" s="10"/>
       <c r="C1469" s="7" t="s">
-        <v>3575</v>
+        <v>3568</v>
       </c>
       <c r="D1469" s="6" t="s">
-        <v>3576</v>
+        <v>3569</v>
       </c>
       <c r="E1469" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1469" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1470" spans="1:6">
       <c r="A1470" s="5">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="B1470" s="10"/>
       <c r="C1470" s="7" t="s">
-        <v>3577</v>
+        <v>3570</v>
       </c>
       <c r="D1470" s="6" t="s">
-        <v>3578</v>
+        <v>3571</v>
       </c>
       <c r="E1470" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F1470" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1471" spans="1:6">
       <c r="A1471" s="5">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="B1471" s="10"/>
       <c r="C1471" s="7" t="s">
-        <v>3579</v>
+        <v>3572</v>
       </c>
       <c r="D1471" s="6" t="s">
-        <v>3580</v>
+        <v>3573</v>
       </c>
       <c r="E1471" s="6">
         <v>3</v>
       </c>
       <c r="F1471" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1472" spans="1:6">
       <c r="A1472" s="5">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="B1472" s="10"/>
       <c r="C1472" s="7" t="s">
-        <v>3581</v>
+        <v>3574</v>
       </c>
       <c r="D1472" s="6" t="s">
-        <v>3582</v>
+        <v>3575</v>
       </c>
       <c r="E1472" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1472" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1473" spans="1:6">
       <c r="A1473" s="5">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="B1473" s="10"/>
       <c r="C1473" s="7" t="s">
-        <v>3583</v>
+        <v>3576</v>
       </c>
       <c r="D1473" s="6" t="s">
-        <v>3584</v>
+        <v>3577</v>
       </c>
       <c r="E1473" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1473" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1474" spans="1:6">
       <c r="A1474" s="5">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="B1474" s="10"/>
       <c r="C1474" s="7" t="s">
-        <v>3585</v>
+        <v>3578</v>
       </c>
       <c r="D1474" s="6" t="s">
-        <v>3586</v>
+        <v>3579</v>
       </c>
       <c r="E1474" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F1474" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1475" spans="1:6">
       <c r="A1475" s="5">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="B1475" s="10"/>
       <c r="C1475" s="7" t="s">
-        <v>3587</v>
+        <v>3580</v>
       </c>
       <c r="D1475" s="6" t="s">
-        <v>3588</v>
+        <v>3581</v>
       </c>
       <c r="E1475" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F1475" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1476" spans="1:6">
       <c r="A1476" s="5">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="B1476" s="10"/>
       <c r="C1476" s="7" t="s">
-        <v>3589</v>
+        <v>3582</v>
       </c>
       <c r="D1476" s="6" t="s">
-        <v>3590</v>
+        <v>3583</v>
       </c>
       <c r="E1476" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F1476" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1477" spans="1:6">
       <c r="A1477" s="5">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="B1477" s="10"/>
       <c r="C1477" s="7" t="s">
-        <v>3591</v>
+        <v>3584</v>
       </c>
       <c r="D1477" s="6" t="s">
-        <v>3592</v>
+        <v>3585</v>
       </c>
       <c r="E1477" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F1477" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1478" spans="1:6">
       <c r="A1478" s="5">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="B1478" s="10"/>
       <c r="C1478" s="7" t="s">
-        <v>3593</v>
+        <v>3586</v>
       </c>
       <c r="D1478" s="6" t="s">
-        <v>3594</v>
+        <v>3587</v>
       </c>
       <c r="E1478" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1478" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1479" spans="1:6">
       <c r="A1479" s="5">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="B1479" s="10"/>
       <c r="C1479" s="7" t="s">
-        <v>3595</v>
+        <v>3588</v>
       </c>
       <c r="D1479" s="6" t="s">
-        <v>3596</v>
+        <v>3589</v>
       </c>
       <c r="E1479" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F1479" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1480" spans="1:6">
       <c r="A1480" s="5">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B1480" s="10"/>
       <c r="C1480" s="7" t="s">
-        <v>3597</v>
+        <v>3590</v>
       </c>
       <c r="D1480" s="6" t="s">
-        <v>3598</v>
+        <v>3591</v>
       </c>
       <c r="E1480" s="6">
         <v>1</v>
       </c>
       <c r="F1480" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1481" spans="1:6">
       <c r="A1481" s="5">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="B1481" s="10"/>
       <c r="C1481" s="7" t="s">
-        <v>3599</v>
+        <v>3592</v>
       </c>
       <c r="D1481" s="6" t="s">
-        <v>3600</v>
+        <v>3593</v>
       </c>
       <c r="E1481" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1481" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1482" spans="1:6">
       <c r="A1482" s="5">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="B1482" s="10"/>
       <c r="C1482" s="7" t="s">
-        <v>3601</v>
+        <v>3594</v>
       </c>
       <c r="D1482" s="6" t="s">
-        <v>3602</v>
+        <v>3595</v>
       </c>
       <c r="E1482" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F1482" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1483" spans="1:6">
       <c r="A1483" s="5">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="B1483" s="10"/>
       <c r="C1483" s="7" t="s">
-        <v>3603</v>
+        <v>3596</v>
       </c>
       <c r="D1483" s="6" t="s">
-        <v>3604</v>
+        <v>3597</v>
       </c>
       <c r="E1483" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1483" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1484" spans="1:6">
       <c r="A1484" s="5">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="B1484" s="10"/>
       <c r="C1484" s="7" t="s">
-        <v>3605</v>
+        <v>3598</v>
       </c>
       <c r="D1484" s="6" t="s">
-        <v>3606</v>
+        <v>3599</v>
       </c>
       <c r="E1484" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1484" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1485" spans="1:6">
       <c r="A1485" s="5">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="B1485" s="10"/>
       <c r="C1485" s="7" t="s">
-        <v>3607</v>
+        <v>3600</v>
       </c>
       <c r="D1485" s="6" t="s">
-        <v>3608</v>
+        <v>3601</v>
       </c>
       <c r="E1485" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1485" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1486" spans="1:6">
       <c r="A1486" s="5">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="B1486" s="10"/>
       <c r="C1486" s="7" t="s">
-        <v>3609</v>
+        <v>3602</v>
       </c>
       <c r="D1486" s="6" t="s">
-        <v>3610</v>
+        <v>3603</v>
       </c>
       <c r="E1486" s="6">
         <v>1</v>
       </c>
       <c r="F1486" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1487" spans="1:6">
       <c r="A1487" s="5">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="B1487" s="10"/>
       <c r="C1487" s="7" t="s">
-        <v>3611</v>
+        <v>3604</v>
       </c>
       <c r="D1487" s="6" t="s">
-        <v>3612</v>
+        <v>3605</v>
       </c>
       <c r="E1487" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1487" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1488" spans="1:6">
       <c r="A1488" s="5">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="B1488" s="10"/>
       <c r="C1488" s="7" t="s">
-        <v>3613</v>
+        <v>3606</v>
       </c>
       <c r="D1488" s="6" t="s">
-        <v>3614</v>
+        <v>3607</v>
       </c>
       <c r="E1488" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F1488" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1489" spans="1:6">
       <c r="A1489" s="5">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="B1489" s="10"/>
       <c r="C1489" s="7" t="s">
-        <v>3615</v>
+        <v>3608</v>
       </c>
       <c r="D1489" s="6" t="s">
-        <v>3616</v>
+        <v>3609</v>
       </c>
       <c r="E1489" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F1489" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1490" spans="1:6">
       <c r="A1490" s="5">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="B1490" s="10"/>
       <c r="C1490" s="7" t="s">
-        <v>3617</v>
+        <v>3610</v>
       </c>
       <c r="D1490" s="6" t="s">
-        <v>3618</v>
+        <v>3611</v>
       </c>
       <c r="E1490" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F1490" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1491" spans="1:6">
       <c r="A1491" s="5">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="B1491" s="10"/>
       <c r="C1491" s="7" t="s">
-        <v>3619</v>
+        <v>3612</v>
       </c>
       <c r="D1491" s="6" t="s">
-        <v>3620</v>
+        <v>3613</v>
       </c>
       <c r="E1491" s="6">
         <v>2</v>
       </c>
       <c r="F1491" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1492" spans="1:6">
       <c r="A1492" s="5">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="B1492" s="10"/>
       <c r="C1492" s="7" t="s">
-        <v>3621</v>
+        <v>3614</v>
       </c>
       <c r="D1492" s="6" t="s">
-        <v>3622</v>
+        <v>3615</v>
       </c>
       <c r="E1492" s="6">
         <v>4</v>
       </c>
       <c r="F1492" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1493" spans="1:6">
       <c r="A1493" s="5">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="B1493" s="10"/>
       <c r="C1493" s="7" t="s">
-        <v>3623</v>
+        <v>3616</v>
       </c>
       <c r="D1493" s="6" t="s">
-        <v>3624</v>
+        <v>3617</v>
       </c>
       <c r="E1493" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F1493" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1494" spans="1:6">
       <c r="A1494" s="5">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="B1494" s="10"/>
       <c r="C1494" s="7" t="s">
-        <v>3625</v>
+        <v>3618</v>
       </c>
       <c r="D1494" s="6" t="s">
-        <v>3626</v>
+        <v>3619</v>
       </c>
       <c r="E1494" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1494" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1495" spans="1:6">
       <c r="A1495" s="5">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="B1495" s="10"/>
       <c r="C1495" s="7" t="s">
-        <v>3627</v>
+        <v>3620</v>
       </c>
       <c r="D1495" s="6" t="s">
-        <v>3628</v>
+        <v>3621</v>
       </c>
       <c r="E1495" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1495" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1496" spans="1:6">
       <c r="A1496" s="5">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="B1496" s="10"/>
       <c r="C1496" s="7" t="s">
-        <v>3629</v>
+        <v>3622</v>
       </c>
       <c r="D1496" s="6" t="s">
-        <v>3630</v>
+        <v>3623</v>
       </c>
       <c r="E1496" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F1496" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1497" spans="1:6">
       <c r="A1497" s="5">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="B1497" s="10"/>
       <c r="C1497" s="7" t="s">
-        <v>3631</v>
+        <v>3624</v>
       </c>
       <c r="D1497" s="6" t="s">
-        <v>3632</v>
+        <v>3625</v>
       </c>
       <c r="E1497" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F1497" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1498" spans="1:6">
       <c r="A1498" s="5">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="B1498" s="10"/>
       <c r="C1498" s="7" t="s">
-        <v>3633</v>
+        <v>3626</v>
       </c>
       <c r="D1498" s="6" t="s">
-        <v>3634</v>
+        <v>3627</v>
       </c>
       <c r="E1498" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F1498" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1499" spans="1:6">
       <c r="A1499" s="5">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="B1499" s="10"/>
       <c r="C1499" s="7" t="s">
-        <v>3635</v>
+        <v>3628</v>
       </c>
       <c r="D1499" s="6" t="s">
-        <v>3636</v>
+        <v>3629</v>
       </c>
       <c r="E1499" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1499" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1500" spans="1:6">
       <c r="A1500" s="5">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="B1500" s="10"/>
       <c r="C1500" s="7" t="s">
-        <v>3637</v>
+        <v>3630</v>
       </c>
       <c r="D1500" s="6" t="s">
-        <v>3638</v>
+        <v>3631</v>
       </c>
       <c r="E1500" s="6">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="F1500" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1501" spans="1:6">
       <c r="A1501" s="5">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="B1501" s="10"/>
       <c r="C1501" s="7" t="s">
-        <v>3639</v>
+        <v>3632</v>
       </c>
       <c r="D1501" s="6" t="s">
-        <v>3640</v>
+        <v>3633</v>
       </c>
       <c r="E1501" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F1501" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1502" spans="1:6">
       <c r="A1502" s="5">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="B1502" s="10"/>
       <c r="C1502" s="7" t="s">
-        <v>3641</v>
+        <v>3634</v>
       </c>
       <c r="D1502" s="6" t="s">
-        <v>3642</v>
+        <v>3635</v>
       </c>
       <c r="E1502" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F1502" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1503" spans="1:6">
       <c r="A1503" s="5">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="B1503" s="10"/>
       <c r="C1503" s="7" t="s">
-        <v>3643</v>
+        <v>3636</v>
       </c>
       <c r="D1503" s="6" t="s">
-        <v>3644</v>
+        <v>3637</v>
       </c>
       <c r="E1503" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1503" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1504" spans="1:6">
       <c r="A1504" s="5">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="B1504" s="10"/>
       <c r="C1504" s="7" t="s">
-        <v>3645</v>
+        <v>3638</v>
       </c>
       <c r="D1504" s="6" t="s">
-        <v>3646</v>
+        <v>3639</v>
       </c>
       <c r="E1504" s="6">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F1504" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1505" spans="1:6">
       <c r="A1505" s="5">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="B1505" s="10"/>
       <c r="C1505" s="7" t="s">
-        <v>3647</v>
+        <v>3640</v>
       </c>
       <c r="D1505" s="6" t="s">
-        <v>3648</v>
+        <v>3641</v>
       </c>
       <c r="E1505" s="6">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F1505" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1506" spans="1:6">
       <c r="A1506" s="5">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="B1506" s="10"/>
       <c r="C1506" s="7" t="s">
-        <v>3649</v>
+        <v>3642</v>
       </c>
       <c r="D1506" s="6" t="s">
-        <v>3650</v>
+        <v>3643</v>
       </c>
       <c r="E1506" s="6">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="F1506" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1507" spans="1:6">
       <c r="A1507" s="5">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B1507" s="10"/>
       <c r="C1507" s="7" t="s">
-        <v>3651</v>
+        <v>3644</v>
       </c>
       <c r="D1507" s="6" t="s">
-        <v>3652</v>
+        <v>3645</v>
       </c>
       <c r="E1507" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F1507" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1508" spans="1:6">
       <c r="A1508" s="5">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="B1508" s="10"/>
       <c r="C1508" s="7" t="s">
-        <v>3653</v>
+        <v>3646</v>
       </c>
       <c r="D1508" s="6" t="s">
-        <v>3654</v>
+        <v>3647</v>
       </c>
       <c r="E1508" s="6">
         <v>3</v>
       </c>
       <c r="F1508" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1509" spans="1:6">
       <c r="A1509" s="5">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="B1509" s="10"/>
       <c r="C1509" s="7" t="s">
-        <v>3655</v>
+        <v>3648</v>
       </c>
       <c r="D1509" s="6" t="s">
-        <v>3656</v>
+        <v>3649</v>
       </c>
       <c r="E1509" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F1509" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1510" spans="1:6">
       <c r="A1510" s="5">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="B1510" s="10"/>
       <c r="C1510" s="7" t="s">
-        <v>3657</v>
+        <v>3650</v>
       </c>
       <c r="D1510" s="6" t="s">
-        <v>3658</v>
+        <v>3651</v>
       </c>
       <c r="E1510" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F1510" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1511" spans="1:6">
       <c r="A1511" s="5">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="B1511" s="10"/>
       <c r="C1511" s="7" t="s">
-        <v>3659</v>
+        <v>3652</v>
       </c>
       <c r="D1511" s="6" t="s">
-        <v>3660</v>
+        <v>3653</v>
       </c>
       <c r="E1511" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F1511" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1512" spans="1:6">
       <c r="A1512" s="5">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="B1512" s="10"/>
       <c r="C1512" s="7" t="s">
-        <v>3661</v>
+        <v>3654</v>
       </c>
       <c r="D1512" s="6" t="s">
-        <v>3662</v>
+        <v>3655</v>
       </c>
       <c r="E1512" s="6">
         <v>8</v>
       </c>
       <c r="F1512" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1513" spans="1:6">
       <c r="A1513" s="5">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="B1513" s="10"/>
       <c r="C1513" s="7" t="s">
-        <v>3663</v>
+        <v>3656</v>
       </c>
       <c r="D1513" s="6" t="s">
-        <v>3664</v>
+        <v>3657</v>
       </c>
       <c r="E1513" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1513" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1514" spans="1:6">
       <c r="A1514" s="5">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="B1514" s="10"/>
       <c r="C1514" s="7" t="s">
-        <v>3665</v>
+        <v>3658</v>
       </c>
       <c r="D1514" s="6" t="s">
-        <v>3666</v>
+        <v>3659</v>
       </c>
       <c r="E1514" s="6">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="F1514" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1515" spans="1:6">
       <c r="A1515" s="5">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="B1515" s="10"/>
       <c r="C1515" s="7" t="s">
-        <v>3667</v>
+        <v>3660</v>
       </c>
       <c r="D1515" s="6" t="s">
-        <v>3668</v>
+        <v>3661</v>
       </c>
       <c r="E1515" s="6">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F1515" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1516" spans="1:6">
       <c r="A1516" s="5">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="B1516" s="10"/>
       <c r="C1516" s="7" t="s">
-        <v>3669</v>
+        <v>3662</v>
       </c>
       <c r="D1516" s="6" t="s">
-        <v>3670</v>
+        <v>3663</v>
       </c>
       <c r="E1516" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F1516" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1517" spans="1:6">
       <c r="A1517" s="5">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="B1517" s="10"/>
       <c r="C1517" s="7" t="s">
-        <v>3671</v>
+        <v>3664</v>
       </c>
       <c r="D1517" s="6" t="s">
-        <v>3672</v>
+        <v>3665</v>
       </c>
       <c r="E1517" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F1517" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1518" spans="1:6">
       <c r="A1518" s="5">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="B1518" s="10"/>
       <c r="C1518" s="7" t="s">
-        <v>3673</v>
+        <v>3666</v>
       </c>
       <c r="D1518" s="6" t="s">
-        <v>3674</v>
+        <v>3667</v>
       </c>
       <c r="E1518" s="6">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="F1518" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1519" spans="1:6">
       <c r="A1519" s="5">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="B1519" s="10"/>
       <c r="C1519" s="7" t="s">
-        <v>3675</v>
+        <v>3668</v>
       </c>
       <c r="D1519" s="6" t="s">
-        <v>3676</v>
+        <v>3669</v>
       </c>
       <c r="E1519" s="6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F1519" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1520" spans="1:6">
       <c r="A1520" s="5">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="B1520" s="10"/>
       <c r="C1520" s="7" t="s">
-        <v>3677</v>
+        <v>3670</v>
       </c>
       <c r="D1520" s="6" t="s">
-        <v>3678</v>
+        <v>3671</v>
       </c>
       <c r="E1520" s="6">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="F1520" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1521" spans="1:6">
       <c r="A1521" s="5">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="B1521" s="10"/>
       <c r="C1521" s="7" t="s">
-        <v>3679</v>
+        <v>3672</v>
       </c>
       <c r="D1521" s="6" t="s">
-        <v>3680</v>
+        <v>3673</v>
       </c>
       <c r="E1521" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1521" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1522" spans="1:6">
       <c r="A1522" s="5">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="B1522" s="10"/>
       <c r="C1522" s="7" t="s">
-        <v>3681</v>
+        <v>3674</v>
       </c>
       <c r="D1522" s="6" t="s">
-        <v>3682</v>
+        <v>3675</v>
       </c>
       <c r="E1522" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1522" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1523" spans="1:6">
       <c r="A1523" s="5">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="B1523" s="10"/>
       <c r="C1523" s="7" t="s">
-        <v>3683</v>
+        <v>3676</v>
       </c>
       <c r="D1523" s="6" t="s">
-        <v>3684</v>
+        <v>3677</v>
       </c>
       <c r="E1523" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1523" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1524" spans="1:6">
       <c r="A1524" s="5">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="B1524" s="10"/>
       <c r="C1524" s="7" t="s">
-        <v>3685</v>
+        <v>3678</v>
       </c>
       <c r="D1524" s="6" t="s">
-        <v>3686</v>
+        <v>3679</v>
       </c>
       <c r="E1524" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F1524" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1525" spans="1:6">
       <c r="A1525" s="5">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="B1525" s="10"/>
       <c r="C1525" s="7" t="s">
-        <v>3687</v>
+        <v>3680</v>
       </c>
       <c r="D1525" s="6" t="s">
-        <v>3688</v>
+        <v>3681</v>
       </c>
       <c r="E1525" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1525" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1526" spans="1:6">
       <c r="A1526" s="5">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="B1526" s="10"/>
       <c r="C1526" s="7" t="s">
-        <v>3689</v>
+        <v>3682</v>
       </c>
       <c r="D1526" s="6" t="s">
-        <v>3690</v>
+        <v>3683</v>
       </c>
       <c r="E1526" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F1526" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1527" spans="1:6">
       <c r="A1527" s="5">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="B1527" s="10"/>
       <c r="C1527" s="7" t="s">
-        <v>3691</v>
+        <v>3684</v>
       </c>
       <c r="D1527" s="6" t="s">
-        <v>3692</v>
+        <v>3685</v>
       </c>
       <c r="E1527" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1527" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1528" spans="1:6">
       <c r="A1528" s="5">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="B1528" s="10"/>
       <c r="C1528" s="7" t="s">
-        <v>3693</v>
+        <v>3686</v>
       </c>
       <c r="D1528" s="6" t="s">
-        <v>3694</v>
+        <v>3687</v>
       </c>
       <c r="E1528" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F1528" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1529" spans="1:6">
       <c r="A1529" s="5">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="B1529" s="10"/>
       <c r="C1529" s="7" t="s">
-        <v>3695</v>
+        <v>3688</v>
       </c>
       <c r="D1529" s="6" t="s">
-        <v>3696</v>
+        <v>3689</v>
       </c>
       <c r="E1529" s="6">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F1529" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1530" spans="1:6">
       <c r="A1530" s="5">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="B1530" s="10"/>
       <c r="C1530" s="7" t="s">
-        <v>3697</v>
+        <v>3690</v>
       </c>
       <c r="D1530" s="6" t="s">
-        <v>3698</v>
+        <v>3691</v>
       </c>
       <c r="E1530" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F1530" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1531" spans="1:6">
       <c r="A1531" s="5">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="B1531" s="10"/>
       <c r="C1531" s="7" t="s">
-        <v>3699</v>
+        <v>3692</v>
       </c>
       <c r="D1531" s="6" t="s">
-        <v>3700</v>
+        <v>3693</v>
       </c>
       <c r="E1531" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F1531" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1532" spans="1:6">
       <c r="A1532" s="5">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="B1532" s="10"/>
       <c r="C1532" s="7" t="s">
-        <v>3701</v>
+        <v>3694</v>
       </c>
       <c r="D1532" s="6" t="s">
-        <v>3702</v>
+        <v>3695</v>
       </c>
       <c r="E1532" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F1532" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1533" spans="1:6">
       <c r="A1533" s="5">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="B1533" s="10"/>
       <c r="C1533" s="7" t="s">
-        <v>3703</v>
+        <v>3696</v>
       </c>
       <c r="D1533" s="6" t="s">
-        <v>3704</v>
+        <v>3697</v>
       </c>
       <c r="E1533" s="6">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F1533" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1534" spans="1:6">
       <c r="A1534" s="5">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="B1534" s="10"/>
       <c r="C1534" s="7" t="s">
-        <v>3705</v>
+        <v>3698</v>
       </c>
       <c r="D1534" s="6" t="s">
-        <v>3706</v>
+        <v>3699</v>
       </c>
       <c r="E1534" s="6">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F1534" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1535" spans="1:6">
       <c r="A1535" s="5">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="B1535" s="10"/>
       <c r="C1535" s="7" t="s">
-        <v>3707</v>
+        <v>3700</v>
       </c>
       <c r="D1535" s="6" t="s">
-        <v>3708</v>
+        <v>3701</v>
       </c>
       <c r="E1535" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F1535" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1536" spans="1:6">
       <c r="A1536" s="5">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="B1536" s="10"/>
       <c r="C1536" s="7" t="s">
-        <v>3709</v>
+        <v>3702</v>
       </c>
       <c r="D1536" s="6" t="s">
-        <v>3710</v>
+        <v>3703</v>
       </c>
       <c r="E1536" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F1536" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1537" spans="1:6">
       <c r="A1537" s="5">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B1537" s="10"/>
       <c r="C1537" s="7" t="s">
-        <v>3711</v>
+        <v>3704</v>
       </c>
       <c r="D1537" s="6" t="s">
-        <v>3712</v>
+        <v>3705</v>
       </c>
       <c r="E1537" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1537" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1538" spans="1:6">
       <c r="A1538" s="5">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="B1538" s="10"/>
       <c r="C1538" s="7" t="s">
-        <v>3713</v>
+        <v>3706</v>
       </c>
       <c r="D1538" s="6" t="s">
-        <v>3714</v>
+        <v>3707</v>
       </c>
       <c r="E1538" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F1538" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1539" spans="1:6">
       <c r="A1539" s="5">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="B1539" s="10"/>
       <c r="C1539" s="7" t="s">
-        <v>3715</v>
+        <v>3708</v>
       </c>
       <c r="D1539" s="6" t="s">
-        <v>3716</v>
+        <v>3709</v>
       </c>
       <c r="E1539" s="6">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F1539" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1540" spans="1:6">
       <c r="A1540" s="5">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="B1540" s="10"/>
       <c r="C1540" s="7" t="s">
-        <v>3717</v>
+        <v>3710</v>
       </c>
       <c r="D1540" s="6" t="s">
-        <v>3718</v>
+        <v>3711</v>
       </c>
       <c r="E1540" s="6">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="F1540" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1541" spans="1:6">
       <c r="A1541" s="5">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="B1541" s="10"/>
       <c r="C1541" s="7" t="s">
-        <v>3719</v>
+        <v>3712</v>
       </c>
       <c r="D1541" s="6" t="s">
-        <v>3720</v>
+        <v>3713</v>
       </c>
       <c r="E1541" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F1541" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1542" spans="1:6">
       <c r="A1542" s="5">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="B1542" s="10"/>
       <c r="C1542" s="7" t="s">
-        <v>3721</v>
+        <v>3714</v>
       </c>
       <c r="D1542" s="6" t="s">
-        <v>3722</v>
+        <v>3715</v>
       </c>
       <c r="E1542" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F1542" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1543" spans="1:6">
       <c r="A1543" s="5">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B1543" s="10"/>
       <c r="C1543" s="7" t="s">
-        <v>3723</v>
+        <v>3716</v>
       </c>
       <c r="D1543" s="6" t="s">
-        <v>3724</v>
+        <v>3717</v>
       </c>
       <c r="E1543" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F1543" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1544" spans="1:6">
       <c r="A1544" s="5">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="B1544" s="10"/>
       <c r="C1544" s="7" t="s">
-        <v>3725</v>
+        <v>3718</v>
       </c>
       <c r="D1544" s="6" t="s">
-        <v>3726</v>
+        <v>3719</v>
       </c>
       <c r="E1544" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F1544" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1545" spans="1:6">
       <c r="A1545" s="5">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="B1545" s="10"/>
       <c r="C1545" s="7" t="s">
-        <v>3727</v>
+        <v>3720</v>
       </c>
       <c r="D1545" s="6" t="s">
-        <v>3728</v>
+        <v>3721</v>
       </c>
       <c r="E1545" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F1545" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1546" spans="1:6">
       <c r="A1546" s="5">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="B1546" s="10"/>
       <c r="C1546" s="7" t="s">
-        <v>3729</v>
+        <v>3722</v>
       </c>
       <c r="D1546" s="6" t="s">
-        <v>3730</v>
+        <v>3723</v>
       </c>
       <c r="E1546" s="6">
         <v>1</v>
       </c>
       <c r="F1546" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1547" spans="1:6">
       <c r="A1547" s="5">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="B1547" s="10"/>
       <c r="C1547" s="7" t="s">
-        <v>3731</v>
+        <v>3724</v>
       </c>
       <c r="D1547" s="6" t="s">
-        <v>3732</v>
+        <v>3725</v>
       </c>
       <c r="E1547" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F1547" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1548" spans="1:6">
       <c r="A1548" s="5">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="B1548" s="10"/>
       <c r="C1548" s="7" t="s">
-        <v>3733</v>
+        <v>3726</v>
       </c>
       <c r="D1548" s="6" t="s">
-        <v>3734</v>
+        <v>3727</v>
       </c>
       <c r="E1548" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F1548" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1549" spans="1:6">
       <c r="A1549" s="5">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="B1549" s="10"/>
       <c r="C1549" s="7" t="s">
-        <v>3735</v>
+        <v>3728</v>
       </c>
       <c r="D1549" s="6" t="s">
-        <v>3736</v>
+        <v>3729</v>
       </c>
       <c r="E1549" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F1549" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1550" spans="1:6">
       <c r="A1550" s="5">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="B1550" s="10"/>
       <c r="C1550" s="7" t="s">
-        <v>3737</v>
+        <v>3730</v>
       </c>
       <c r="D1550" s="6" t="s">
-        <v>3738</v>
+        <v>3731</v>
       </c>
       <c r="E1550" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F1550" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1551" spans="1:6">
       <c r="A1551" s="5">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="B1551" s="10"/>
       <c r="C1551" s="7" t="s">
-        <v>3739</v>
+        <v>3732</v>
       </c>
       <c r="D1551" s="6" t="s">
-        <v>3740</v>
+        <v>3733</v>
       </c>
       <c r="E1551" s="6">
         <v>2</v>
       </c>
       <c r="F1551" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1552" spans="1:6">
       <c r="A1552" s="5">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="B1552" s="10"/>
       <c r="C1552" s="7" t="s">
-        <v>3741</v>
+        <v>3734</v>
       </c>
       <c r="D1552" s="6" t="s">
-        <v>3742</v>
+        <v>3735</v>
       </c>
       <c r="E1552" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1552" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1553" spans="1:6">
       <c r="A1553" s="5">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="B1553" s="10"/>
       <c r="C1553" s="7" t="s">
-        <v>3743</v>
+        <v>3736</v>
       </c>
       <c r="D1553" s="6" t="s">
-        <v>3744</v>
+        <v>3737</v>
       </c>
       <c r="E1553" s="6">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F1553" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1554" spans="1:6">
       <c r="A1554" s="5">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="B1554" s="10"/>
       <c r="C1554" s="7" t="s">
-        <v>3745</v>
+        <v>3738</v>
       </c>
       <c r="D1554" s="6" t="s">
-        <v>3746</v>
+        <v>3739</v>
       </c>
       <c r="E1554" s="6">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="F1554" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1555" spans="1:6">
       <c r="A1555" s="5">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="B1555" s="10"/>
       <c r="C1555" s="7" t="s">
-        <v>3747</v>
+        <v>3740</v>
       </c>
       <c r="D1555" s="6" t="s">
-        <v>3748</v>
+        <v>3741</v>
       </c>
       <c r="E1555" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F1555" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1556" spans="1:6">
       <c r="A1556" s="5">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="B1556" s="10"/>
       <c r="C1556" s="7" t="s">
-        <v>3749</v>
+        <v>3742</v>
       </c>
       <c r="D1556" s="6" t="s">
-        <v>3750</v>
+        <v>3743</v>
       </c>
       <c r="E1556" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F1556" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1557" spans="1:6">
       <c r="A1557" s="5">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="B1557" s="10"/>
       <c r="C1557" s="7" t="s">
-        <v>3751</v>
+        <v>3744</v>
       </c>
       <c r="D1557" s="6" t="s">
-        <v>3752</v>
+        <v>3745</v>
       </c>
       <c r="E1557" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1557" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1558" spans="1:6">
       <c r="A1558" s="5">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B1558" s="10"/>
       <c r="C1558" s="7" t="s">
-        <v>3753</v>
+        <v>3746</v>
       </c>
       <c r="D1558" s="6" t="s">
-        <v>3754</v>
+        <v>3747</v>
       </c>
       <c r="E1558" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1558" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1559" spans="1:6">
       <c r="A1559" s="5">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="B1559" s="10"/>
       <c r="C1559" s="7" t="s">
-        <v>3755</v>
+        <v>3748</v>
       </c>
       <c r="D1559" s="6" t="s">
-        <v>3756</v>
+        <v>3749</v>
       </c>
       <c r="E1559" s="6">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F1559" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1560" spans="1:6">
       <c r="A1560" s="5">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="B1560" s="10"/>
       <c r="C1560" s="7" t="s">
-        <v>3757</v>
+        <v>3750</v>
       </c>
       <c r="D1560" s="6" t="s">
-        <v>3758</v>
+        <v>3751</v>
       </c>
       <c r="E1560" s="6">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F1560" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1561" spans="1:6">
       <c r="A1561" s="5">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="B1561" s="10"/>
       <c r="C1561" s="7" t="s">
-        <v>3759</v>
+        <v>3752</v>
       </c>
       <c r="D1561" s="6" t="s">
-        <v>3760</v>
+        <v>3753</v>
       </c>
       <c r="E1561" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F1561" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1562" spans="1:6">
       <c r="A1562" s="5">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="B1562" s="10"/>
       <c r="C1562" s="7" t="s">
-        <v>3761</v>
+        <v>3754</v>
       </c>
       <c r="D1562" s="6" t="s">
-        <v>3762</v>
+        <v>3755</v>
       </c>
       <c r="E1562" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F1562" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1563" spans="1:6">
       <c r="A1563" s="5">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B1563" s="10"/>
+        <v>228</v>
+      </c>
+      <c r="B1563" s="10" t="s">
+        <v>3756</v>
+      </c>
       <c r="C1563" s="7" t="s">
-        <v>3763</v>
+        <v>3757</v>
       </c>
       <c r="D1563" s="6" t="s">
-        <v>3764</v>
+        <v>3758</v>
       </c>
       <c r="E1563" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1563" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1564" spans="1:6">
       <c r="A1564" s="5">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B1564" s="10"/>
+        <v>229</v>
+      </c>
+      <c r="B1564" s="10" t="s">
+        <v>3759</v>
+      </c>
       <c r="C1564" s="7" t="s">
-        <v>3765</v>
+        <v>3760</v>
       </c>
       <c r="D1564" s="6" t="s">
-        <v>3766</v>
+        <v>3761</v>
       </c>
       <c r="E1564" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F1564" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1565" spans="1:6">
       <c r="A1565" s="5">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B1565" s="10"/>
+        <v>230</v>
+      </c>
+      <c r="B1565" s="10" t="s">
+        <v>3762</v>
+      </c>
       <c r="C1565" s="7" t="s">
-        <v>3767</v>
+        <v>3763</v>
       </c>
       <c r="D1565" s="6" t="s">
-        <v>3768</v>
+        <v>3764</v>
       </c>
       <c r="E1565" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1565" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1566" spans="1:6">
       <c r="A1566" s="5">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B1566" s="10"/>
+        <v>231</v>
+      </c>
+      <c r="B1566" s="10" t="s">
+        <v>3765</v>
+      </c>
       <c r="C1566" s="7" t="s">
-        <v>3769</v>
+        <v>3766</v>
       </c>
       <c r="D1566" s="6" t="s">
-        <v>3770</v>
+        <v>3767</v>
       </c>
       <c r="E1566" s="6">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F1566" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1567" spans="1:6">
       <c r="A1567" s="5">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B1567" s="10"/>
+        <v>232</v>
+      </c>
+      <c r="B1567" s="10" t="s">
+        <v>3768</v>
+      </c>
       <c r="C1567" s="7" t="s">
-        <v>3771</v>
+        <v>3769</v>
       </c>
       <c r="D1567" s="6" t="s">
-        <v>3772</v>
+        <v>3770</v>
       </c>
       <c r="E1567" s="6">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F1567" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1568" spans="1:6">
       <c r="A1568" s="5">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B1568" s="10"/>
+        <v>233</v>
+      </c>
+      <c r="B1568" s="10" t="s">
+        <v>3771</v>
+      </c>
       <c r="C1568" s="7" t="s">
+        <v>3772</v>
+      </c>
+      <c r="D1568" s="6" t="s">
         <v>3773</v>
       </c>
-      <c r="D1568" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1568" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1568" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1569" spans="1:6">
       <c r="A1569" s="5">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B1569" s="10"/>
+        <v>234</v>
+      </c>
+      <c r="B1569" s="10" t="s">
+        <v>3774</v>
+      </c>
       <c r="C1569" s="7" t="s">
         <v>3775</v>
       </c>
       <c r="D1569" s="6" t="s">
         <v>3776</v>
       </c>
       <c r="E1569" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F1569" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1570" spans="1:6">
       <c r="A1570" s="5">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B1570" s="10"/>
+        <v>235</v>
+      </c>
+      <c r="B1570" s="10" t="s">
+        <v>3777</v>
+      </c>
       <c r="C1570" s="7" t="s">
-        <v>3777</v>
+        <v>3778</v>
       </c>
       <c r="D1570" s="6" t="s">
-        <v>3778</v>
+        <v>3779</v>
       </c>
       <c r="E1570" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F1570" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1571" spans="1:6">
       <c r="A1571" s="5">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B1571" s="10"/>
+        <v>236</v>
+      </c>
+      <c r="B1571" s="10" t="s">
+        <v>3780</v>
+      </c>
       <c r="C1571" s="7" t="s">
-        <v>3779</v>
+        <v>3781</v>
       </c>
       <c r="D1571" s="6" t="s">
-        <v>3780</v>
+        <v>3782</v>
       </c>
       <c r="E1571" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F1571" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1572" spans="1:6">
       <c r="A1572" s="5">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B1572" s="10"/>
+        <v>237</v>
+      </c>
+      <c r="B1572" s="10" t="s">
+        <v>3783</v>
+      </c>
       <c r="C1572" s="7" t="s">
-        <v>3781</v>
+        <v>3784</v>
       </c>
       <c r="D1572" s="6" t="s">
-        <v>3782</v>
+        <v>3785</v>
       </c>
       <c r="E1572" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F1572" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1573" spans="1:6">
       <c r="A1573" s="5">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B1573" s="10"/>
+        <v>238</v>
+      </c>
+      <c r="B1573" s="10" t="s">
+        <v>3786</v>
+      </c>
       <c r="C1573" s="7" t="s">
-        <v>3783</v>
+        <v>3787</v>
       </c>
       <c r="D1573" s="6" t="s">
-        <v>3784</v>
+        <v>3788</v>
       </c>
       <c r="E1573" s="6">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F1573" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1574" spans="1:6">
       <c r="A1574" s="5">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B1574" s="10"/>
+        <v>239</v>
+      </c>
+      <c r="B1574" s="10" t="s">
+        <v>3789</v>
+      </c>
       <c r="C1574" s="7" t="s">
-        <v>3785</v>
+        <v>3790</v>
       </c>
       <c r="D1574" s="6" t="s">
-        <v>3786</v>
+        <v>3791</v>
       </c>
       <c r="E1574" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="F1574" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1575" spans="1:6">
       <c r="A1575" s="5">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B1575" s="10"/>
+        <v>240</v>
+      </c>
+      <c r="B1575" s="10" t="s">
+        <v>3792</v>
+      </c>
       <c r="C1575" s="7" t="s">
-        <v>3787</v>
+        <v>3793</v>
       </c>
       <c r="D1575" s="6" t="s">
-        <v>3788</v>
+        <v>3794</v>
       </c>
       <c r="E1575" s="6">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F1575" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1576" spans="1:6">
       <c r="A1576" s="5">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B1576" s="10"/>
+        <v>241</v>
+      </c>
+      <c r="B1576" s="10" t="s">
+        <v>3795</v>
+      </c>
       <c r="C1576" s="7" t="s">
-        <v>3789</v>
+        <v>3796</v>
       </c>
       <c r="D1576" s="6" t="s">
-        <v>3790</v>
+        <v>3797</v>
       </c>
       <c r="E1576" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F1576" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1577" spans="1:6">
       <c r="A1577" s="5">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="B1577" s="10" t="s">
-        <v>3791</v>
+        <v>3798</v>
       </c>
       <c r="C1577" s="7" t="s">
-        <v>3792</v>
+        <v>3799</v>
       </c>
       <c r="D1577" s="6" t="s">
-        <v>3793</v>
+        <v>3800</v>
       </c>
       <c r="E1577" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F1577" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1578" spans="1:6">
       <c r="A1578" s="5">
-        <v>231</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="B1578" s="10"/>
       <c r="C1578" s="7" t="s">
-        <v>3795</v>
+        <v>3801</v>
       </c>
       <c r="D1578" s="6" t="s">
-        <v>3796</v>
+        <v>3802</v>
       </c>
       <c r="E1578" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1578" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1579" spans="1:6">
       <c r="A1579" s="5">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="B1579" s="10"/>
       <c r="C1579" s="7" t="s">
-        <v>3798</v>
+        <v>3803</v>
       </c>
       <c r="D1579" s="6" t="s">
-        <v>3799</v>
+        <v>3804</v>
       </c>
       <c r="E1579" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1579" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1580" spans="1:6">
       <c r="A1580" s="5">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="B1580" s="10"/>
       <c r="C1580" s="7" t="s">
-        <v>3801</v>
+        <v>3805</v>
       </c>
       <c r="D1580" s="6" t="s">
-        <v>3802</v>
+        <v>3806</v>
       </c>
       <c r="E1580" s="6">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F1580" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1581" spans="1:6">
       <c r="A1581" s="5">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="B1581" s="10" t="s">
-        <v>3803</v>
+        <v>3807</v>
       </c>
       <c r="C1581" s="7" t="s">
-        <v>3804</v>
+        <v>3808</v>
       </c>
       <c r="D1581" s="6" t="s">
-        <v>3805</v>
+        <v>3809</v>
       </c>
       <c r="E1581" s="6">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F1581" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1582" spans="1:6">
       <c r="A1582" s="5">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="B1582" s="10" t="s">
-        <v>3806</v>
+        <v>3810</v>
       </c>
       <c r="C1582" s="7" t="s">
-        <v>3807</v>
+        <v>3811</v>
       </c>
       <c r="D1582" s="6" t="s">
-        <v>3808</v>
+        <v>3812</v>
       </c>
       <c r="E1582" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F1582" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1583" spans="1:6">
       <c r="A1583" s="5">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="B1583" s="10" t="s">
-        <v>3809</v>
+        <v>3813</v>
       </c>
       <c r="C1583" s="7" t="s">
-        <v>3810</v>
+        <v>3814</v>
       </c>
       <c r="D1583" s="6" t="s">
-        <v>3811</v>
+        <v>3815</v>
       </c>
       <c r="E1583" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F1583" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1584" spans="1:6">
       <c r="A1584" s="5">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="B1584" s="10" t="s">
-        <v>3812</v>
+        <v>3816</v>
       </c>
       <c r="C1584" s="7" t="s">
-        <v>3813</v>
+        <v>3817</v>
       </c>
       <c r="D1584" s="6" t="s">
-        <v>3814</v>
+        <v>3818</v>
       </c>
       <c r="E1584" s="6">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F1584" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1585" spans="1:6">
       <c r="A1585" s="5">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="B1585" s="10" t="s">
-        <v>3815</v>
+        <v>3819</v>
       </c>
       <c r="C1585" s="7" t="s">
-        <v>3816</v>
+        <v>3820</v>
       </c>
       <c r="D1585" s="6" t="s">
-        <v>3817</v>
+        <v>3821</v>
       </c>
       <c r="E1585" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1585" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1586" spans="1:6">
       <c r="A1586" s="5">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="B1586" s="10" t="s">
-        <v>3818</v>
+        <v>3822</v>
       </c>
       <c r="C1586" s="7" t="s">
-        <v>3819</v>
+        <v>3823</v>
       </c>
       <c r="D1586" s="6" t="s">
-        <v>3820</v>
+        <v>3824</v>
       </c>
       <c r="E1586" s="6">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F1586" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1587" spans="1:6">
       <c r="A1587" s="5">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B1587" s="10" t="s">
-        <v>3821</v>
+        <v>3825</v>
       </c>
       <c r="C1587" s="7" t="s">
-        <v>3822</v>
+        <v>3826</v>
       </c>
       <c r="D1587" s="6" t="s">
-        <v>3823</v>
+        <v>3827</v>
       </c>
       <c r="E1587" s="6">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F1587" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1588" spans="1:6">
       <c r="A1588" s="5">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="B1588" s="10" t="s">
-        <v>3824</v>
+        <v>3828</v>
       </c>
       <c r="C1588" s="7" t="s">
-        <v>3825</v>
+        <v>3829</v>
       </c>
       <c r="D1588" s="6" t="s">
-        <v>3826</v>
+        <v>3830</v>
       </c>
       <c r="E1588" s="6">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F1588" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1589" spans="1:6">
       <c r="A1589" s="5">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="B1589" s="10" t="s">
-        <v>3827</v>
+        <v>3831</v>
       </c>
       <c r="C1589" s="7" t="s">
-        <v>3828</v>
+        <v>3832</v>
       </c>
       <c r="D1589" s="6" t="s">
-        <v>3829</v>
+        <v>3833</v>
       </c>
       <c r="E1589" s="6">
         <v>22</v>
       </c>
       <c r="F1589" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1590" spans="1:6">
       <c r="A1590" s="5">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="B1590" s="10" t="s">
-        <v>3830</v>
+        <v>3834</v>
       </c>
       <c r="C1590" s="7" t="s">
-        <v>3831</v>
+        <v>3835</v>
       </c>
       <c r="D1590" s="6" t="s">
-        <v>3832</v>
+        <v>3836</v>
       </c>
       <c r="E1590" s="6">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F1590" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1591" spans="1:6">
       <c r="A1591" s="5">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="B1591" s="10" t="s">
-        <v>3833</v>
+        <v>3837</v>
       </c>
       <c r="C1591" s="7" t="s">
-        <v>3834</v>
+        <v>3838</v>
       </c>
       <c r="D1591" s="6" t="s">
-        <v>3835</v>
+        <v>3839</v>
       </c>
       <c r="E1591" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F1591" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1592" spans="1:6">
       <c r="A1592" s="5">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B1592" s="10"/>
+        <v>257</v>
+      </c>
+      <c r="B1592" s="10" t="s">
+        <v>3840</v>
+      </c>
       <c r="C1592" s="7" t="s">
-        <v>3836</v>
+        <v>3841</v>
       </c>
       <c r="D1592" s="6" t="s">
-        <v>3837</v>
+        <v>3842</v>
       </c>
       <c r="E1592" s="6">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F1592" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1593" spans="1:6">
       <c r="A1593" s="5">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="B1593" s="10"/>
+        <v>258</v>
+      </c>
+      <c r="B1593" s="10" t="s">
+        <v>3843</v>
+      </c>
       <c r="C1593" s="7" t="s">
-        <v>3838</v>
+        <v>3844</v>
       </c>
       <c r="D1593" s="6" t="s">
-        <v>3839</v>
+        <v>3845</v>
       </c>
       <c r="E1593" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F1593" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1594" spans="1:6">
       <c r="A1594" s="5">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="B1594" s="10"/>
+        <v>259</v>
+      </c>
+      <c r="B1594" s="10" t="s">
+        <v>3846</v>
+      </c>
       <c r="C1594" s="7" t="s">
-        <v>3840</v>
+        <v>3847</v>
       </c>
       <c r="D1594" s="6" t="s">
-        <v>3841</v>
+        <v>3848</v>
       </c>
       <c r="E1594" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F1594" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1595" spans="1:6">
       <c r="A1595" s="5">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="B1595" s="10" t="s">
-        <v>3842</v>
+        <v>3849</v>
       </c>
       <c r="C1595" s="7" t="s">
-        <v>3843</v>
+        <v>3850</v>
       </c>
       <c r="D1595" s="6" t="s">
-        <v>3844</v>
+        <v>3851</v>
       </c>
       <c r="E1595" s="6">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F1595" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1596" spans="1:6">
       <c r="A1596" s="5">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="B1596" s="10" t="s">
-        <v>3845</v>
+        <v>3852</v>
       </c>
       <c r="C1596" s="7" t="s">
-        <v>3846</v>
+        <v>3853</v>
       </c>
       <c r="D1596" s="6" t="s">
-        <v>3847</v>
+        <v>3854</v>
       </c>
       <c r="E1596" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F1596" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1597" spans="1:6">
       <c r="A1597" s="5">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="B1597" s="10" t="s">
-        <v>3848</v>
+        <v>3855</v>
       </c>
       <c r="C1597" s="7" t="s">
-        <v>3849</v>
+        <v>3856</v>
       </c>
       <c r="D1597" s="6" t="s">
-        <v>3850</v>
+        <v>3857</v>
       </c>
       <c r="E1597" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F1597" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1598" spans="1:6">
       <c r="A1598" s="5">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="B1598" s="10" t="s">
-        <v>3851</v>
+        <v>3858</v>
       </c>
       <c r="C1598" s="7" t="s">
-        <v>3852</v>
+        <v>3859</v>
       </c>
       <c r="D1598" s="6" t="s">
-        <v>3853</v>
+        <v>3860</v>
       </c>
       <c r="E1598" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="F1598" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="1599" spans="1:6">
-      <c r="A1599" s="5">
-[...16 lines deleted...]
-      </c>
+      <c r="A1599" s="3" t="s">
+        <v>3861</v>
+      </c>
+      <c r="B1599" s="6"/>
+      <c r="C1599" s="7"/>
+      <c r="D1599" s="6"/>
+      <c r="E1599" s="6"/>
+      <c r="F1599" s="14"/>
     </row>
     <row r="1600" spans="1:6">
-      <c r="A1600" s="5">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="A1600" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1600" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1600" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1600" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1600" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1600" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1601" spans="1:6">
       <c r="A1601" s="5">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="B1601" s="10"/>
       <c r="C1601" s="7" t="s">
-        <v>3861</v>
+        <v>3862</v>
       </c>
       <c r="D1601" s="6" t="s">
-        <v>3862</v>
+        <v>3863</v>
       </c>
       <c r="E1601" s="6">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F1601" s="14">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1602" spans="1:6">
       <c r="A1602" s="5">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="B1602" s="10"/>
       <c r="C1602" s="7" t="s">
         <v>3864</v>
       </c>
       <c r="D1602" s="6" t="s">
         <v>3865</v>
       </c>
       <c r="E1602" s="6">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F1602" s="14">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1603" spans="1:6">
       <c r="A1603" s="5">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="B1603" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1603" s="10"/>
+      <c r="C1603" s="7" t="s">
         <v>3866</v>
       </c>
-      <c r="C1603" s="7" t="s">
+      <c r="D1603" s="6" t="s">
         <v>3867</v>
       </c>
-      <c r="D1603" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1603" s="6">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="F1603" s="14">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1604" spans="1:6">
       <c r="A1604" s="5">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="B1604" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1604" s="10"/>
+      <c r="C1604" s="7" t="s">
+        <v>3868</v>
+      </c>
+      <c r="D1604" s="6" t="s">
         <v>3869</v>
       </c>
-      <c r="C1604" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1604" s="6">
+        <v>1</v>
+      </c>
+      <c r="F1604" s="14">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="1605" spans="1:6">
       <c r="A1605" s="5">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="B1605" s="10"/>
       <c r="C1605" s="7" t="s">
-        <v>3873</v>
+        <v>3870</v>
       </c>
       <c r="D1605" s="6" t="s">
-        <v>3874</v>
+        <v>3871</v>
       </c>
       <c r="E1605" s="6">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="F1605" s="14">
-        <v>1</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1606" spans="1:6">
       <c r="A1606" s="5">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B1606" s="10"/>
       <c r="C1606" s="7" t="s">
-        <v>3876</v>
+        <v>3872</v>
       </c>
       <c r="D1606" s="6" t="s">
-        <v>3877</v>
+        <v>3873</v>
       </c>
       <c r="E1606" s="6">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F1606" s="14">
-        <v>1</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1607" spans="1:6">
       <c r="A1607" s="5">
-        <v>260</v>
+        <v>7</v>
       </c>
       <c r="B1607" s="10" t="s">
-        <v>3878</v>
+        <v>12</v>
       </c>
       <c r="C1607" s="7" t="s">
-        <v>3879</v>
+        <v>13</v>
       </c>
       <c r="D1607" s="6" t="s">
-        <v>3880</v>
+        <v>14</v>
       </c>
       <c r="E1607" s="6">
         <v>6</v>
       </c>
       <c r="F1607" s="14">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1608" spans="1:6">
       <c r="A1608" s="5">
-        <v>261</v>
+        <v>8</v>
       </c>
       <c r="B1608" s="10" t="s">
-        <v>3881</v>
+        <v>15</v>
       </c>
       <c r="C1608" s="7" t="s">
-        <v>3882</v>
+        <v>16</v>
       </c>
       <c r="D1608" s="6" t="s">
-        <v>3883</v>
+        <v>17</v>
       </c>
       <c r="E1608" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F1608" s="14">
-        <v>1</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1609" spans="1:6">
       <c r="A1609" s="5">
-        <v>262</v>
+        <v>9</v>
       </c>
       <c r="B1609" s="10" t="s">
-        <v>3884</v>
+        <v>3874</v>
       </c>
       <c r="C1609" s="7" t="s">
-        <v>3885</v>
+        <v>3875</v>
       </c>
       <c r="D1609" s="6" t="s">
-        <v>3886</v>
+        <v>3876</v>
       </c>
       <c r="E1609" s="6">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F1609" s="14">
-        <v>1</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1610" spans="1:6">
       <c r="A1610" s="5">
-        <v>263</v>
+        <v>10</v>
       </c>
       <c r="B1610" s="10" t="s">
-        <v>3887</v>
+        <v>3874</v>
       </c>
       <c r="C1610" s="7" t="s">
-        <v>3888</v>
+        <v>3877</v>
       </c>
       <c r="D1610" s="6" t="s">
-        <v>3889</v>
+        <v>3878</v>
       </c>
       <c r="E1610" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1610" s="14">
-        <v>1</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1611" spans="1:6">
       <c r="A1611" s="5">
-        <v>264</v>
+        <v>11</v>
       </c>
       <c r="B1611" s="10" t="s">
-        <v>3890</v>
+        <v>3874</v>
       </c>
       <c r="C1611" s="7" t="s">
-        <v>3891</v>
+        <v>3879</v>
       </c>
       <c r="D1611" s="6" t="s">
-        <v>3892</v>
+        <v>3880</v>
       </c>
       <c r="E1611" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1611" s="14">
-        <v>1</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1612" spans="1:6">
       <c r="A1612" s="5">
-        <v>265</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="B1612" s="10"/>
       <c r="C1612" s="7" t="s">
-        <v>3894</v>
+        <v>3881</v>
       </c>
       <c r="D1612" s="6" t="s">
-        <v>3895</v>
+        <v>3882</v>
       </c>
       <c r="E1612" s="6">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="F1612" s="14">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1613" spans="1:6">
       <c r="A1613" s="3" t="s">
-        <v>3896</v>
+        <v>3883</v>
       </c>
       <c r="B1613" s="6"/>
       <c r="C1613" s="7"/>
       <c r="D1613" s="6"/>
       <c r="E1613" s="6"/>
       <c r="F1613" s="14"/>
     </row>
     <row r="1614" spans="1:6">
       <c r="A1614" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B1614" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C1614" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D1614" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E1614" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F1614" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1615" spans="1:6">
       <c r="A1615" s="5">
         <v>1</v>
       </c>
       <c r="B1615" s="10"/>
       <c r="C1615" s="7" t="s">
-        <v>3897</v>
+        <v>3884</v>
       </c>
       <c r="D1615" s="6" t="s">
-        <v>3898</v>
+        <v>3885</v>
       </c>
       <c r="E1615" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F1615" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1616" spans="1:6">
       <c r="A1616" s="5">
         <v>2</v>
       </c>
       <c r="B1616" s="10"/>
       <c r="C1616" s="7" t="s">
-        <v>3899</v>
+        <v>3886</v>
       </c>
       <c r="D1616" s="6" t="s">
-        <v>3900</v>
+        <v>3887</v>
       </c>
       <c r="E1616" s="6">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F1616" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1617" spans="1:6">
       <c r="A1617" s="5">
         <v>3</v>
       </c>
       <c r="B1617" s="10"/>
       <c r="C1617" s="7" t="s">
-        <v>3901</v>
+        <v>3888</v>
       </c>
       <c r="D1617" s="6" t="s">
-        <v>3902</v>
+        <v>3889</v>
       </c>
       <c r="E1617" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1617" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1618" spans="1:6">
       <c r="A1618" s="5">
         <v>4</v>
       </c>
       <c r="B1618" s="10"/>
       <c r="C1618" s="7" t="s">
-        <v>3903</v>
+        <v>3890</v>
       </c>
       <c r="D1618" s="6" t="s">
-        <v>3904</v>
+        <v>3891</v>
       </c>
       <c r="E1618" s="6">
         <v>1</v>
       </c>
       <c r="F1618" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1619" spans="1:6">
       <c r="A1619" s="5">
         <v>5</v>
       </c>
       <c r="B1619" s="10"/>
       <c r="C1619" s="7" t="s">
-        <v>3905</v>
+        <v>3892</v>
       </c>
       <c r="D1619" s="6" t="s">
-        <v>3906</v>
+        <v>3893</v>
       </c>
       <c r="E1619" s="6">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="F1619" s="14">
-        <v>99</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1620" spans="1:6">
       <c r="A1620" s="5">
         <v>6</v>
       </c>
       <c r="B1620" s="10"/>
       <c r="C1620" s="7" t="s">
-        <v>3907</v>
+        <v>3894</v>
       </c>
       <c r="D1620" s="6" t="s">
-        <v>3908</v>
+        <v>3895</v>
       </c>
       <c r="E1620" s="6">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F1620" s="14">
-        <v>99</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1621" spans="1:6">
       <c r="A1621" s="5">
         <v>7</v>
       </c>
-      <c r="B1621" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B1621" s="10"/>
       <c r="C1621" s="7" t="s">
-        <v>3910</v>
+        <v>3896</v>
       </c>
       <c r="D1621" s="6" t="s">
-        <v>3911</v>
+        <v>3897</v>
       </c>
       <c r="E1621" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F1621" s="14">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1622" spans="1:6">
       <c r="A1622" s="5">
         <v>8</v>
       </c>
-      <c r="B1622" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B1622" s="10"/>
       <c r="C1622" s="7" t="s">
-        <v>3913</v>
+        <v>3898</v>
       </c>
       <c r="D1622" s="6" t="s">
-        <v>3914</v>
+        <v>3899</v>
       </c>
       <c r="E1622" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1622" s="14">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1623" spans="1:6">
       <c r="A1623" s="5">
         <v>9</v>
       </c>
-      <c r="B1623" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B1623" s="10"/>
       <c r="C1623" s="7" t="s">
-        <v>3916</v>
+        <v>3900</v>
       </c>
       <c r="D1623" s="6" t="s">
-        <v>3917</v>
+        <v>3901</v>
       </c>
       <c r="E1623" s="6">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F1623" s="14">
-        <v>99</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1624" spans="1:6">
       <c r="A1624" s="5">
         <v>10</v>
       </c>
-      <c r="B1624" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B1624" s="10"/>
       <c r="C1624" s="7" t="s">
-        <v>3918</v>
+        <v>3902</v>
       </c>
       <c r="D1624" s="6" t="s">
-        <v>3919</v>
+        <v>3903</v>
       </c>
       <c r="E1624" s="6">
         <v>1</v>
       </c>
       <c r="F1624" s="14">
-        <v>99</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1625" spans="1:6">
       <c r="A1625" s="5">
         <v>11</v>
       </c>
-      <c r="B1625" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B1625" s="10"/>
       <c r="C1625" s="7" t="s">
-        <v>3920</v>
+        <v>3904</v>
       </c>
       <c r="D1625" s="6" t="s">
-        <v>3921</v>
+        <v>3905</v>
       </c>
       <c r="E1625" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1625" s="14">
-        <v>99</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1626" spans="1:6">
       <c r="A1626" s="5">
         <v>12</v>
       </c>
       <c r="B1626" s="10"/>
       <c r="C1626" s="7" t="s">
-        <v>3922</v>
+        <v>3906</v>
       </c>
       <c r="D1626" s="6" t="s">
-        <v>3923</v>
+        <v>3907</v>
       </c>
       <c r="E1626" s="6">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="F1626" s="14">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1627" spans="1:6">
-      <c r="A1627" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1627" s="14"/>
+      <c r="A1627" s="5">
+        <v>13</v>
+      </c>
+      <c r="B1627" s="10"/>
+      <c r="C1627" s="7" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D1627" s="6" t="s">
+        <v>3909</v>
+      </c>
+      <c r="E1627" s="6">
+        <v>7</v>
+      </c>
+      <c r="F1627" s="14">
+        <v>50</v>
+      </c>
     </row>
     <row r="1628" spans="1:6">
-      <c r="A1628" s="4" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="A1628" s="5">
+        <v>14</v>
+      </c>
+      <c r="B1628" s="10"/>
+      <c r="C1628" s="7" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1628" s="6" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1628" s="6">
+        <v>1</v>
+      </c>
+      <c r="F1628" s="14">
+        <v>50</v>
       </c>
     </row>
     <row r="1629" spans="1:6">
       <c r="A1629" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B1629" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B1629" s="10" t="s">
+        <v>3912</v>
+      </c>
       <c r="C1629" s="7" t="s">
-        <v>3925</v>
+        <v>3913</v>
       </c>
       <c r="D1629" s="6" t="s">
-        <v>3926</v>
+        <v>3914</v>
       </c>
       <c r="E1629" s="6">
         <v>1</v>
       </c>
       <c r="F1629" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1630" spans="1:6">
       <c r="A1630" s="5">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B1630" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B1630" s="10" t="s">
+        <v>3915</v>
+      </c>
       <c r="C1630" s="7" t="s">
-        <v>3927</v>
+        <v>3916</v>
       </c>
       <c r="D1630" s="6" t="s">
-        <v>3928</v>
+        <v>3917</v>
       </c>
       <c r="E1630" s="6">
         <v>2</v>
       </c>
       <c r="F1630" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1631" spans="1:6">
       <c r="A1631" s="5">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B1631" s="10"/>
       <c r="C1631" s="7" t="s">
-        <v>3929</v>
+        <v>3918</v>
       </c>
       <c r="D1631" s="6" t="s">
-        <v>3930</v>
+        <v>3919</v>
       </c>
       <c r="E1631" s="6">
         <v>2</v>
       </c>
       <c r="F1631" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1632" spans="1:6">
       <c r="A1632" s="5">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B1632" s="10"/>
       <c r="C1632" s="7" t="s">
-        <v>3931</v>
+        <v>3920</v>
       </c>
       <c r="D1632" s="6" t="s">
-        <v>3932</v>
+        <v>3921</v>
       </c>
       <c r="E1632" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F1632" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1633" spans="1:6">
       <c r="A1633" s="5">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="B1633" s="10"/>
       <c r="C1633" s="7" t="s">
-        <v>3933</v>
+        <v>3922</v>
       </c>
       <c r="D1633" s="6" t="s">
-        <v>3934</v>
+        <v>3923</v>
       </c>
       <c r="E1633" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1633" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1634" spans="1:6">
       <c r="A1634" s="5">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B1634" s="10"/>
       <c r="C1634" s="7" t="s">
-        <v>3935</v>
+        <v>3924</v>
       </c>
       <c r="D1634" s="6" t="s">
-        <v>3936</v>
+        <v>3925</v>
       </c>
       <c r="E1634" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1634" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1635" spans="1:6">
       <c r="A1635" s="5">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="B1635" s="10"/>
       <c r="C1635" s="7" t="s">
-        <v>3937</v>
+        <v>3926</v>
       </c>
       <c r="D1635" s="6" t="s">
-        <v>3938</v>
+        <v>3927</v>
       </c>
       <c r="E1635" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1635" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1636" spans="1:6">
       <c r="A1636" s="5">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B1636" s="10"/>
       <c r="C1636" s="7" t="s">
-        <v>3939</v>
+        <v>3928</v>
       </c>
       <c r="D1636" s="6" t="s">
-        <v>3940</v>
+        <v>3929</v>
       </c>
       <c r="E1636" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F1636" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1637" spans="1:6">
       <c r="A1637" s="5">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="B1637" s="10"/>
       <c r="C1637" s="7" t="s">
-        <v>3941</v>
+        <v>3930</v>
       </c>
       <c r="D1637" s="6" t="s">
-        <v>3942</v>
+        <v>3931</v>
       </c>
       <c r="E1637" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="F1637" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1638" spans="1:6">
       <c r="A1638" s="5">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B1638" s="10"/>
       <c r="C1638" s="7" t="s">
-        <v>3943</v>
+        <v>3932</v>
       </c>
       <c r="D1638" s="6" t="s">
-        <v>3944</v>
+        <v>3933</v>
       </c>
       <c r="E1638" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1638" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1639" spans="1:6">
       <c r="A1639" s="5">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="B1639" s="10"/>
       <c r="C1639" s="7" t="s">
-        <v>3945</v>
+        <v>3934</v>
       </c>
       <c r="D1639" s="6" t="s">
-        <v>3946</v>
+        <v>3935</v>
       </c>
       <c r="E1639" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1639" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1640" spans="1:6">
       <c r="A1640" s="5">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B1640" s="10"/>
       <c r="C1640" s="7" t="s">
-        <v>3947</v>
+        <v>3936</v>
       </c>
       <c r="D1640" s="6" t="s">
-        <v>3948</v>
+        <v>3937</v>
       </c>
       <c r="E1640" s="6">
         <v>1</v>
       </c>
       <c r="F1640" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1641" spans="1:6">
       <c r="A1641" s="5">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="B1641" s="10"/>
       <c r="C1641" s="7" t="s">
-        <v>3949</v>
+        <v>3938</v>
       </c>
       <c r="D1641" s="6" t="s">
-        <v>3950</v>
+        <v>3939</v>
       </c>
       <c r="E1641" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F1641" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1642" spans="1:6">
       <c r="A1642" s="5">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B1642" s="10"/>
       <c r="C1642" s="7" t="s">
-        <v>3951</v>
+        <v>3940</v>
       </c>
       <c r="D1642" s="6" t="s">
-        <v>3952</v>
+        <v>3941</v>
       </c>
       <c r="E1642" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1642" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1643" spans="1:6">
       <c r="A1643" s="5">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B1643" s="10"/>
       <c r="C1643" s="7" t="s">
-        <v>3954</v>
+        <v>3942</v>
       </c>
       <c r="D1643" s="6" t="s">
-        <v>3955</v>
+        <v>3943</v>
       </c>
       <c r="E1643" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1643" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1644" spans="1:6">
       <c r="A1644" s="5">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B1644" s="10"/>
       <c r="C1644" s="7" t="s">
-        <v>3957</v>
+        <v>3944</v>
       </c>
       <c r="D1644" s="6" t="s">
-        <v>3958</v>
+        <v>3945</v>
       </c>
       <c r="E1644" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1644" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1645" spans="1:6">
       <c r="A1645" s="5">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="B1645" s="10"/>
       <c r="C1645" s="7" t="s">
-        <v>3959</v>
+        <v>3946</v>
       </c>
       <c r="D1645" s="6" t="s">
-        <v>3960</v>
+        <v>3947</v>
       </c>
       <c r="E1645" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1645" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1646" spans="1:6">
       <c r="A1646" s="5">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B1646" s="10"/>
       <c r="C1646" s="7" t="s">
-        <v>3961</v>
+        <v>3948</v>
       </c>
       <c r="D1646" s="6" t="s">
-        <v>3962</v>
+        <v>3949</v>
       </c>
       <c r="E1646" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F1646" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1647" spans="1:6">
       <c r="A1647" s="5">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="B1647" s="10"/>
       <c r="C1647" s="7" t="s">
-        <v>3963</v>
+        <v>3950</v>
       </c>
       <c r="D1647" s="6" t="s">
-        <v>3964</v>
+        <v>3951</v>
       </c>
       <c r="E1647" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1647" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1648" spans="1:6">
       <c r="A1648" s="5">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B1648" s="10"/>
+        <v>34</v>
+      </c>
+      <c r="B1648" s="10" t="s">
+        <v>3952</v>
+      </c>
       <c r="C1648" s="7" t="s">
-        <v>3965</v>
+        <v>3953</v>
       </c>
       <c r="D1648" s="6" t="s">
-        <v>3966</v>
+        <v>3954</v>
       </c>
       <c r="E1648" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F1648" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1649" spans="1:6">
       <c r="A1649" s="5">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B1649" s="10"/>
+        <v>35</v>
+      </c>
+      <c r="B1649" s="10" t="s">
+        <v>3955</v>
+      </c>
       <c r="C1649" s="7" t="s">
-        <v>3967</v>
+        <v>3956</v>
       </c>
       <c r="D1649" s="6" t="s">
-        <v>3968</v>
+        <v>3957</v>
       </c>
       <c r="E1649" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1649" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1650" spans="1:6">
       <c r="A1650" s="5">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B1650" s="10"/>
       <c r="C1650" s="7" t="s">
-        <v>3969</v>
+        <v>3958</v>
       </c>
       <c r="D1650" s="6" t="s">
-        <v>3970</v>
+        <v>3959</v>
       </c>
       <c r="E1650" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1650" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1651" spans="1:6">
       <c r="A1651" s="5">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="B1651" s="10"/>
       <c r="C1651" s="7" t="s">
-        <v>3971</v>
+        <v>3960</v>
       </c>
       <c r="D1651" s="6" t="s">
-        <v>3972</v>
+        <v>3961</v>
       </c>
       <c r="E1651" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1651" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1652" spans="1:6">
       <c r="A1652" s="5">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B1652" s="10"/>
       <c r="C1652" s="7" t="s">
-        <v>3973</v>
+        <v>3962</v>
       </c>
       <c r="D1652" s="6" t="s">
-        <v>3974</v>
+        <v>3963</v>
       </c>
       <c r="E1652" s="6">
         <v>2</v>
       </c>
       <c r="F1652" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1653" spans="1:6">
       <c r="A1653" s="5">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="B1653" s="10"/>
       <c r="C1653" s="7" t="s">
-        <v>3975</v>
+        <v>3964</v>
       </c>
       <c r="D1653" s="6" t="s">
-        <v>3976</v>
+        <v>3965</v>
       </c>
       <c r="E1653" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F1653" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1654" spans="1:6">
       <c r="A1654" s="5">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="B1654" s="10"/>
       <c r="C1654" s="7" t="s">
-        <v>3977</v>
+        <v>3966</v>
       </c>
       <c r="D1654" s="6" t="s">
-        <v>3978</v>
+        <v>3967</v>
       </c>
       <c r="E1654" s="6">
         <v>1</v>
       </c>
       <c r="F1654" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1655" spans="1:6">
       <c r="A1655" s="5">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="B1655" s="10"/>
       <c r="C1655" s="7" t="s">
-        <v>3979</v>
+        <v>3968</v>
       </c>
       <c r="D1655" s="6" t="s">
-        <v>3980</v>
+        <v>3969</v>
       </c>
       <c r="E1655" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1655" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="1656" spans="1:6">
-      <c r="A1656" s="5">
-[...14 lines deleted...]
-      </c>
+      <c r="A1656" s="3" t="s">
+        <v>3970</v>
+      </c>
+      <c r="B1656" s="6"/>
+      <c r="C1656" s="7"/>
+      <c r="D1656" s="6"/>
+      <c r="E1656" s="6"/>
+      <c r="F1656" s="14"/>
     </row>
     <row r="1657" spans="1:6">
-      <c r="A1657" s="5">
-[...13 lines deleted...]
-        <v>50</v>
+      <c r="A1657" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1657" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1657" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1657" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1657" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1657" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1658" spans="1:6">
       <c r="A1658" s="5">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="B1658" s="10"/>
       <c r="C1658" s="7" t="s">
-        <v>3985</v>
+        <v>3971</v>
       </c>
       <c r="D1658" s="6" t="s">
-        <v>3986</v>
+        <v>3972</v>
       </c>
       <c r="E1658" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1658" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1659" spans="1:6">
       <c r="A1659" s="5">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="B1659" s="10"/>
       <c r="C1659" s="7" t="s">
-        <v>3987</v>
+        <v>3973</v>
       </c>
       <c r="D1659" s="6" t="s">
-        <v>3988</v>
+        <v>3974</v>
       </c>
       <c r="E1659" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F1659" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1660" spans="1:6">
       <c r="A1660" s="5">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="B1660" s="10"/>
       <c r="C1660" s="7" t="s">
-        <v>3989</v>
+        <v>3975</v>
       </c>
       <c r="D1660" s="6" t="s">
-        <v>3990</v>
+        <v>3976</v>
       </c>
       <c r="E1660" s="6">
         <v>1</v>
       </c>
       <c r="F1660" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1661" spans="1:6">
       <c r="A1661" s="5">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="B1661" s="10"/>
       <c r="C1661" s="7" t="s">
-        <v>3991</v>
+        <v>3977</v>
       </c>
       <c r="D1661" s="6" t="s">
-        <v>3992</v>
+        <v>3978</v>
       </c>
       <c r="E1661" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1661" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1662" spans="1:6">
       <c r="A1662" s="5">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="B1662" s="10"/>
       <c r="C1662" s="7" t="s">
-        <v>3994</v>
+        <v>3979</v>
       </c>
       <c r="D1662" s="6" t="s">
-        <v>3995</v>
+        <v>3980</v>
       </c>
       <c r="E1662" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F1662" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1663" spans="1:6">
       <c r="A1663" s="5">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B1663" s="10"/>
       <c r="C1663" s="7" t="s">
-        <v>3997</v>
+        <v>3981</v>
       </c>
       <c r="D1663" s="6" t="s">
-        <v>3998</v>
+        <v>3982</v>
       </c>
       <c r="E1663" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1663" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1664" spans="1:6">
       <c r="A1664" s="5">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="B1664" s="10"/>
       <c r="C1664" s="7" t="s">
-        <v>3999</v>
+        <v>3983</v>
       </c>
       <c r="D1664" s="6" t="s">
-        <v>4000</v>
+        <v>3984</v>
       </c>
       <c r="E1664" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1664" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1665" spans="1:6">
       <c r="A1665" s="5">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="B1665" s="10"/>
       <c r="C1665" s="7" t="s">
-        <v>4001</v>
+        <v>3985</v>
       </c>
       <c r="D1665" s="6" t="s">
-        <v>4002</v>
+        <v>3986</v>
       </c>
       <c r="E1665" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1665" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1666" spans="1:6">
       <c r="A1666" s="5">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="B1666" s="10"/>
       <c r="C1666" s="7" t="s">
-        <v>4003</v>
+        <v>3987</v>
       </c>
       <c r="D1666" s="6" t="s">
-        <v>4004</v>
+        <v>3988</v>
       </c>
       <c r="E1666" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1666" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1667" spans="1:6">
       <c r="A1667" s="5">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="B1667" s="10"/>
       <c r="C1667" s="7" t="s">
-        <v>4005</v>
+        <v>3989</v>
       </c>
       <c r="D1667" s="6" t="s">
-        <v>4006</v>
+        <v>3990</v>
       </c>
       <c r="E1667" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F1667" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1668" spans="1:6">
       <c r="A1668" s="5">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="B1668" s="10"/>
       <c r="C1668" s="7" t="s">
-        <v>4007</v>
+        <v>3991</v>
       </c>
       <c r="D1668" s="6" t="s">
-        <v>4008</v>
+        <v>3992</v>
       </c>
       <c r="E1668" s="6">
         <v>1</v>
       </c>
       <c r="F1668" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1669" spans="1:6">
       <c r="A1669" s="5">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="B1669" s="10"/>
       <c r="C1669" s="7" t="s">
-        <v>4009</v>
+        <v>3993</v>
       </c>
       <c r="D1669" s="6" t="s">
-        <v>4010</v>
+        <v>3994</v>
       </c>
       <c r="E1669" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1669" s="14">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1670" spans="1:6">
-      <c r="A1670" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1670" s="14"/>
+      <c r="A1670" s="5">
+        <v>13</v>
+      </c>
+      <c r="B1670" s="10"/>
+      <c r="C1670" s="7" t="s">
+        <v>3995</v>
+      </c>
+      <c r="D1670" s="6" t="s">
+        <v>3996</v>
+      </c>
+      <c r="E1670" s="6">
+        <v>3</v>
+      </c>
+      <c r="F1670" s="14">
+        <v>30</v>
+      </c>
     </row>
     <row r="1671" spans="1:6">
-      <c r="A1671" s="4" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="A1671" s="5">
+        <v>14</v>
+      </c>
+      <c r="B1671" s="10" t="s">
+        <v>3997</v>
+      </c>
+      <c r="C1671" s="7" t="s">
+        <v>3998</v>
+      </c>
+      <c r="D1671" s="6" t="s">
+        <v>3999</v>
+      </c>
+      <c r="E1671" s="6">
+        <v>1</v>
+      </c>
+      <c r="F1671" s="14">
+        <v>30</v>
       </c>
     </row>
     <row r="1672" spans="1:6">
       <c r="A1672" s="5">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B1672" s="10"/>
       <c r="C1672" s="7" t="s">
-        <v>4012</v>
+        <v>4000</v>
       </c>
       <c r="D1672" s="6" t="s">
-        <v>4013</v>
+        <v>4001</v>
       </c>
       <c r="E1672" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1672" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="1673" spans="1:6">
       <c r="A1673" s="5">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B1673" s="10"/>
       <c r="C1673" s="7" t="s">
-        <v>4014</v>
+        <v>4002</v>
       </c>
       <c r="D1673" s="6" t="s">
-        <v>4015</v>
+        <v>4003</v>
       </c>
       <c r="E1673" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1673" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="1674" spans="1:6">
       <c r="A1674" s="5">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B1674" s="10"/>
       <c r="C1674" s="7" t="s">
-        <v>4016</v>
+        <v>4004</v>
       </c>
       <c r="D1674" s="6" t="s">
-        <v>4017</v>
+        <v>4005</v>
       </c>
       <c r="E1674" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1674" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="1675" spans="1:6">
       <c r="A1675" s="5">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B1675" s="10"/>
       <c r="C1675" s="7" t="s">
-        <v>4018</v>
+        <v>4006</v>
       </c>
       <c r="D1675" s="6" t="s">
-        <v>4019</v>
+        <v>4007</v>
       </c>
       <c r="E1675" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1675" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="1676" spans="1:6">
-      <c r="A1676" s="5">
-[...14 lines deleted...]
-      </c>
+      <c r="A1676" s="3" t="s">
+        <v>4008</v>
+      </c>
+      <c r="B1676" s="6"/>
+      <c r="C1676" s="7"/>
+      <c r="D1676" s="6"/>
+      <c r="E1676" s="6"/>
+      <c r="F1676" s="14"/>
     </row>
     <row r="1677" spans="1:6">
-      <c r="A1677" s="5">
+      <c r="A1677" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B1677" s="10"/>
-[...10 lines deleted...]
-        <v>30</v>
+      <c r="B1677" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1677" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1677" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1677" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1677" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1678" spans="1:6">
       <c r="A1678" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B1678" s="10"/>
       <c r="C1678" s="7" t="s">
-        <v>4024</v>
+        <v>4009</v>
       </c>
       <c r="D1678" s="6" t="s">
-        <v>4025</v>
+        <v>4010</v>
       </c>
       <c r="E1678" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F1678" s="14">
-        <v>30</v>
+        <v>58</v>
       </c>
     </row>
     <row r="1679" spans="1:6">
       <c r="A1679" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B1679" s="10"/>
       <c r="C1679" s="7" t="s">
-        <v>4026</v>
+        <v>4011</v>
       </c>
       <c r="D1679" s="6" t="s">
-        <v>4027</v>
+        <v>4012</v>
       </c>
       <c r="E1679" s="6">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="F1679" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="1680" spans="1:6">
       <c r="A1680" s="5">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B1680" s="10"/>
+        <v>3</v>
+      </c>
+      <c r="B1680" s="10" t="s">
+        <v>4013</v>
+      </c>
       <c r="C1680" s="7" t="s">
-        <v>4028</v>
+        <v>4014</v>
       </c>
       <c r="D1680" s="6" t="s">
-        <v>4029</v>
+        <v>4015</v>
       </c>
       <c r="E1680" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1680" s="14">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1681" spans="1:6">
       <c r="A1681" s="5">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B1681" s="10"/>
+        <v>4</v>
+      </c>
+      <c r="B1681" s="10" t="s">
+        <v>4016</v>
+      </c>
       <c r="C1681" s="7" t="s">
-        <v>4030</v>
+        <v>4017</v>
       </c>
       <c r="D1681" s="6" t="s">
-        <v>4031</v>
+        <v>4018</v>
       </c>
       <c r="E1681" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1681" s="14">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1682" spans="1:6">
       <c r="A1682" s="5">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B1682" s="10"/>
+        <v>5</v>
+      </c>
+      <c r="B1682" s="10" t="s">
+        <v>4019</v>
+      </c>
       <c r="C1682" s="7" t="s">
-        <v>4032</v>
+        <v>4020</v>
       </c>
       <c r="D1682" s="6" t="s">
-        <v>4033</v>
+        <v>4021</v>
       </c>
       <c r="E1682" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1682" s="14">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1683" spans="1:6">
       <c r="A1683" s="5">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B1683" s="10"/>
+        <v>6</v>
+      </c>
+      <c r="B1683" s="10" t="s">
+        <v>4022</v>
+      </c>
       <c r="C1683" s="7" t="s">
-        <v>4034</v>
+        <v>4023</v>
       </c>
       <c r="D1683" s="6" t="s">
-        <v>4035</v>
+        <v>4024</v>
       </c>
       <c r="E1683" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1683" s="14">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1684" spans="1:6">
       <c r="A1684" s="5">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B1684" s="10"/>
+        <v>7</v>
+      </c>
+      <c r="B1684" s="10" t="s">
+        <v>4025</v>
+      </c>
       <c r="C1684" s="7" t="s">
-        <v>4036</v>
+        <v>4026</v>
       </c>
       <c r="D1684" s="6" t="s">
-        <v>4037</v>
+        <v>4027</v>
       </c>
       <c r="E1684" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1684" s="14">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1685" spans="1:6">
       <c r="A1685" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B1685" s="10" t="s">
-        <v>4038</v>
+        <v>4028</v>
       </c>
       <c r="C1685" s="7" t="s">
-        <v>4039</v>
+        <v>4029</v>
       </c>
       <c r="D1685" s="6" t="s">
-        <v>4040</v>
+        <v>4030</v>
       </c>
       <c r="E1685" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1685" s="14">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1686" spans="1:6">
       <c r="A1686" s="5">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B1686" s="10"/>
+        <v>9</v>
+      </c>
+      <c r="B1686" s="10" t="s">
+        <v>4031</v>
+      </c>
       <c r="C1686" s="7" t="s">
-        <v>4041</v>
+        <v>4032</v>
       </c>
       <c r="D1686" s="6" t="s">
-        <v>4042</v>
+        <v>4033</v>
       </c>
       <c r="E1686" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1686" s="14">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1687" spans="1:6">
       <c r="A1687" s="5">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B1687" s="10"/>
+        <v>10</v>
+      </c>
+      <c r="B1687" s="10" t="s">
+        <v>4034</v>
+      </c>
       <c r="C1687" s="7" t="s">
-        <v>4043</v>
+        <v>4035</v>
       </c>
       <c r="D1687" s="6" t="s">
-        <v>4044</v>
+        <v>4036</v>
       </c>
       <c r="E1687" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1687" s="14">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1688" spans="1:6">
       <c r="A1688" s="5">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B1688" s="10"/>
+        <v>11</v>
+      </c>
+      <c r="B1688" s="10" t="s">
+        <v>4037</v>
+      </c>
       <c r="C1688" s="7" t="s">
-        <v>4045</v>
+        <v>4038</v>
       </c>
       <c r="D1688" s="6" t="s">
-        <v>4046</v>
+        <v>4039</v>
       </c>
       <c r="E1688" s="6">
         <v>2</v>
       </c>
       <c r="F1688" s="14">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1689" spans="1:6">
       <c r="A1689" s="5">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B1689" s="10"/>
+        <v>12</v>
+      </c>
+      <c r="B1689" s="10" t="s">
+        <v>4040</v>
+      </c>
       <c r="C1689" s="7" t="s">
-        <v>4047</v>
+        <v>4041</v>
       </c>
       <c r="D1689" s="6" t="s">
-        <v>4048</v>
+        <v>4042</v>
       </c>
       <c r="E1689" s="6">
         <v>3</v>
       </c>
       <c r="F1689" s="14">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1690" spans="1:6">
-      <c r="A1690" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1690" s="14"/>
+      <c r="A1690" s="5">
+        <v>13</v>
+      </c>
+      <c r="B1690" s="10" t="s">
+        <v>4043</v>
+      </c>
+      <c r="C1690" s="7" t="s">
+        <v>4044</v>
+      </c>
+      <c r="D1690" s="6" t="s">
+        <v>4045</v>
+      </c>
+      <c r="E1690" s="6">
+        <v>2</v>
+      </c>
+      <c r="F1690" s="14">
+        <v>20</v>
+      </c>
     </row>
     <row r="1691" spans="1:6">
-      <c r="A1691" s="4" t="s">
+      <c r="A1691" s="5">
+        <v>14</v>
+      </c>
+      <c r="B1691" s="10"/>
+      <c r="C1691" s="7" t="s">
+        <v>4046</v>
+      </c>
+      <c r="D1691" s="6" t="s">
+        <v>4047</v>
+      </c>
+      <c r="E1691" s="6">
         <v>6</v>
       </c>
-      <c r="B1691" s="9" t="s">
-[...12 lines deleted...]
-        <v>11</v>
+      <c r="F1691" s="14">
+        <v>58</v>
       </c>
     </row>
     <row r="1692" spans="1:6">
       <c r="A1692" s="5">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B1692" s="10"/>
       <c r="C1692" s="7" t="s">
-        <v>4050</v>
+        <v>4048</v>
       </c>
       <c r="D1692" s="6" t="s">
-        <v>4051</v>
+        <v>4049</v>
       </c>
       <c r="E1692" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F1692" s="14">
         <v>58</v>
       </c>
     </row>
     <row r="1693" spans="1:6">
       <c r="A1693" s="5">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B1693" s="10"/>
       <c r="C1693" s="7" t="s">
-        <v>4052</v>
+        <v>4050</v>
       </c>
       <c r="D1693" s="6" t="s">
-        <v>4053</v>
+        <v>4051</v>
       </c>
       <c r="E1693" s="6">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="F1693" s="14">
-        <v>30</v>
+        <v>58</v>
       </c>
     </row>
     <row r="1694" spans="1:6">
       <c r="A1694" s="5">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B1694" s="10"/>
       <c r="C1694" s="7" t="s">
-        <v>4055</v>
+        <v>4052</v>
       </c>
       <c r="D1694" s="6" t="s">
-        <v>4056</v>
+        <v>4053</v>
       </c>
       <c r="E1694" s="6">
         <v>2</v>
       </c>
       <c r="F1694" s="14">
-        <v>20</v>
+        <v>58</v>
       </c>
     </row>
     <row r="1695" spans="1:6">
       <c r="A1695" s="5">
-        <v>4</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B1695" s="10"/>
       <c r="C1695" s="7" t="s">
-        <v>4058</v>
+        <v>4054</v>
       </c>
       <c r="D1695" s="6" t="s">
-        <v>4059</v>
+        <v>4055</v>
       </c>
       <c r="E1695" s="6">
         <v>2</v>
       </c>
       <c r="F1695" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1696" spans="1:6">
       <c r="A1696" s="5">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B1696" s="10"/>
       <c r="C1696" s="7" t="s">
-        <v>4061</v>
+        <v>4056</v>
       </c>
       <c r="D1696" s="6" t="s">
-        <v>4062</v>
+        <v>4057</v>
       </c>
       <c r="E1696" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1696" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1697" spans="1:6">
       <c r="A1697" s="5">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B1697" s="10"/>
       <c r="C1697" s="7" t="s">
-        <v>4064</v>
+        <v>4058</v>
       </c>
       <c r="D1697" s="6" t="s">
-        <v>4065</v>
+        <v>4059</v>
       </c>
       <c r="E1697" s="6">
         <v>3</v>
       </c>
       <c r="F1697" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1698" spans="1:6">
       <c r="A1698" s="5">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="B1698" s="10"/>
       <c r="C1698" s="7" t="s">
-        <v>4067</v>
+        <v>4060</v>
       </c>
       <c r="D1698" s="6" t="s">
-        <v>4068</v>
+        <v>4061</v>
       </c>
       <c r="E1698" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F1698" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1699" spans="1:6">
       <c r="A1699" s="5">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B1699" s="10"/>
       <c r="C1699" s="7" t="s">
-        <v>4070</v>
+        <v>4062</v>
       </c>
       <c r="D1699" s="6" t="s">
-        <v>4071</v>
+        <v>4063</v>
       </c>
       <c r="E1699" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F1699" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1700" spans="1:6">
       <c r="A1700" s="5">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B1700" s="10"/>
       <c r="C1700" s="7" t="s">
-        <v>4073</v>
+        <v>4064</v>
       </c>
       <c r="D1700" s="6" t="s">
-        <v>4074</v>
+        <v>4065</v>
       </c>
       <c r="E1700" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F1700" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1701" spans="1:6">
       <c r="A1701" s="5">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B1701" s="10"/>
       <c r="C1701" s="7" t="s">
-        <v>4076</v>
+        <v>4066</v>
       </c>
       <c r="D1701" s="6" t="s">
-        <v>4077</v>
+        <v>4067</v>
       </c>
       <c r="E1701" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1701" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1702" spans="1:6">
       <c r="A1702" s="5">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B1702" s="10"/>
       <c r="C1702" s="7" t="s">
-        <v>4079</v>
+        <v>4068</v>
       </c>
       <c r="D1702" s="6" t="s">
-        <v>4080</v>
+        <v>4069</v>
       </c>
       <c r="E1702" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1702" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1703" spans="1:6">
       <c r="A1703" s="5">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B1703" s="10"/>
       <c r="C1703" s="7" t="s">
-        <v>4082</v>
+        <v>4070</v>
       </c>
       <c r="D1703" s="6" t="s">
-        <v>4083</v>
+        <v>4071</v>
       </c>
       <c r="E1703" s="6">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F1703" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1704" spans="1:6">
       <c r="A1704" s="5">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B1704" s="10"/>
       <c r="C1704" s="7" t="s">
-        <v>4085</v>
+        <v>4072</v>
       </c>
       <c r="D1704" s="6" t="s">
-        <v>4086</v>
+        <v>4073</v>
       </c>
       <c r="E1704" s="6">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="F1704" s="14">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1705" spans="1:6">
       <c r="A1705" s="5">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B1705" s="10"/>
       <c r="C1705" s="7" t="s">
-        <v>4087</v>
+        <v>4074</v>
       </c>
       <c r="D1705" s="6" t="s">
-        <v>4088</v>
+        <v>4075</v>
       </c>
       <c r="E1705" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F1705" s="14">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1706" spans="1:6">
       <c r="A1706" s="5">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="B1706" s="10"/>
       <c r="C1706" s="7" t="s">
-        <v>4089</v>
+        <v>4076</v>
       </c>
       <c r="D1706" s="6" t="s">
-        <v>4090</v>
+        <v>4077</v>
       </c>
       <c r="E1706" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F1706" s="14">
-        <v>58</v>
-[...250 lines deleted...]
-      <c r="F1720" s="14">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
-    <mergeCell ref="A954:F954"/>
-    <mergeCell ref="A1346:F1346"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A952:F952"/>
+    <mergeCell ref="A1334:F1334"/>
+    <mergeCell ref="A1599:F1599"/>
     <mergeCell ref="A1613:F1613"/>
-    <mergeCell ref="A1627:F1627"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1690:F1690"/>
+    <mergeCell ref="A1656:F1656"/>
+    <mergeCell ref="A1676:F1676"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
-[...1695 lines deleted...]
-    <hyperlink ref="D1720" r:id="rId_hyperlink_1699"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D344" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D391" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D392" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D395" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D396" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D397" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="D405" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="D411" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="D412" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D413" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D422" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D423" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D438" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D439" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D443" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D444" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D458" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D460" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D465" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D466" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D470" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D471" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D472" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D474" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D475" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="D476" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="D478" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D479" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="D480" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="D481" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D482" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D483" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D484" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D485" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="D486" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D490" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D491" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D499" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D500" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D501" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D503" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D504" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D515" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D516" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D528" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D529" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D531" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D535" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D536" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D557" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D568" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D569" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="D571" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="D578" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D583" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="D584" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="D585" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="D586" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="D587" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="D588" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="D589" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="D590" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="D591" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="D592" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="D597" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="D598" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="D599" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="D600" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="D601" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="D602" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="D603" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="D604" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="D605" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="D606" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="D607" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="D608" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="D609" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="D610" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="D611" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="D612" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="D613" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="D614" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="D615" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="D616" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="D617" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="D618" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="D619" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="D620" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="D621" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="D622" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="D623" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="D624" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="D625" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="D626" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="D627" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="D628" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="D629" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="D630" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="D631" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="D632" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="D633" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="D634" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="D635" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="D636" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="D637" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="D638" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="D639" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="D640" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="D641" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="D642" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="D643" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="D644" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="D645" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="D646" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="D647" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="D648" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="D649" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="D650" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="D651" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="D652" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="D653" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="D654" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="D655" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="D656" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="D657" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="D658" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="D659" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="D660" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="D661" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="D662" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="D663" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="D664" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="D665" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="D666" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="D667" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="D668" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="D669" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="D670" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="D671" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="D672" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="D673" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="D674" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="D675" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="D676" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="D677" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="D678" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="D679" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="D680" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="D681" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="D682" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="D683" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="D684" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="D685" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="D686" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="D687" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="D688" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="D689" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="D690" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="D691" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="D692" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="D693" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="D694" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="D695" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="D696" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="D697" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="D698" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="D699" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="D700" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="D701" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="D702" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="D703" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="D704" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="D705" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="D706" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="D707" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="D708" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="D709" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="D710" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="D711" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="D712" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="D713" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="D714" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="D715" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="D716" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="D717" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="D718" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="D719" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="D720" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="D721" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="D722" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="D723" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="D724" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="D725" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="D726" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="D727" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="D728" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="D729" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="D730" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="D731" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="D732" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="D733" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="D734" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="D735" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="D736" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="D737" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="D738" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="D739" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="D740" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="D741" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="D742" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="D743" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="D744" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="D745" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="D746" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="D747" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="D748" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="D749" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="D750" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="D751" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="D752" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="D753" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="D754" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="D755" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="D756" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="D757" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="D758" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="D759" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="D760" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="D761" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="D762" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="D763" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="D764" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="D765" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="D766" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="D767" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="D768" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="D769" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="D770" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="D771" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="D772" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="D773" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="D774" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="D775" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="D776" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="D777" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="D778" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="D779" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="D780" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="D781" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="D782" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="D783" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="D784" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="D785" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="D786" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="D787" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="D788" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="D789" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="D790" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="D791" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="D792" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="D793" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="D794" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="D795" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="D796" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="D797" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="D798" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="D799" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="D800" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="D801" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="D802" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="D803" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="D804" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="D805" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="D806" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="D807" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="D808" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="D809" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="D810" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="D811" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="D812" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="D813" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="D814" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="D815" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="D816" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="D817" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="D818" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="D819" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="D820" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="D821" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="D822" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="D823" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="D824" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="D825" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="D826" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="D827" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="D828" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="D829" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="D830" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="D831" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="D832" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="D833" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="D834" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="D835" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="D836" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="D837" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="D838" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="D839" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="D840" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="D841" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="D842" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="D843" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="D844" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="D845" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="D846" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="D847" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="D848" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="D849" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="D850" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="D851" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="D852" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="D853" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="D854" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="D855" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="D856" r:id="rId_hyperlink_845"/>
+    <hyperlink ref="D857" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="D858" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="D859" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="D860" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="D861" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="D862" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="D863" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="D864" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="D865" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="D866" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="D867" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="D868" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="D869" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="D870" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="D871" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="D872" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="D873" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="D874" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="D875" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="D876" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="D877" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="D878" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="D879" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="D880" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="D881" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="D882" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="D883" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="D884" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="D885" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="D886" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="D887" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="D888" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="D889" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="D890" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="D891" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="D892" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="D893" r:id="rId_hyperlink_882"/>
+    <hyperlink ref="D894" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="D895" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="D896" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="D897" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="D898" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="D899" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="D900" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="D901" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="D902" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="D903" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="D904" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="D905" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="D906" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="D907" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="D908" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="D909" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="D910" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="D911" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="D912" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="D913" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="D914" r:id="rId_hyperlink_903"/>
+    <hyperlink ref="D915" r:id="rId_hyperlink_904"/>
+    <hyperlink ref="D916" r:id="rId_hyperlink_905"/>
+    <hyperlink ref="D917" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="D918" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="D919" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="D920" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="D921" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="D922" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="D923" r:id="rId_hyperlink_912"/>
+    <hyperlink ref="D924" r:id="rId_hyperlink_913"/>
+    <hyperlink ref="D925" r:id="rId_hyperlink_914"/>
+    <hyperlink ref="D926" r:id="rId_hyperlink_915"/>
+    <hyperlink ref="D927" r:id="rId_hyperlink_916"/>
+    <hyperlink ref="D928" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="D929" r:id="rId_hyperlink_918"/>
+    <hyperlink ref="D930" r:id="rId_hyperlink_919"/>
+    <hyperlink ref="D931" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="D932" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="D933" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="D934" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="D935" r:id="rId_hyperlink_924"/>
+    <hyperlink ref="D936" r:id="rId_hyperlink_925"/>
+    <hyperlink ref="D937" r:id="rId_hyperlink_926"/>
+    <hyperlink ref="D938" r:id="rId_hyperlink_927"/>
+    <hyperlink ref="D939" r:id="rId_hyperlink_928"/>
+    <hyperlink ref="D940" r:id="rId_hyperlink_929"/>
+    <hyperlink ref="D941" r:id="rId_hyperlink_930"/>
+    <hyperlink ref="D942" r:id="rId_hyperlink_931"/>
+    <hyperlink ref="D943" r:id="rId_hyperlink_932"/>
+    <hyperlink ref="D944" r:id="rId_hyperlink_933"/>
+    <hyperlink ref="D945" r:id="rId_hyperlink_934"/>
+    <hyperlink ref="D946" r:id="rId_hyperlink_935"/>
+    <hyperlink ref="D947" r:id="rId_hyperlink_936"/>
+    <hyperlink ref="D948" r:id="rId_hyperlink_937"/>
+    <hyperlink ref="D949" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="D950" r:id="rId_hyperlink_939"/>
+    <hyperlink ref="D951" r:id="rId_hyperlink_940"/>
+    <hyperlink ref="D954" r:id="rId_hyperlink_941"/>
+    <hyperlink ref="D955" r:id="rId_hyperlink_942"/>
+    <hyperlink ref="D956" r:id="rId_hyperlink_943"/>
+    <hyperlink ref="D957" r:id="rId_hyperlink_944"/>
+    <hyperlink ref="D958" r:id="rId_hyperlink_945"/>
+    <hyperlink ref="D959" r:id="rId_hyperlink_946"/>
+    <hyperlink ref="D960" r:id="rId_hyperlink_947"/>
+    <hyperlink ref="D961" r:id="rId_hyperlink_948"/>
+    <hyperlink ref="D962" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="D963" r:id="rId_hyperlink_950"/>
+    <hyperlink ref="D964" r:id="rId_hyperlink_951"/>
+    <hyperlink ref="D965" r:id="rId_hyperlink_952"/>
+    <hyperlink ref="D966" r:id="rId_hyperlink_953"/>
+    <hyperlink ref="D967" r:id="rId_hyperlink_954"/>
+    <hyperlink ref="D968" r:id="rId_hyperlink_955"/>
+    <hyperlink ref="D969" r:id="rId_hyperlink_956"/>
+    <hyperlink ref="D970" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="D971" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="D972" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="D973" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="D974" r:id="rId_hyperlink_961"/>
+    <hyperlink ref="D975" r:id="rId_hyperlink_962"/>
+    <hyperlink ref="D976" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="D977" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="D978" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="D979" r:id="rId_hyperlink_966"/>
+    <hyperlink ref="D980" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="D981" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="D982" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="D983" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="D984" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="D985" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="D986" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="D987" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="D988" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="D989" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="D990" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="D991" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="D992" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="D993" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="D994" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="D995" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="D996" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="D997" r:id="rId_hyperlink_984"/>
+    <hyperlink ref="D998" r:id="rId_hyperlink_985"/>
+    <hyperlink ref="D999" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="D1000" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="D1001" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="D1002" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="D1003" r:id="rId_hyperlink_990"/>
+    <hyperlink ref="D1004" r:id="rId_hyperlink_991"/>
+    <hyperlink ref="D1005" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="D1006" r:id="rId_hyperlink_993"/>
+    <hyperlink ref="D1007" r:id="rId_hyperlink_994"/>
+    <hyperlink ref="D1008" r:id="rId_hyperlink_995"/>
+    <hyperlink ref="D1009" r:id="rId_hyperlink_996"/>
+    <hyperlink ref="D1010" r:id="rId_hyperlink_997"/>
+    <hyperlink ref="D1011" r:id="rId_hyperlink_998"/>
+    <hyperlink ref="D1012" r:id="rId_hyperlink_999"/>
+    <hyperlink ref="D1013" r:id="rId_hyperlink_1000"/>
+    <hyperlink ref="D1014" r:id="rId_hyperlink_1001"/>
+    <hyperlink ref="D1015" r:id="rId_hyperlink_1002"/>
+    <hyperlink ref="D1016" r:id="rId_hyperlink_1003"/>
+    <hyperlink ref="D1017" r:id="rId_hyperlink_1004"/>
+    <hyperlink ref="D1018" r:id="rId_hyperlink_1005"/>
+    <hyperlink ref="D1019" r:id="rId_hyperlink_1006"/>
+    <hyperlink ref="D1020" r:id="rId_hyperlink_1007"/>
+    <hyperlink ref="D1021" r:id="rId_hyperlink_1008"/>
+    <hyperlink ref="D1022" r:id="rId_hyperlink_1009"/>
+    <hyperlink ref="D1023" r:id="rId_hyperlink_1010"/>
+    <hyperlink ref="D1024" r:id="rId_hyperlink_1011"/>
+    <hyperlink ref="D1025" r:id="rId_hyperlink_1012"/>
+    <hyperlink ref="D1026" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="D1027" r:id="rId_hyperlink_1014"/>
+    <hyperlink ref="D1028" r:id="rId_hyperlink_1015"/>
+    <hyperlink ref="D1029" r:id="rId_hyperlink_1016"/>
+    <hyperlink ref="D1030" r:id="rId_hyperlink_1017"/>
+    <hyperlink ref="D1031" r:id="rId_hyperlink_1018"/>
+    <hyperlink ref="D1032" r:id="rId_hyperlink_1019"/>
+    <hyperlink ref="D1033" r:id="rId_hyperlink_1020"/>
+    <hyperlink ref="D1034" r:id="rId_hyperlink_1021"/>
+    <hyperlink ref="D1035" r:id="rId_hyperlink_1022"/>
+    <hyperlink ref="D1036" r:id="rId_hyperlink_1023"/>
+    <hyperlink ref="D1037" r:id="rId_hyperlink_1024"/>
+    <hyperlink ref="D1038" r:id="rId_hyperlink_1025"/>
+    <hyperlink ref="D1039" r:id="rId_hyperlink_1026"/>
+    <hyperlink ref="D1040" r:id="rId_hyperlink_1027"/>
+    <hyperlink ref="D1041" r:id="rId_hyperlink_1028"/>
+    <hyperlink ref="D1042" r:id="rId_hyperlink_1029"/>
+    <hyperlink ref="D1043" r:id="rId_hyperlink_1030"/>
+    <hyperlink ref="D1044" r:id="rId_hyperlink_1031"/>
+    <hyperlink ref="D1045" r:id="rId_hyperlink_1032"/>
+    <hyperlink ref="D1046" r:id="rId_hyperlink_1033"/>
+    <hyperlink ref="D1047" r:id="rId_hyperlink_1034"/>
+    <hyperlink ref="D1048" r:id="rId_hyperlink_1035"/>
+    <hyperlink ref="D1049" r:id="rId_hyperlink_1036"/>
+    <hyperlink ref="D1050" r:id="rId_hyperlink_1037"/>
+    <hyperlink ref="D1051" r:id="rId_hyperlink_1038"/>
+    <hyperlink ref="D1052" r:id="rId_hyperlink_1039"/>
+    <hyperlink ref="D1053" r:id="rId_hyperlink_1040"/>
+    <hyperlink ref="D1054" r:id="rId_hyperlink_1041"/>
+    <hyperlink ref="D1055" r:id="rId_hyperlink_1042"/>
+    <hyperlink ref="D1056" r:id="rId_hyperlink_1043"/>
+    <hyperlink ref="D1057" r:id="rId_hyperlink_1044"/>
+    <hyperlink ref="D1058" r:id="rId_hyperlink_1045"/>
+    <hyperlink ref="D1059" r:id="rId_hyperlink_1046"/>
+    <hyperlink ref="D1060" r:id="rId_hyperlink_1047"/>
+    <hyperlink ref="D1061" r:id="rId_hyperlink_1048"/>
+    <hyperlink ref="D1062" r:id="rId_hyperlink_1049"/>
+    <hyperlink ref="D1063" r:id="rId_hyperlink_1050"/>
+    <hyperlink ref="D1064" r:id="rId_hyperlink_1051"/>
+    <hyperlink ref="D1065" r:id="rId_hyperlink_1052"/>
+    <hyperlink ref="D1066" r:id="rId_hyperlink_1053"/>
+    <hyperlink ref="D1067" r:id="rId_hyperlink_1054"/>
+    <hyperlink ref="D1068" r:id="rId_hyperlink_1055"/>
+    <hyperlink ref="D1069" r:id="rId_hyperlink_1056"/>
+    <hyperlink ref="D1070" r:id="rId_hyperlink_1057"/>
+    <hyperlink ref="D1071" r:id="rId_hyperlink_1058"/>
+    <hyperlink ref="D1072" r:id="rId_hyperlink_1059"/>
+    <hyperlink ref="D1073" r:id="rId_hyperlink_1060"/>
+    <hyperlink ref="D1074" r:id="rId_hyperlink_1061"/>
+    <hyperlink ref="D1075" r:id="rId_hyperlink_1062"/>
+    <hyperlink ref="D1076" r:id="rId_hyperlink_1063"/>
+    <hyperlink ref="D1077" r:id="rId_hyperlink_1064"/>
+    <hyperlink ref="D1078" r:id="rId_hyperlink_1065"/>
+    <hyperlink ref="D1079" r:id="rId_hyperlink_1066"/>
+    <hyperlink ref="D1080" r:id="rId_hyperlink_1067"/>
+    <hyperlink ref="D1081" r:id="rId_hyperlink_1068"/>
+    <hyperlink ref="D1082" r:id="rId_hyperlink_1069"/>
+    <hyperlink ref="D1083" r:id="rId_hyperlink_1070"/>
+    <hyperlink ref="D1084" r:id="rId_hyperlink_1071"/>
+    <hyperlink ref="D1085" r:id="rId_hyperlink_1072"/>
+    <hyperlink ref="D1086" r:id="rId_hyperlink_1073"/>
+    <hyperlink ref="D1087" r:id="rId_hyperlink_1074"/>
+    <hyperlink ref="D1088" r:id="rId_hyperlink_1075"/>
+    <hyperlink ref="D1089" r:id="rId_hyperlink_1076"/>
+    <hyperlink ref="D1090" r:id="rId_hyperlink_1077"/>
+    <hyperlink ref="D1091" r:id="rId_hyperlink_1078"/>
+    <hyperlink ref="D1092" r:id="rId_hyperlink_1079"/>
+    <hyperlink ref="D1093" r:id="rId_hyperlink_1080"/>
+    <hyperlink ref="D1094" r:id="rId_hyperlink_1081"/>
+    <hyperlink ref="D1095" r:id="rId_hyperlink_1082"/>
+    <hyperlink ref="D1096" r:id="rId_hyperlink_1083"/>
+    <hyperlink ref="D1097" r:id="rId_hyperlink_1084"/>
+    <hyperlink ref="D1098" r:id="rId_hyperlink_1085"/>
+    <hyperlink ref="D1099" r:id="rId_hyperlink_1086"/>
+    <hyperlink ref="D1100" r:id="rId_hyperlink_1087"/>
+    <hyperlink ref="D1101" r:id="rId_hyperlink_1088"/>
+    <hyperlink ref="D1102" r:id="rId_hyperlink_1089"/>
+    <hyperlink ref="D1103" r:id="rId_hyperlink_1090"/>
+    <hyperlink ref="D1104" r:id="rId_hyperlink_1091"/>
+    <hyperlink ref="D1105" r:id="rId_hyperlink_1092"/>
+    <hyperlink ref="D1106" r:id="rId_hyperlink_1093"/>
+    <hyperlink ref="D1107" r:id="rId_hyperlink_1094"/>
+    <hyperlink ref="D1108" r:id="rId_hyperlink_1095"/>
+    <hyperlink ref="D1109" r:id="rId_hyperlink_1096"/>
+    <hyperlink ref="D1110" r:id="rId_hyperlink_1097"/>
+    <hyperlink ref="D1111" r:id="rId_hyperlink_1098"/>
+    <hyperlink ref="D1112" r:id="rId_hyperlink_1099"/>
+    <hyperlink ref="D1113" r:id="rId_hyperlink_1100"/>
+    <hyperlink ref="D1114" r:id="rId_hyperlink_1101"/>
+    <hyperlink ref="D1115" r:id="rId_hyperlink_1102"/>
+    <hyperlink ref="D1116" r:id="rId_hyperlink_1103"/>
+    <hyperlink ref="D1117" r:id="rId_hyperlink_1104"/>
+    <hyperlink ref="D1118" r:id="rId_hyperlink_1105"/>
+    <hyperlink ref="D1119" r:id="rId_hyperlink_1106"/>
+    <hyperlink ref="D1120" r:id="rId_hyperlink_1107"/>
+    <hyperlink ref="D1121" r:id="rId_hyperlink_1108"/>
+    <hyperlink ref="D1122" r:id="rId_hyperlink_1109"/>
+    <hyperlink ref="D1123" r:id="rId_hyperlink_1110"/>
+    <hyperlink ref="D1124" r:id="rId_hyperlink_1111"/>
+    <hyperlink ref="D1125" r:id="rId_hyperlink_1112"/>
+    <hyperlink ref="D1126" r:id="rId_hyperlink_1113"/>
+    <hyperlink ref="D1127" r:id="rId_hyperlink_1114"/>
+    <hyperlink ref="D1128" r:id="rId_hyperlink_1115"/>
+    <hyperlink ref="D1129" r:id="rId_hyperlink_1116"/>
+    <hyperlink ref="D1130" r:id="rId_hyperlink_1117"/>
+    <hyperlink ref="D1131" r:id="rId_hyperlink_1118"/>
+    <hyperlink ref="D1132" r:id="rId_hyperlink_1119"/>
+    <hyperlink ref="D1133" r:id="rId_hyperlink_1120"/>
+    <hyperlink ref="D1134" r:id="rId_hyperlink_1121"/>
+    <hyperlink ref="D1135" r:id="rId_hyperlink_1122"/>
+    <hyperlink ref="D1136" r:id="rId_hyperlink_1123"/>
+    <hyperlink ref="D1137" r:id="rId_hyperlink_1124"/>
+    <hyperlink ref="D1138" r:id="rId_hyperlink_1125"/>
+    <hyperlink ref="D1139" r:id="rId_hyperlink_1126"/>
+    <hyperlink ref="D1140" r:id="rId_hyperlink_1127"/>
+    <hyperlink ref="D1141" r:id="rId_hyperlink_1128"/>
+    <hyperlink ref="D1142" r:id="rId_hyperlink_1129"/>
+    <hyperlink ref="D1143" r:id="rId_hyperlink_1130"/>
+    <hyperlink ref="D1144" r:id="rId_hyperlink_1131"/>
+    <hyperlink ref="D1145" r:id="rId_hyperlink_1132"/>
+    <hyperlink ref="D1146" r:id="rId_hyperlink_1133"/>
+    <hyperlink ref="D1147" r:id="rId_hyperlink_1134"/>
+    <hyperlink ref="D1148" r:id="rId_hyperlink_1135"/>
+    <hyperlink ref="D1149" r:id="rId_hyperlink_1136"/>
+    <hyperlink ref="D1150" r:id="rId_hyperlink_1137"/>
+    <hyperlink ref="D1151" r:id="rId_hyperlink_1138"/>
+    <hyperlink ref="D1152" r:id="rId_hyperlink_1139"/>
+    <hyperlink ref="D1153" r:id="rId_hyperlink_1140"/>
+    <hyperlink ref="D1154" r:id="rId_hyperlink_1141"/>
+    <hyperlink ref="D1155" r:id="rId_hyperlink_1142"/>
+    <hyperlink ref="D1156" r:id="rId_hyperlink_1143"/>
+    <hyperlink ref="D1157" r:id="rId_hyperlink_1144"/>
+    <hyperlink ref="D1158" r:id="rId_hyperlink_1145"/>
+    <hyperlink ref="D1159" r:id="rId_hyperlink_1146"/>
+    <hyperlink ref="D1160" r:id="rId_hyperlink_1147"/>
+    <hyperlink ref="D1161" r:id="rId_hyperlink_1148"/>
+    <hyperlink ref="D1162" r:id="rId_hyperlink_1149"/>
+    <hyperlink ref="D1163" r:id="rId_hyperlink_1150"/>
+    <hyperlink ref="D1164" r:id="rId_hyperlink_1151"/>
+    <hyperlink ref="D1165" r:id="rId_hyperlink_1152"/>
+    <hyperlink ref="D1166" r:id="rId_hyperlink_1153"/>
+    <hyperlink ref="D1167" r:id="rId_hyperlink_1154"/>
+    <hyperlink ref="D1168" r:id="rId_hyperlink_1155"/>
+    <hyperlink ref="D1169" r:id="rId_hyperlink_1156"/>
+    <hyperlink ref="D1170" r:id="rId_hyperlink_1157"/>
+    <hyperlink ref="D1171" r:id="rId_hyperlink_1158"/>
+    <hyperlink ref="D1172" r:id="rId_hyperlink_1159"/>
+    <hyperlink ref="D1173" r:id="rId_hyperlink_1160"/>
+    <hyperlink ref="D1174" r:id="rId_hyperlink_1161"/>
+    <hyperlink ref="D1175" r:id="rId_hyperlink_1162"/>
+    <hyperlink ref="D1176" r:id="rId_hyperlink_1163"/>
+    <hyperlink ref="D1177" r:id="rId_hyperlink_1164"/>
+    <hyperlink ref="D1178" r:id="rId_hyperlink_1165"/>
+    <hyperlink ref="D1179" r:id="rId_hyperlink_1166"/>
+    <hyperlink ref="D1180" r:id="rId_hyperlink_1167"/>
+    <hyperlink ref="D1181" r:id="rId_hyperlink_1168"/>
+    <hyperlink ref="D1182" r:id="rId_hyperlink_1169"/>
+    <hyperlink ref="D1183" r:id="rId_hyperlink_1170"/>
+    <hyperlink ref="D1184" r:id="rId_hyperlink_1171"/>
+    <hyperlink ref="D1185" r:id="rId_hyperlink_1172"/>
+    <hyperlink ref="D1186" r:id="rId_hyperlink_1173"/>
+    <hyperlink ref="D1187" r:id="rId_hyperlink_1174"/>
+    <hyperlink ref="D1188" r:id="rId_hyperlink_1175"/>
+    <hyperlink ref="D1189" r:id="rId_hyperlink_1176"/>
+    <hyperlink ref="D1190" r:id="rId_hyperlink_1177"/>
+    <hyperlink ref="D1191" r:id="rId_hyperlink_1178"/>
+    <hyperlink ref="D1192" r:id="rId_hyperlink_1179"/>
+    <hyperlink ref="D1193" r:id="rId_hyperlink_1180"/>
+    <hyperlink ref="D1194" r:id="rId_hyperlink_1181"/>
+    <hyperlink ref="D1195" r:id="rId_hyperlink_1182"/>
+    <hyperlink ref="D1196" r:id="rId_hyperlink_1183"/>
+    <hyperlink ref="D1197" r:id="rId_hyperlink_1184"/>
+    <hyperlink ref="D1198" r:id="rId_hyperlink_1185"/>
+    <hyperlink ref="D1199" r:id="rId_hyperlink_1186"/>
+    <hyperlink ref="D1200" r:id="rId_hyperlink_1187"/>
+    <hyperlink ref="D1201" r:id="rId_hyperlink_1188"/>
+    <hyperlink ref="D1202" r:id="rId_hyperlink_1189"/>
+    <hyperlink ref="D1203" r:id="rId_hyperlink_1190"/>
+    <hyperlink ref="D1204" r:id="rId_hyperlink_1191"/>
+    <hyperlink ref="D1205" r:id="rId_hyperlink_1192"/>
+    <hyperlink ref="D1206" r:id="rId_hyperlink_1193"/>
+    <hyperlink ref="D1207" r:id="rId_hyperlink_1194"/>
+    <hyperlink ref="D1208" r:id="rId_hyperlink_1195"/>
+    <hyperlink ref="D1209" r:id="rId_hyperlink_1196"/>
+    <hyperlink ref="D1210" r:id="rId_hyperlink_1197"/>
+    <hyperlink ref="D1211" r:id="rId_hyperlink_1198"/>
+    <hyperlink ref="D1212" r:id="rId_hyperlink_1199"/>
+    <hyperlink ref="D1213" r:id="rId_hyperlink_1200"/>
+    <hyperlink ref="D1214" r:id="rId_hyperlink_1201"/>
+    <hyperlink ref="D1215" r:id="rId_hyperlink_1202"/>
+    <hyperlink ref="D1216" r:id="rId_hyperlink_1203"/>
+    <hyperlink ref="D1217" r:id="rId_hyperlink_1204"/>
+    <hyperlink ref="D1218" r:id="rId_hyperlink_1205"/>
+    <hyperlink ref="D1219" r:id="rId_hyperlink_1206"/>
+    <hyperlink ref="D1220" r:id="rId_hyperlink_1207"/>
+    <hyperlink ref="D1221" r:id="rId_hyperlink_1208"/>
+    <hyperlink ref="D1222" r:id="rId_hyperlink_1209"/>
+    <hyperlink ref="D1223" r:id="rId_hyperlink_1210"/>
+    <hyperlink ref="D1224" r:id="rId_hyperlink_1211"/>
+    <hyperlink ref="D1225" r:id="rId_hyperlink_1212"/>
+    <hyperlink ref="D1226" r:id="rId_hyperlink_1213"/>
+    <hyperlink ref="D1227" r:id="rId_hyperlink_1214"/>
+    <hyperlink ref="D1228" r:id="rId_hyperlink_1215"/>
+    <hyperlink ref="D1229" r:id="rId_hyperlink_1216"/>
+    <hyperlink ref="D1230" r:id="rId_hyperlink_1217"/>
+    <hyperlink ref="D1231" r:id="rId_hyperlink_1218"/>
+    <hyperlink ref="D1232" r:id="rId_hyperlink_1219"/>
+    <hyperlink ref="D1233" r:id="rId_hyperlink_1220"/>
+    <hyperlink ref="D1234" r:id="rId_hyperlink_1221"/>
+    <hyperlink ref="D1235" r:id="rId_hyperlink_1222"/>
+    <hyperlink ref="D1236" r:id="rId_hyperlink_1223"/>
+    <hyperlink ref="D1237" r:id="rId_hyperlink_1224"/>
+    <hyperlink ref="D1238" r:id="rId_hyperlink_1225"/>
+    <hyperlink ref="D1239" r:id="rId_hyperlink_1226"/>
+    <hyperlink ref="D1240" r:id="rId_hyperlink_1227"/>
+    <hyperlink ref="D1241" r:id="rId_hyperlink_1228"/>
+    <hyperlink ref="D1242" r:id="rId_hyperlink_1229"/>
+    <hyperlink ref="D1243" r:id="rId_hyperlink_1230"/>
+    <hyperlink ref="D1244" r:id="rId_hyperlink_1231"/>
+    <hyperlink ref="D1245" r:id="rId_hyperlink_1232"/>
+    <hyperlink ref="D1246" r:id="rId_hyperlink_1233"/>
+    <hyperlink ref="D1247" r:id="rId_hyperlink_1234"/>
+    <hyperlink ref="D1248" r:id="rId_hyperlink_1235"/>
+    <hyperlink ref="D1249" r:id="rId_hyperlink_1236"/>
+    <hyperlink ref="D1250" r:id="rId_hyperlink_1237"/>
+    <hyperlink ref="D1251" r:id="rId_hyperlink_1238"/>
+    <hyperlink ref="D1252" r:id="rId_hyperlink_1239"/>
+    <hyperlink ref="D1253" r:id="rId_hyperlink_1240"/>
+    <hyperlink ref="D1254" r:id="rId_hyperlink_1241"/>
+    <hyperlink ref="D1255" r:id="rId_hyperlink_1242"/>
+    <hyperlink ref="D1256" r:id="rId_hyperlink_1243"/>
+    <hyperlink ref="D1257" r:id="rId_hyperlink_1244"/>
+    <hyperlink ref="D1258" r:id="rId_hyperlink_1245"/>
+    <hyperlink ref="D1259" r:id="rId_hyperlink_1246"/>
+    <hyperlink ref="D1260" r:id="rId_hyperlink_1247"/>
+    <hyperlink ref="D1261" r:id="rId_hyperlink_1248"/>
+    <hyperlink ref="D1262" r:id="rId_hyperlink_1249"/>
+    <hyperlink ref="D1263" r:id="rId_hyperlink_1250"/>
+    <hyperlink ref="D1264" r:id="rId_hyperlink_1251"/>
+    <hyperlink ref="D1265" r:id="rId_hyperlink_1252"/>
+    <hyperlink ref="D1266" r:id="rId_hyperlink_1253"/>
+    <hyperlink ref="D1267" r:id="rId_hyperlink_1254"/>
+    <hyperlink ref="D1268" r:id="rId_hyperlink_1255"/>
+    <hyperlink ref="D1269" r:id="rId_hyperlink_1256"/>
+    <hyperlink ref="D1270" r:id="rId_hyperlink_1257"/>
+    <hyperlink ref="D1271" r:id="rId_hyperlink_1258"/>
+    <hyperlink ref="D1272" r:id="rId_hyperlink_1259"/>
+    <hyperlink ref="D1273" r:id="rId_hyperlink_1260"/>
+    <hyperlink ref="D1274" r:id="rId_hyperlink_1261"/>
+    <hyperlink ref="D1275" r:id="rId_hyperlink_1262"/>
+    <hyperlink ref="D1276" r:id="rId_hyperlink_1263"/>
+    <hyperlink ref="D1277" r:id="rId_hyperlink_1264"/>
+    <hyperlink ref="D1278" r:id="rId_hyperlink_1265"/>
+    <hyperlink ref="D1279" r:id="rId_hyperlink_1266"/>
+    <hyperlink ref="D1280" r:id="rId_hyperlink_1267"/>
+    <hyperlink ref="D1281" r:id="rId_hyperlink_1268"/>
+    <hyperlink ref="D1282" r:id="rId_hyperlink_1269"/>
+    <hyperlink ref="D1283" r:id="rId_hyperlink_1270"/>
+    <hyperlink ref="D1284" r:id="rId_hyperlink_1271"/>
+    <hyperlink ref="D1285" r:id="rId_hyperlink_1272"/>
+    <hyperlink ref="D1286" r:id="rId_hyperlink_1273"/>
+    <hyperlink ref="D1287" r:id="rId_hyperlink_1274"/>
+    <hyperlink ref="D1288" r:id="rId_hyperlink_1275"/>
+    <hyperlink ref="D1289" r:id="rId_hyperlink_1276"/>
+    <hyperlink ref="D1290" r:id="rId_hyperlink_1277"/>
+    <hyperlink ref="D1291" r:id="rId_hyperlink_1278"/>
+    <hyperlink ref="D1292" r:id="rId_hyperlink_1279"/>
+    <hyperlink ref="D1293" r:id="rId_hyperlink_1280"/>
+    <hyperlink ref="D1294" r:id="rId_hyperlink_1281"/>
+    <hyperlink ref="D1295" r:id="rId_hyperlink_1282"/>
+    <hyperlink ref="D1296" r:id="rId_hyperlink_1283"/>
+    <hyperlink ref="D1297" r:id="rId_hyperlink_1284"/>
+    <hyperlink ref="D1298" r:id="rId_hyperlink_1285"/>
+    <hyperlink ref="D1299" r:id="rId_hyperlink_1286"/>
+    <hyperlink ref="D1300" r:id="rId_hyperlink_1287"/>
+    <hyperlink ref="D1301" r:id="rId_hyperlink_1288"/>
+    <hyperlink ref="D1302" r:id="rId_hyperlink_1289"/>
+    <hyperlink ref="D1303" r:id="rId_hyperlink_1290"/>
+    <hyperlink ref="D1304" r:id="rId_hyperlink_1291"/>
+    <hyperlink ref="D1305" r:id="rId_hyperlink_1292"/>
+    <hyperlink ref="D1306" r:id="rId_hyperlink_1293"/>
+    <hyperlink ref="D1307" r:id="rId_hyperlink_1294"/>
+    <hyperlink ref="D1308" r:id="rId_hyperlink_1295"/>
+    <hyperlink ref="D1309" r:id="rId_hyperlink_1296"/>
+    <hyperlink ref="D1310" r:id="rId_hyperlink_1297"/>
+    <hyperlink ref="D1311" r:id="rId_hyperlink_1298"/>
+    <hyperlink ref="D1312" r:id="rId_hyperlink_1299"/>
+    <hyperlink ref="D1313" r:id="rId_hyperlink_1300"/>
+    <hyperlink ref="D1314" r:id="rId_hyperlink_1301"/>
+    <hyperlink ref="D1315" r:id="rId_hyperlink_1302"/>
+    <hyperlink ref="D1316" r:id="rId_hyperlink_1303"/>
+    <hyperlink ref="D1317" r:id="rId_hyperlink_1304"/>
+    <hyperlink ref="D1318" r:id="rId_hyperlink_1305"/>
+    <hyperlink ref="D1319" r:id="rId_hyperlink_1306"/>
+    <hyperlink ref="D1320" r:id="rId_hyperlink_1307"/>
+    <hyperlink ref="D1321" r:id="rId_hyperlink_1308"/>
+    <hyperlink ref="D1322" r:id="rId_hyperlink_1309"/>
+    <hyperlink ref="D1323" r:id="rId_hyperlink_1310"/>
+    <hyperlink ref="D1324" r:id="rId_hyperlink_1311"/>
+    <hyperlink ref="D1325" r:id="rId_hyperlink_1312"/>
+    <hyperlink ref="D1326" r:id="rId_hyperlink_1313"/>
+    <hyperlink ref="D1327" r:id="rId_hyperlink_1314"/>
+    <hyperlink ref="D1328" r:id="rId_hyperlink_1315"/>
+    <hyperlink ref="D1329" r:id="rId_hyperlink_1316"/>
+    <hyperlink ref="D1330" r:id="rId_hyperlink_1317"/>
+    <hyperlink ref="D1331" r:id="rId_hyperlink_1318"/>
+    <hyperlink ref="D1332" r:id="rId_hyperlink_1319"/>
+    <hyperlink ref="D1333" r:id="rId_hyperlink_1320"/>
+    <hyperlink ref="D1336" r:id="rId_hyperlink_1321"/>
+    <hyperlink ref="D1337" r:id="rId_hyperlink_1322"/>
+    <hyperlink ref="D1338" r:id="rId_hyperlink_1323"/>
+    <hyperlink ref="D1339" r:id="rId_hyperlink_1324"/>
+    <hyperlink ref="D1340" r:id="rId_hyperlink_1325"/>
+    <hyperlink ref="D1341" r:id="rId_hyperlink_1326"/>
+    <hyperlink ref="D1342" r:id="rId_hyperlink_1327"/>
+    <hyperlink ref="D1343" r:id="rId_hyperlink_1328"/>
+    <hyperlink ref="D1344" r:id="rId_hyperlink_1329"/>
+    <hyperlink ref="D1345" r:id="rId_hyperlink_1330"/>
+    <hyperlink ref="D1346" r:id="rId_hyperlink_1331"/>
+    <hyperlink ref="D1347" r:id="rId_hyperlink_1332"/>
+    <hyperlink ref="D1348" r:id="rId_hyperlink_1333"/>
+    <hyperlink ref="D1349" r:id="rId_hyperlink_1334"/>
+    <hyperlink ref="D1350" r:id="rId_hyperlink_1335"/>
+    <hyperlink ref="D1351" r:id="rId_hyperlink_1336"/>
+    <hyperlink ref="D1352" r:id="rId_hyperlink_1337"/>
+    <hyperlink ref="D1353" r:id="rId_hyperlink_1338"/>
+    <hyperlink ref="D1354" r:id="rId_hyperlink_1339"/>
+    <hyperlink ref="D1355" r:id="rId_hyperlink_1340"/>
+    <hyperlink ref="D1356" r:id="rId_hyperlink_1341"/>
+    <hyperlink ref="D1357" r:id="rId_hyperlink_1342"/>
+    <hyperlink ref="D1358" r:id="rId_hyperlink_1343"/>
+    <hyperlink ref="D1359" r:id="rId_hyperlink_1344"/>
+    <hyperlink ref="D1360" r:id="rId_hyperlink_1345"/>
+    <hyperlink ref="D1361" r:id="rId_hyperlink_1346"/>
+    <hyperlink ref="D1362" r:id="rId_hyperlink_1347"/>
+    <hyperlink ref="D1363" r:id="rId_hyperlink_1348"/>
+    <hyperlink ref="D1364" r:id="rId_hyperlink_1349"/>
+    <hyperlink ref="D1365" r:id="rId_hyperlink_1350"/>
+    <hyperlink ref="D1366" r:id="rId_hyperlink_1351"/>
+    <hyperlink ref="D1367" r:id="rId_hyperlink_1352"/>
+    <hyperlink ref="D1368" r:id="rId_hyperlink_1353"/>
+    <hyperlink ref="D1369" r:id="rId_hyperlink_1354"/>
+    <hyperlink ref="D1370" r:id="rId_hyperlink_1355"/>
+    <hyperlink ref="D1371" r:id="rId_hyperlink_1356"/>
+    <hyperlink ref="D1372" r:id="rId_hyperlink_1357"/>
+    <hyperlink ref="D1373" r:id="rId_hyperlink_1358"/>
+    <hyperlink ref="D1374" r:id="rId_hyperlink_1359"/>
+    <hyperlink ref="D1375" r:id="rId_hyperlink_1360"/>
+    <hyperlink ref="D1376" r:id="rId_hyperlink_1361"/>
+    <hyperlink ref="D1377" r:id="rId_hyperlink_1362"/>
+    <hyperlink ref="D1378" r:id="rId_hyperlink_1363"/>
+    <hyperlink ref="D1379" r:id="rId_hyperlink_1364"/>
+    <hyperlink ref="D1380" r:id="rId_hyperlink_1365"/>
+    <hyperlink ref="D1381" r:id="rId_hyperlink_1366"/>
+    <hyperlink ref="D1382" r:id="rId_hyperlink_1367"/>
+    <hyperlink ref="D1383" r:id="rId_hyperlink_1368"/>
+    <hyperlink ref="D1384" r:id="rId_hyperlink_1369"/>
+    <hyperlink ref="D1385" r:id="rId_hyperlink_1370"/>
+    <hyperlink ref="D1386" r:id="rId_hyperlink_1371"/>
+    <hyperlink ref="D1387" r:id="rId_hyperlink_1372"/>
+    <hyperlink ref="D1388" r:id="rId_hyperlink_1373"/>
+    <hyperlink ref="D1389" r:id="rId_hyperlink_1374"/>
+    <hyperlink ref="D1390" r:id="rId_hyperlink_1375"/>
+    <hyperlink ref="D1391" r:id="rId_hyperlink_1376"/>
+    <hyperlink ref="D1392" r:id="rId_hyperlink_1377"/>
+    <hyperlink ref="D1393" r:id="rId_hyperlink_1378"/>
+    <hyperlink ref="D1394" r:id="rId_hyperlink_1379"/>
+    <hyperlink ref="D1395" r:id="rId_hyperlink_1380"/>
+    <hyperlink ref="D1396" r:id="rId_hyperlink_1381"/>
+    <hyperlink ref="D1397" r:id="rId_hyperlink_1382"/>
+    <hyperlink ref="D1398" r:id="rId_hyperlink_1383"/>
+    <hyperlink ref="D1399" r:id="rId_hyperlink_1384"/>
+    <hyperlink ref="D1400" r:id="rId_hyperlink_1385"/>
+    <hyperlink ref="D1401" r:id="rId_hyperlink_1386"/>
+    <hyperlink ref="D1402" r:id="rId_hyperlink_1387"/>
+    <hyperlink ref="D1403" r:id="rId_hyperlink_1388"/>
+    <hyperlink ref="D1404" r:id="rId_hyperlink_1389"/>
+    <hyperlink ref="D1405" r:id="rId_hyperlink_1390"/>
+    <hyperlink ref="D1406" r:id="rId_hyperlink_1391"/>
+    <hyperlink ref="D1407" r:id="rId_hyperlink_1392"/>
+    <hyperlink ref="D1408" r:id="rId_hyperlink_1393"/>
+    <hyperlink ref="D1409" r:id="rId_hyperlink_1394"/>
+    <hyperlink ref="D1410" r:id="rId_hyperlink_1395"/>
+    <hyperlink ref="D1411" r:id="rId_hyperlink_1396"/>
+    <hyperlink ref="D1412" r:id="rId_hyperlink_1397"/>
+    <hyperlink ref="D1413" r:id="rId_hyperlink_1398"/>
+    <hyperlink ref="D1414" r:id="rId_hyperlink_1399"/>
+    <hyperlink ref="D1415" r:id="rId_hyperlink_1400"/>
+    <hyperlink ref="D1416" r:id="rId_hyperlink_1401"/>
+    <hyperlink ref="D1417" r:id="rId_hyperlink_1402"/>
+    <hyperlink ref="D1418" r:id="rId_hyperlink_1403"/>
+    <hyperlink ref="D1419" r:id="rId_hyperlink_1404"/>
+    <hyperlink ref="D1420" r:id="rId_hyperlink_1405"/>
+    <hyperlink ref="D1421" r:id="rId_hyperlink_1406"/>
+    <hyperlink ref="D1422" r:id="rId_hyperlink_1407"/>
+    <hyperlink ref="D1423" r:id="rId_hyperlink_1408"/>
+    <hyperlink ref="D1424" r:id="rId_hyperlink_1409"/>
+    <hyperlink ref="D1425" r:id="rId_hyperlink_1410"/>
+    <hyperlink ref="D1426" r:id="rId_hyperlink_1411"/>
+    <hyperlink ref="D1427" r:id="rId_hyperlink_1412"/>
+    <hyperlink ref="D1428" r:id="rId_hyperlink_1413"/>
+    <hyperlink ref="D1429" r:id="rId_hyperlink_1414"/>
+    <hyperlink ref="D1430" r:id="rId_hyperlink_1415"/>
+    <hyperlink ref="D1431" r:id="rId_hyperlink_1416"/>
+    <hyperlink ref="D1432" r:id="rId_hyperlink_1417"/>
+    <hyperlink ref="D1433" r:id="rId_hyperlink_1418"/>
+    <hyperlink ref="D1434" r:id="rId_hyperlink_1419"/>
+    <hyperlink ref="D1435" r:id="rId_hyperlink_1420"/>
+    <hyperlink ref="D1436" r:id="rId_hyperlink_1421"/>
+    <hyperlink ref="D1437" r:id="rId_hyperlink_1422"/>
+    <hyperlink ref="D1438" r:id="rId_hyperlink_1423"/>
+    <hyperlink ref="D1439" r:id="rId_hyperlink_1424"/>
+    <hyperlink ref="D1440" r:id="rId_hyperlink_1425"/>
+    <hyperlink ref="D1441" r:id="rId_hyperlink_1426"/>
+    <hyperlink ref="D1442" r:id="rId_hyperlink_1427"/>
+    <hyperlink ref="D1443" r:id="rId_hyperlink_1428"/>
+    <hyperlink ref="D1444" r:id="rId_hyperlink_1429"/>
+    <hyperlink ref="D1445" r:id="rId_hyperlink_1430"/>
+    <hyperlink ref="D1446" r:id="rId_hyperlink_1431"/>
+    <hyperlink ref="D1447" r:id="rId_hyperlink_1432"/>
+    <hyperlink ref="D1448" r:id="rId_hyperlink_1433"/>
+    <hyperlink ref="D1449" r:id="rId_hyperlink_1434"/>
+    <hyperlink ref="D1450" r:id="rId_hyperlink_1435"/>
+    <hyperlink ref="D1451" r:id="rId_hyperlink_1436"/>
+    <hyperlink ref="D1452" r:id="rId_hyperlink_1437"/>
+    <hyperlink ref="D1453" r:id="rId_hyperlink_1438"/>
+    <hyperlink ref="D1454" r:id="rId_hyperlink_1439"/>
+    <hyperlink ref="D1455" r:id="rId_hyperlink_1440"/>
+    <hyperlink ref="D1456" r:id="rId_hyperlink_1441"/>
+    <hyperlink ref="D1457" r:id="rId_hyperlink_1442"/>
+    <hyperlink ref="D1458" r:id="rId_hyperlink_1443"/>
+    <hyperlink ref="D1459" r:id="rId_hyperlink_1444"/>
+    <hyperlink ref="D1460" r:id="rId_hyperlink_1445"/>
+    <hyperlink ref="D1461" r:id="rId_hyperlink_1446"/>
+    <hyperlink ref="D1462" r:id="rId_hyperlink_1447"/>
+    <hyperlink ref="D1463" r:id="rId_hyperlink_1448"/>
+    <hyperlink ref="D1464" r:id="rId_hyperlink_1449"/>
+    <hyperlink ref="D1465" r:id="rId_hyperlink_1450"/>
+    <hyperlink ref="D1466" r:id="rId_hyperlink_1451"/>
+    <hyperlink ref="D1467" r:id="rId_hyperlink_1452"/>
+    <hyperlink ref="D1468" r:id="rId_hyperlink_1453"/>
+    <hyperlink ref="D1469" r:id="rId_hyperlink_1454"/>
+    <hyperlink ref="D1470" r:id="rId_hyperlink_1455"/>
+    <hyperlink ref="D1471" r:id="rId_hyperlink_1456"/>
+    <hyperlink ref="D1472" r:id="rId_hyperlink_1457"/>
+    <hyperlink ref="D1473" r:id="rId_hyperlink_1458"/>
+    <hyperlink ref="D1474" r:id="rId_hyperlink_1459"/>
+    <hyperlink ref="D1475" r:id="rId_hyperlink_1460"/>
+    <hyperlink ref="D1476" r:id="rId_hyperlink_1461"/>
+    <hyperlink ref="D1477" r:id="rId_hyperlink_1462"/>
+    <hyperlink ref="D1478" r:id="rId_hyperlink_1463"/>
+    <hyperlink ref="D1479" r:id="rId_hyperlink_1464"/>
+    <hyperlink ref="D1480" r:id="rId_hyperlink_1465"/>
+    <hyperlink ref="D1481" r:id="rId_hyperlink_1466"/>
+    <hyperlink ref="D1482" r:id="rId_hyperlink_1467"/>
+    <hyperlink ref="D1483" r:id="rId_hyperlink_1468"/>
+    <hyperlink ref="D1484" r:id="rId_hyperlink_1469"/>
+    <hyperlink ref="D1485" r:id="rId_hyperlink_1470"/>
+    <hyperlink ref="D1486" r:id="rId_hyperlink_1471"/>
+    <hyperlink ref="D1487" r:id="rId_hyperlink_1472"/>
+    <hyperlink ref="D1488" r:id="rId_hyperlink_1473"/>
+    <hyperlink ref="D1489" r:id="rId_hyperlink_1474"/>
+    <hyperlink ref="D1490" r:id="rId_hyperlink_1475"/>
+    <hyperlink ref="D1491" r:id="rId_hyperlink_1476"/>
+    <hyperlink ref="D1492" r:id="rId_hyperlink_1477"/>
+    <hyperlink ref="D1493" r:id="rId_hyperlink_1478"/>
+    <hyperlink ref="D1494" r:id="rId_hyperlink_1479"/>
+    <hyperlink ref="D1495" r:id="rId_hyperlink_1480"/>
+    <hyperlink ref="D1496" r:id="rId_hyperlink_1481"/>
+    <hyperlink ref="D1497" r:id="rId_hyperlink_1482"/>
+    <hyperlink ref="D1498" r:id="rId_hyperlink_1483"/>
+    <hyperlink ref="D1499" r:id="rId_hyperlink_1484"/>
+    <hyperlink ref="D1500" r:id="rId_hyperlink_1485"/>
+    <hyperlink ref="D1501" r:id="rId_hyperlink_1486"/>
+    <hyperlink ref="D1502" r:id="rId_hyperlink_1487"/>
+    <hyperlink ref="D1503" r:id="rId_hyperlink_1488"/>
+    <hyperlink ref="D1504" r:id="rId_hyperlink_1489"/>
+    <hyperlink ref="D1505" r:id="rId_hyperlink_1490"/>
+    <hyperlink ref="D1506" r:id="rId_hyperlink_1491"/>
+    <hyperlink ref="D1507" r:id="rId_hyperlink_1492"/>
+    <hyperlink ref="D1508" r:id="rId_hyperlink_1493"/>
+    <hyperlink ref="D1509" r:id="rId_hyperlink_1494"/>
+    <hyperlink ref="D1510" r:id="rId_hyperlink_1495"/>
+    <hyperlink ref="D1511" r:id="rId_hyperlink_1496"/>
+    <hyperlink ref="D1512" r:id="rId_hyperlink_1497"/>
+    <hyperlink ref="D1513" r:id="rId_hyperlink_1498"/>
+    <hyperlink ref="D1514" r:id="rId_hyperlink_1499"/>
+    <hyperlink ref="D1515" r:id="rId_hyperlink_1500"/>
+    <hyperlink ref="D1516" r:id="rId_hyperlink_1501"/>
+    <hyperlink ref="D1517" r:id="rId_hyperlink_1502"/>
+    <hyperlink ref="D1518" r:id="rId_hyperlink_1503"/>
+    <hyperlink ref="D1519" r:id="rId_hyperlink_1504"/>
+    <hyperlink ref="D1520" r:id="rId_hyperlink_1505"/>
+    <hyperlink ref="D1521" r:id="rId_hyperlink_1506"/>
+    <hyperlink ref="D1522" r:id="rId_hyperlink_1507"/>
+    <hyperlink ref="D1523" r:id="rId_hyperlink_1508"/>
+    <hyperlink ref="D1524" r:id="rId_hyperlink_1509"/>
+    <hyperlink ref="D1525" r:id="rId_hyperlink_1510"/>
+    <hyperlink ref="D1526" r:id="rId_hyperlink_1511"/>
+    <hyperlink ref="D1527" r:id="rId_hyperlink_1512"/>
+    <hyperlink ref="D1528" r:id="rId_hyperlink_1513"/>
+    <hyperlink ref="D1529" r:id="rId_hyperlink_1514"/>
+    <hyperlink ref="D1530" r:id="rId_hyperlink_1515"/>
+    <hyperlink ref="D1531" r:id="rId_hyperlink_1516"/>
+    <hyperlink ref="D1532" r:id="rId_hyperlink_1517"/>
+    <hyperlink ref="D1533" r:id="rId_hyperlink_1518"/>
+    <hyperlink ref="D1534" r:id="rId_hyperlink_1519"/>
+    <hyperlink ref="D1535" r:id="rId_hyperlink_1520"/>
+    <hyperlink ref="D1536" r:id="rId_hyperlink_1521"/>
+    <hyperlink ref="D1537" r:id="rId_hyperlink_1522"/>
+    <hyperlink ref="D1538" r:id="rId_hyperlink_1523"/>
+    <hyperlink ref="D1539" r:id="rId_hyperlink_1524"/>
+    <hyperlink ref="D1540" r:id="rId_hyperlink_1525"/>
+    <hyperlink ref="D1541" r:id="rId_hyperlink_1526"/>
+    <hyperlink ref="D1542" r:id="rId_hyperlink_1527"/>
+    <hyperlink ref="D1543" r:id="rId_hyperlink_1528"/>
+    <hyperlink ref="D1544" r:id="rId_hyperlink_1529"/>
+    <hyperlink ref="D1545" r:id="rId_hyperlink_1530"/>
+    <hyperlink ref="D1546" r:id="rId_hyperlink_1531"/>
+    <hyperlink ref="D1547" r:id="rId_hyperlink_1532"/>
+    <hyperlink ref="D1548" r:id="rId_hyperlink_1533"/>
+    <hyperlink ref="D1549" r:id="rId_hyperlink_1534"/>
+    <hyperlink ref="D1550" r:id="rId_hyperlink_1535"/>
+    <hyperlink ref="D1551" r:id="rId_hyperlink_1536"/>
+    <hyperlink ref="D1552" r:id="rId_hyperlink_1537"/>
+    <hyperlink ref="D1553" r:id="rId_hyperlink_1538"/>
+    <hyperlink ref="D1554" r:id="rId_hyperlink_1539"/>
+    <hyperlink ref="D1555" r:id="rId_hyperlink_1540"/>
+    <hyperlink ref="D1556" r:id="rId_hyperlink_1541"/>
+    <hyperlink ref="D1557" r:id="rId_hyperlink_1542"/>
+    <hyperlink ref="D1558" r:id="rId_hyperlink_1543"/>
+    <hyperlink ref="D1559" r:id="rId_hyperlink_1544"/>
+    <hyperlink ref="D1560" r:id="rId_hyperlink_1545"/>
+    <hyperlink ref="D1561" r:id="rId_hyperlink_1546"/>
+    <hyperlink ref="D1562" r:id="rId_hyperlink_1547"/>
+    <hyperlink ref="D1563" r:id="rId_hyperlink_1548"/>
+    <hyperlink ref="D1564" r:id="rId_hyperlink_1549"/>
+    <hyperlink ref="D1565" r:id="rId_hyperlink_1550"/>
+    <hyperlink ref="D1566" r:id="rId_hyperlink_1551"/>
+    <hyperlink ref="D1567" r:id="rId_hyperlink_1552"/>
+    <hyperlink ref="D1568" r:id="rId_hyperlink_1553"/>
+    <hyperlink ref="D1569" r:id="rId_hyperlink_1554"/>
+    <hyperlink ref="D1570" r:id="rId_hyperlink_1555"/>
+    <hyperlink ref="D1571" r:id="rId_hyperlink_1556"/>
+    <hyperlink ref="D1572" r:id="rId_hyperlink_1557"/>
+    <hyperlink ref="D1573" r:id="rId_hyperlink_1558"/>
+    <hyperlink ref="D1574" r:id="rId_hyperlink_1559"/>
+    <hyperlink ref="D1575" r:id="rId_hyperlink_1560"/>
+    <hyperlink ref="D1576" r:id="rId_hyperlink_1561"/>
+    <hyperlink ref="D1577" r:id="rId_hyperlink_1562"/>
+    <hyperlink ref="D1578" r:id="rId_hyperlink_1563"/>
+    <hyperlink ref="D1579" r:id="rId_hyperlink_1564"/>
+    <hyperlink ref="D1580" r:id="rId_hyperlink_1565"/>
+    <hyperlink ref="D1581" r:id="rId_hyperlink_1566"/>
+    <hyperlink ref="D1582" r:id="rId_hyperlink_1567"/>
+    <hyperlink ref="D1583" r:id="rId_hyperlink_1568"/>
+    <hyperlink ref="D1584" r:id="rId_hyperlink_1569"/>
+    <hyperlink ref="D1585" r:id="rId_hyperlink_1570"/>
+    <hyperlink ref="D1586" r:id="rId_hyperlink_1571"/>
+    <hyperlink ref="D1587" r:id="rId_hyperlink_1572"/>
+    <hyperlink ref="D1588" r:id="rId_hyperlink_1573"/>
+    <hyperlink ref="D1589" r:id="rId_hyperlink_1574"/>
+    <hyperlink ref="D1590" r:id="rId_hyperlink_1575"/>
+    <hyperlink ref="D1591" r:id="rId_hyperlink_1576"/>
+    <hyperlink ref="D1592" r:id="rId_hyperlink_1577"/>
+    <hyperlink ref="D1593" r:id="rId_hyperlink_1578"/>
+    <hyperlink ref="D1594" r:id="rId_hyperlink_1579"/>
+    <hyperlink ref="D1595" r:id="rId_hyperlink_1580"/>
+    <hyperlink ref="D1596" r:id="rId_hyperlink_1581"/>
+    <hyperlink ref="D1597" r:id="rId_hyperlink_1582"/>
+    <hyperlink ref="D1598" r:id="rId_hyperlink_1583"/>
+    <hyperlink ref="D1601" r:id="rId_hyperlink_1584"/>
+    <hyperlink ref="D1602" r:id="rId_hyperlink_1585"/>
+    <hyperlink ref="D1603" r:id="rId_hyperlink_1586"/>
+    <hyperlink ref="D1604" r:id="rId_hyperlink_1587"/>
+    <hyperlink ref="D1605" r:id="rId_hyperlink_1588"/>
+    <hyperlink ref="D1606" r:id="rId_hyperlink_1589"/>
+    <hyperlink ref="D1607" r:id="rId_hyperlink_1590"/>
+    <hyperlink ref="D1608" r:id="rId_hyperlink_1591"/>
+    <hyperlink ref="D1609" r:id="rId_hyperlink_1592"/>
+    <hyperlink ref="D1610" r:id="rId_hyperlink_1593"/>
+    <hyperlink ref="D1611" r:id="rId_hyperlink_1594"/>
+    <hyperlink ref="D1612" r:id="rId_hyperlink_1595"/>
+    <hyperlink ref="D1615" r:id="rId_hyperlink_1596"/>
+    <hyperlink ref="D1616" r:id="rId_hyperlink_1597"/>
+    <hyperlink ref="D1617" r:id="rId_hyperlink_1598"/>
+    <hyperlink ref="D1618" r:id="rId_hyperlink_1599"/>
+    <hyperlink ref="D1619" r:id="rId_hyperlink_1600"/>
+    <hyperlink ref="D1620" r:id="rId_hyperlink_1601"/>
+    <hyperlink ref="D1621" r:id="rId_hyperlink_1602"/>
+    <hyperlink ref="D1622" r:id="rId_hyperlink_1603"/>
+    <hyperlink ref="D1623" r:id="rId_hyperlink_1604"/>
+    <hyperlink ref="D1624" r:id="rId_hyperlink_1605"/>
+    <hyperlink ref="D1625" r:id="rId_hyperlink_1606"/>
+    <hyperlink ref="D1626" r:id="rId_hyperlink_1607"/>
+    <hyperlink ref="D1627" r:id="rId_hyperlink_1608"/>
+    <hyperlink ref="D1628" r:id="rId_hyperlink_1609"/>
+    <hyperlink ref="D1629" r:id="rId_hyperlink_1610"/>
+    <hyperlink ref="D1630" r:id="rId_hyperlink_1611"/>
+    <hyperlink ref="D1631" r:id="rId_hyperlink_1612"/>
+    <hyperlink ref="D1632" r:id="rId_hyperlink_1613"/>
+    <hyperlink ref="D1633" r:id="rId_hyperlink_1614"/>
+    <hyperlink ref="D1634" r:id="rId_hyperlink_1615"/>
+    <hyperlink ref="D1635" r:id="rId_hyperlink_1616"/>
+    <hyperlink ref="D1636" r:id="rId_hyperlink_1617"/>
+    <hyperlink ref="D1637" r:id="rId_hyperlink_1618"/>
+    <hyperlink ref="D1638" r:id="rId_hyperlink_1619"/>
+    <hyperlink ref="D1639" r:id="rId_hyperlink_1620"/>
+    <hyperlink ref="D1640" r:id="rId_hyperlink_1621"/>
+    <hyperlink ref="D1641" r:id="rId_hyperlink_1622"/>
+    <hyperlink ref="D1642" r:id="rId_hyperlink_1623"/>
+    <hyperlink ref="D1643" r:id="rId_hyperlink_1624"/>
+    <hyperlink ref="D1644" r:id="rId_hyperlink_1625"/>
+    <hyperlink ref="D1645" r:id="rId_hyperlink_1626"/>
+    <hyperlink ref="D1646" r:id="rId_hyperlink_1627"/>
+    <hyperlink ref="D1647" r:id="rId_hyperlink_1628"/>
+    <hyperlink ref="D1648" r:id="rId_hyperlink_1629"/>
+    <hyperlink ref="D1649" r:id="rId_hyperlink_1630"/>
+    <hyperlink ref="D1650" r:id="rId_hyperlink_1631"/>
+    <hyperlink ref="D1651" r:id="rId_hyperlink_1632"/>
+    <hyperlink ref="D1652" r:id="rId_hyperlink_1633"/>
+    <hyperlink ref="D1653" r:id="rId_hyperlink_1634"/>
+    <hyperlink ref="D1654" r:id="rId_hyperlink_1635"/>
+    <hyperlink ref="D1655" r:id="rId_hyperlink_1636"/>
+    <hyperlink ref="D1658" r:id="rId_hyperlink_1637"/>
+    <hyperlink ref="D1659" r:id="rId_hyperlink_1638"/>
+    <hyperlink ref="D1660" r:id="rId_hyperlink_1639"/>
+    <hyperlink ref="D1661" r:id="rId_hyperlink_1640"/>
+    <hyperlink ref="D1662" r:id="rId_hyperlink_1641"/>
+    <hyperlink ref="D1663" r:id="rId_hyperlink_1642"/>
+    <hyperlink ref="D1664" r:id="rId_hyperlink_1643"/>
+    <hyperlink ref="D1665" r:id="rId_hyperlink_1644"/>
+    <hyperlink ref="D1666" r:id="rId_hyperlink_1645"/>
+    <hyperlink ref="D1667" r:id="rId_hyperlink_1646"/>
+    <hyperlink ref="D1668" r:id="rId_hyperlink_1647"/>
+    <hyperlink ref="D1669" r:id="rId_hyperlink_1648"/>
+    <hyperlink ref="D1670" r:id="rId_hyperlink_1649"/>
+    <hyperlink ref="D1671" r:id="rId_hyperlink_1650"/>
+    <hyperlink ref="D1672" r:id="rId_hyperlink_1651"/>
+    <hyperlink ref="D1673" r:id="rId_hyperlink_1652"/>
+    <hyperlink ref="D1674" r:id="rId_hyperlink_1653"/>
+    <hyperlink ref="D1675" r:id="rId_hyperlink_1654"/>
+    <hyperlink ref="D1678" r:id="rId_hyperlink_1655"/>
+    <hyperlink ref="D1679" r:id="rId_hyperlink_1656"/>
+    <hyperlink ref="D1680" r:id="rId_hyperlink_1657"/>
+    <hyperlink ref="D1681" r:id="rId_hyperlink_1658"/>
+    <hyperlink ref="D1682" r:id="rId_hyperlink_1659"/>
+    <hyperlink ref="D1683" r:id="rId_hyperlink_1660"/>
+    <hyperlink ref="D1684" r:id="rId_hyperlink_1661"/>
+    <hyperlink ref="D1685" r:id="rId_hyperlink_1662"/>
+    <hyperlink ref="D1686" r:id="rId_hyperlink_1663"/>
+    <hyperlink ref="D1687" r:id="rId_hyperlink_1664"/>
+    <hyperlink ref="D1688" r:id="rId_hyperlink_1665"/>
+    <hyperlink ref="D1689" r:id="rId_hyperlink_1666"/>
+    <hyperlink ref="D1690" r:id="rId_hyperlink_1667"/>
+    <hyperlink ref="D1691" r:id="rId_hyperlink_1668"/>
+    <hyperlink ref="D1692" r:id="rId_hyperlink_1669"/>
+    <hyperlink ref="D1693" r:id="rId_hyperlink_1670"/>
+    <hyperlink ref="D1694" r:id="rId_hyperlink_1671"/>
+    <hyperlink ref="D1695" r:id="rId_hyperlink_1672"/>
+    <hyperlink ref="D1696" r:id="rId_hyperlink_1673"/>
+    <hyperlink ref="D1697" r:id="rId_hyperlink_1674"/>
+    <hyperlink ref="D1698" r:id="rId_hyperlink_1675"/>
+    <hyperlink ref="D1699" r:id="rId_hyperlink_1676"/>
+    <hyperlink ref="D1700" r:id="rId_hyperlink_1677"/>
+    <hyperlink ref="D1701" r:id="rId_hyperlink_1678"/>
+    <hyperlink ref="D1702" r:id="rId_hyperlink_1679"/>
+    <hyperlink ref="D1703" r:id="rId_hyperlink_1680"/>
+    <hyperlink ref="D1704" r:id="rId_hyperlink_1681"/>
+    <hyperlink ref="D1705" r:id="rId_hyperlink_1682"/>
+    <hyperlink ref="D1706" r:id="rId_hyperlink_1683"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>