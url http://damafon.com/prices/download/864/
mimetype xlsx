--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -12,160 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>АДАПТЕРЫ для телефонов</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Адаптер Hoco LS29 с двойным Lightning 2A, белый</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-hoco-ls29-s-dvoynym-lightning-2a-belyy/</t>
   </si>
   <si>
     <t>Адаптер Hoco LS29 с двойным Lightning 2A, черный</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-hoco-ls29-s-dvoynym-lightning-2a-chernyy/</t>
   </si>
   <si>
+    <t>Адаптер Hoco LS36 Type-C (папа) - AUX (мама), черный</t>
+  </si>
+  <si>
+    <t>http://damafon.com/adapter-hoco-ls36-type-c-papa---aux-mama-chernyy/</t>
+  </si>
+  <si>
     <t>Адаптер Hoco UA31E iPhone (папа) - Type-C (мама), серебро</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-hoco-ua31e-iphone-papa---type-c-mama-serebro/</t>
   </si>
   <si>
     <t>Адаптер Hoco UA31E iPhone (папа) - Type-C (мама), черный</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-hoco-ua31e-iphone-papa---type-c-mama-chernyy/</t>
   </si>
   <si>
     <t>Адаптер Hoco UA31F USB (папа) - Type-C + iPhone (мама), черный</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-hoco-ua31f-usb-papa---type-c--iphone-mama-chernyy/</t>
   </si>
   <si>
     <t>041664</t>
   </si>
   <si>
     <t>Адаптер MFI OLMIO Ligtning - AUX</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-mfi-olmio-ligtning---aux/</t>
   </si>
   <si>
     <t>041621</t>
   </si>
   <si>
     <t>Адаптер OLMIO DUAL Lightning (аудио+зарядка)</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-olmio-dual-lightning-audiozaryadka/</t>
   </si>
   <si>
     <t>038644</t>
   </si>
   <si>
     <t>Адаптер OLMIO microUSB (папа) - USB (мама) OTG кабель черный 15 см</t>
   </si>
   <si>
     <t>http://damafon.com/kabel-usb-mama---microusb-otg-olmio-on-the-go/</t>
   </si>
   <si>
-    <t>00-00020333</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00018853</t>
   </si>
   <si>
     <t>Адаптер WALKER miniUSB (папа) - USB (мама) OTG №03 кабель черный*</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-walker-miniusb-papa---otg-03-kabel/</t>
   </si>
   <si>
     <t>Адаптер WALKER Type-C (папа) - 2в1 AUX (мама) + зарядка №01 кабель*</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-walker-type-c-papa---2v1-01-dvoynik-naushnik--zaryadka-kabel/</t>
   </si>
   <si>
     <t>00-00018850</t>
   </si>
   <si>
     <t>Адаптер WALKER Type-C (папа) - OTG №01 пластиковый</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-walker-type-c-papa---otg-01-plastikovyy/</t>
   </si>
   <si>
     <t>00-00018852</t>
@@ -209,108 +197,81 @@
   <si>
     <t>Адаптер WALKER WA-020 iPhone (папа) - AUX (мама)</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-walker-wa-020-iphone-papa---aux-mama/</t>
   </si>
   <si>
     <t>00-00029851</t>
   </si>
   <si>
     <t>Адаптер WALKER WA-025 Type-C (папа) - Lightning (мама) белый</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-walker-wa-025-type-c-papa---lightning-mama-belyy/</t>
   </si>
   <si>
     <t>00-00032437</t>
   </si>
   <si>
     <t>Адаптер WALKER WA-030 iPhone (папа) - AUX (мама) с поддержкой звонков, в коробке, черный</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-walker-wa-030-iphone-papa---aux-mama-s-podderzhkoy-zvonkov-v-korobke-chernyy/</t>
   </si>
   <si>
-    <t>00-00032438</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00031218</t>
   </si>
   <si>
     <t>Адаптер WALKER WA-045 Type-C/USB (папа) - LAN мама) в коробке, черный</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-walker-wa-045-type-cusb-papa---lan-mama-v-korobke-chernyy/</t>
   </si>
   <si>
     <t>00-00032433</t>
   </si>
   <si>
     <t>Адаптер WALKER WA-067 Type-C для Garmin, угловой, черный</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-walker-wa-067-type-c-dlya-garmin-uglovoy-chernyy/</t>
   </si>
   <si>
     <t>127064</t>
   </si>
   <si>
     <t>Адаптер для БЕСПРОВОДНОГО ЗУ Qi стандарт MicroUSB (B)</t>
   </si>
   <si>
     <t>http://damafon.com/adapter-dlya-byesprovodnogo-zu-qi-standart-microusb-b/</t>
   </si>
   <si>
     <t>Активатор SIM карт - professional</t>
   </si>
   <si>
     <t>http://damafon.com/aktivator-sim-kart---professional/</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://damafon.com/besprovodnoy-audioresiver-walker-bta-320-aux---bluetooth/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -684,62 +645,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ls29-s-dvoynym-lightning-2a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ls29-s-dvoynym-lightning-2a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ua31e-iphone-papa---type-c-mama-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ua31e-iphone-papa---type-c-mama-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ua31f-usb-papa---type-c--iphone-mama-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-mfi-olmio-ligtning---aux/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-olmio-dual-lightning-audiozaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kabel-usb-mama---microusb-otg-olmio-on-the-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-iphone-papa---microusb-mama-01-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-microusb-papa---otg-03-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-miniusb-papa---otg-03-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-type-c-papa---2v1-01-dvoynik-naushnik--zaryadka-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-type-c-papa---otg-01-plastikovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-type-c-papa---otg-03-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-012-iphone-papa---2v1-ip-naushnik-mama--ip-zaryadka-plastik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-013-iphone-papa---2v1-ip-naushnik-mama--ip-zaryadka-kabel-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-015-iphone-papa---2v1-aux-mama--ip-zaryadka-bluetooth-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-020-iphone-papa---aux-mama/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-025-type-c-papa---lightning-mama-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-030-iphone-papa---aux-mama-s-podderzhkoy-zvonkov-v-korobke-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-030-type-c-papa---aux-mama-uluchshennoe-kachestvo-v-korobke-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-041-usb-papa---type-c-mama-120w-10-gbs-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-045-type-cusb-papa---lan-mama-v-korobke-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-067-type-c-dlya-garmin-uglovoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-dlya-byesprovodnogo-zu-qi-standart-microusb-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/aktivator-sim-kart---professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/besprovodnoy-audioresiver-walker-bta-320-aux---bluetooth/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ls29-s-dvoynym-lightning-2a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ls29-s-dvoynym-lightning-2a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ls36-type-c-papa---aux-mama-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ua31e-iphone-papa---type-c-mama-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ua31e-iphone-papa---type-c-mama-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-hoco-ua31f-usb-papa---type-c--iphone-mama-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-mfi-olmio-ligtning---aux/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-olmio-dual-lightning-audiozaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kabel-usb-mama---microusb-otg-olmio-on-the-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-miniusb-papa---otg-03-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-type-c-papa---2v1-01-dvoynik-naushnik--zaryadka-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-type-c-papa---otg-01-plastikovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-type-c-papa---otg-03-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-012-iphone-papa---2v1-ip-naushnik-mama--ip-zaryadka-plastik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-013-iphone-papa---2v1-ip-naushnik-mama--ip-zaryadka-kabel-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-015-iphone-papa---2v1-aux-mama--ip-zaryadka-bluetooth-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-020-iphone-papa---aux-mama/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-025-type-c-papa---lightning-mama-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-030-iphone-papa---aux-mama-s-podderzhkoy-zvonkov-v-korobke-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-045-type-cusb-papa---lan-mama-v-korobke-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-walker-wa-067-type-c-dlya-garmin-uglovoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/adapter-dlya-byesprovodnogo-zu-qi-standart-microusb-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/aktivator-sim-kart---professional/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F35" sqref="F35"/>
+      <selection activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -826,565 +787,479 @@
       <c r="C10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="5">
         <v>10</v>
       </c>
       <c r="F10" s="13">
         <v>117</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F11" s="13">
-        <v>135</v>
+        <v>148</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F12" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F13" s="13">
-        <v>265</v>
+        <v>135</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>6</v>
       </c>
-      <c r="B14" s="9" t="s">
+      <c r="B14" s="9"/>
+      <c r="C14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="D14" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F14" s="13">
-        <v>1080</v>
+        <v>265</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="D15" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F15" s="13">
-        <v>160</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="D16" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F16" s="13">
-        <v>83</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>9</v>
       </c>
       <c r="B17" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="D17" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F17" s="13">
-        <v>39</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>10</v>
       </c>
       <c r="B18" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="D18" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F18" s="13">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>11</v>
       </c>
-      <c r="B19" s="9" t="s">
+      <c r="B19" s="9"/>
+      <c r="C19" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F19" s="13">
-        <v>28</v>
+        <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>12</v>
       </c>
-      <c r="B20" s="9"/>
+      <c r="B20" s="9" t="s">
+        <v>37</v>
+      </c>
       <c r="C20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F20" s="13">
-        <v>99</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>13</v>
       </c>
       <c r="B21" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="D21" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="5">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F21" s="13">
-        <v>48</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>14</v>
       </c>
       <c r="B22" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="D22" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="5">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="F22" s="13">
-        <v>62</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>15</v>
       </c>
       <c r="B23" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="D23" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F23" s="13">
-        <v>73</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>16</v>
       </c>
       <c r="B24" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="D24" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F24" s="13">
-        <v>86</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>17</v>
       </c>
       <c r="B25" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="C25" s="6" t="s">
+      <c r="D25" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F25" s="13">
-        <v>190</v>
+        <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>18</v>
       </c>
       <c r="B26" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="D26" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="5">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="F26" s="13">
-        <v>155</v>
+        <v>198</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>19</v>
       </c>
       <c r="B27" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="C27" s="6" t="s">
+      <c r="D27" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F27" s="13">
-        <v>198</v>
+        <v>215</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>20</v>
       </c>
       <c r="B28" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F28" s="13">
-        <v>185</v>
+        <v>540</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>21</v>
       </c>
       <c r="B29" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="D29" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="5">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F29" s="13">
-        <v>195</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>22</v>
       </c>
       <c r="B30" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="D30" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F30" s="13">
-        <v>98</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>23</v>
       </c>
-      <c r="B31" s="9" t="s">
+      <c r="B31" s="9"/>
+      <c r="C31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="5">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F31" s="13">
-        <v>540</v>
-[...56 lines deleted...]
-      <c r="F34" s="13">
         <v>120</v>
-      </c>
-[...18 lines deleted...]
-        <v>248</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D32" r:id="rId_hyperlink_24"/>
-[...2 lines deleted...]
-    <hyperlink ref="D35" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>