--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="906">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="892">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>Чехлы-книги по моделям для телефонов</t>
   </si>
   <si>
     <t>Чехлы-книги для Huawei Honor</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
@@ -86,110 +86,98 @@
   <si>
     <t>Чехол Book Case Huawei Honor 400 2025 бордовый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-2025-bordovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 400 2025 синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-2025-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 400 2025 темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-2025-temno-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 400 2025 темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-2025-temno-siniy/</t>
   </si>
   <si>
-    <t>Чехол Book Case Huawei Honor 400 2025 черный</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case Huawei Honor 400 LITE 2025 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 400 LITE 2025 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 400 LITE 2025 синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 400 LITE 2025 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 400 PRO 2025 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 400 PRO 2025 синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 400 PRO 2025 темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-temno-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 400 PRO 2025 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-chernyy/</t>
   </si>
   <si>
-    <t>Чехол Book Case Huawei Honor 600 LITE 2026 темно-зеленый</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case Huawei Honor 90 Lite черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-90-lite-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 90 зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-90-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor 90 красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-90-krasnyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor PURA 70/P70 2024 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-pura-70p70-2024-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X5c/X5 Plus 2025 бордо</t>
@@ -296,50 +284,56 @@
   <si>
     <t>Чехол Book Case Huawei Honor X7c лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x7c-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X7c темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x7c-temno-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X7c темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x7c-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X7c черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x7c-chernyy/</t>
   </si>
   <si>
+    <t>Чехол Book Case Huawei Honor X7D темно-зеленый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-huawei-honor-x7d-temno-zelenyy/</t>
+  </si>
+  <si>
     <t>Чехол Book Case Huawei Honor X8a красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x8a-krasnyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X8a лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x8a-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X8a черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x8a-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X8b бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x8b-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X8b золото</t>
@@ -398,56 +392,74 @@
   <si>
     <t>Чехол Book Case Huawei Honor X8c темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x8c-temno-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X8c темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x8c-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X8c фисташковый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x8c-fistashkovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X8c черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x8c-chernyy/</t>
   </si>
   <si>
+    <t>Чехол Book Case Huawei Honor X8D бордо</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-huawei-honor-x8d-bordo/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Huawei Honor X8D голубой</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-huawei-honor-x8d-goluboy/</t>
+  </si>
+  <si>
     <t>Чехол Book Case Huawei Honor X8D золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x8d-zoloto/</t>
   </si>
   <si>
+    <t>Чехол Book Case Huawei Honor X8D лиловый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-huawei-honor-x8d-lilovyy/</t>
+  </si>
+  <si>
     <t>Чехол Book Case Huawei Honor X9a бордовый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x9a-bordovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X9a голубой</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x9a-goluboy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X9a синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x9a-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X9a черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-huawei-honor-x9a-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Huawei Honor X9b красный</t>
@@ -572,50 +584,62 @@
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Honor 400 Lite (2025) чёрный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-400-lite-2025-chyornyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Honor X5C (2025) коричневый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x5c-2025-korichnevyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Honor X5C (2025) темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x5c-2025-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Honor X6C (2025) черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x6c-2025-chernyy/</t>
   </si>
   <si>
+    <t>Чехол-книга NICE STYLES (магнит боковой) для Honor X7D (2025) темно-синий</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Чехол-книга NICE STYLES (магнит боковой) для Honor X8D (2025) коричневый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x8d-2025-korichnevyy/</t>
+  </si>
+  <si>
     <t>Чехлы-книги для INFINIX</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX GT 20 Pro 2024 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-gt-20-pro-2024-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 30i бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-30i-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 30i лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-30i-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 30i темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-30i-siniy/</t>
@@ -725,56 +749,50 @@
   <si>
     <t>Чехол Book Case INFINIX Hot 50i/Smart 9 2024 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 50i/Smart 9 2024 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 50i/Smart 9 2024 фисташковый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-fistashkovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Hot 50i/Smart 9 2024 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-chernyy/</t>
   </si>
   <si>
-    <t>Чехол Book Case INFINIX Note 30 2023 лиловый</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case INFINIX Note 30 Pro 2023 зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Note 30 Pro 2023 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Note 30 Pro 2023 синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Note 30 Pro 2023 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case INFINIX Note 40 Pro 2024 черный</t>
@@ -944,56 +962,50 @@
   <si>
     <t>Чехол Book Case Realme C55 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c55-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C55 зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c55-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C55 серый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c55-seryy/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C55 синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c55-siniy/</t>
   </si>
   <si>
-    <t>Чехол Book Case Realme C61/C63 аквамарин</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case Realme C61/C63 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c61c63-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C61/C63 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c61c63-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C65 2024 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c65-2024-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C65 2024 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c65-2024-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C67 2024 аквамарин</t>
@@ -1046,177 +1058,195 @@
   <si>
     <t>Чехол Book Case Realme C67 2024 фисташковый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c67-2024-fistashkovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C71/C73/14X аквамарин</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c71c7314x-akvamarin/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C71/C73/14X бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c71c7314x-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C71/C73/14X золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c71c7314x-zoloto/</t>
   </si>
   <si>
+    <t>Чехол Book Case Realme C71/C73/14X красный</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-realme-c71c7314x-krasnyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Realme C71/C73/14X лиловый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-realme-c71c7314x-lilovyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Realme C71/C73/14X черный</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-realme-c71c7314x-chernyy/</t>
+  </si>
+  <si>
     <t>Чехол Book Case Realme C75 2025 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c75-2025-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C75 2025 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c75-2025-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C75 2025 синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c75-2025-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Realme C75 2025 темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-realme-c75-2025-temno-zelenyy/</t>
   </si>
   <si>
+    <t>Чехол Book Case Realme C85 2026 бордо</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-realme-c85-2026-bordo/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Realme C85 2026 лиловый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-realme-c85-2026-lilovyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Realme C85 2026 синий</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-realme-c85-2026-siniy/</t>
+  </si>
+  <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Realme C61 (4G)/C63 /NOTE 60 (2024) изумрудный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c61-4gc63-note-60-2024-izumrudnyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Realme C61 (4G)/C63 /NOTE 60 (2024) коричневый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c61-4gc63-note-60-2024-korichnevyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Realme C71/C73/Realme 14X темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c71c73realme-14x-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Realme C71/C73/Realme 14X черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c71c73realme-14x-chernyy/</t>
   </si>
   <si>
     <t>Чехол-книга для Samsung</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A06 синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a06-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A06 темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-galaxy-a06-temno-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A06 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-galaxy-a06-chernyy/</t>
   </si>
   <si>
-    <t>Чехол Book Case Samsung A07 бордо</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case Samsung A155 Galaxy A15 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a155-galaxy-a15-5g-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A16 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a16-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A16 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a16-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A16 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a16-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A16 темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a16-temno-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A256 Galaxy A25 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a256-galaxy-a25-lilovyy/</t>
   </si>
   <si>
-    <t>Чехол Book Case Samsung A27 золото</t>
-[...14 lines deleted...]
-    <t>http://damafon.com/chekhol-book-case-samsung-a27-chernyy/</t>
+    <t>Чехол Book Case Samsung A27 бордо</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-samsung-a27-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A346 Galaxy A34 бордовый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-bordovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A346 Galaxy A34 зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A346 Galaxy A34 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A346 Galaxy A34 красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-krasnyy/</t>
   </si>
@@ -1229,344 +1259,296 @@
   <si>
     <t>Чехол Book Case Samsung A346 Galaxy A34 синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A346 Galaxy A34 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A356 Galaxy A35 фисташковый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a356-galaxy-a35-fistashkovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A36/A56 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a56-bordo/</t>
   </si>
   <si>
-    <t>Чехол Book Case Samsung A36/A56 темно-зеленый</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case Samsung A36/A56 темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a56-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A36/A56 фисташковый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a36a56-fistashkovyy/</t>
   </si>
   <si>
+    <t>Чехол Book Case Samsung A37 бордо</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-samsung-a37-bordo/</t>
+  </si>
+  <si>
     <t>Чехол Book Case Samsung A37 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a37-zoloto/</t>
   </si>
   <si>
+    <t>Чехол Book Case Samsung A37 синий</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-samsung-a37-siniy/</t>
+  </si>
+  <si>
     <t>Чехол Book Case Samsung A37 темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a37-temno-zelenyy/</t>
   </si>
   <si>
+    <t>Чехол Book Case Samsung A37 темно-синий</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-samsung-a37-temno-siniy/</t>
+  </si>
+  <si>
     <t>Чехол Book Case Samsung A556 Galaxy A55 аквамарин</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a556-galaxy-a55-akvamarin/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A556 Galaxy A55 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a556-galaxy-a55-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A556 Galaxy A55 фисташковый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a556-galaxy-a55-fistashkovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A57 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a57-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A57 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a57-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A57 синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a57-siniy/</t>
   </si>
   <si>
-    <t>Чехол Book Case Samsung A57 темно-зеленый</t>
-[...8 lines deleted...]
-    <t>http://damafon.com/chekhol-book-case-samsung-a57-temno-siniy/</t>
+    <t>Чехол Book Case Samsung A57 черный</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-samsung-a57-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung A715 Galaxy A71 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-a715-galaxy-a71-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung S23 FE зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-s23-fe-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung S24 FE синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-s24-fe-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung S24 FE фисташковый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-s24-fe-fistashkovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung S24 Ultra зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-s24-ultra-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung S25 FE бордовый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-s25-fe-bordovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung S25 FE золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-s25-fe-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Samsung S25 FE темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-samsung-s25-fe-temno-siniy/</t>
   </si>
   <si>
-    <t>Чехол Book Case Samsung S25 FE черный</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол MIRAGE Book Case Samsung S24/S25 коричневый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-mirage-book-case-samsung-s24s25-korichnevyy/</t>
   </si>
   <si>
     <t>Чехол MIRAGE Book Case Samsung S24/S25 серый титан</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-mirage-book-case-samsung-s24s25-seryy-titan/</t>
   </si>
   <si>
     <t>Чехол MIRAGE Book Case Samsung S24/S25 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-mirage-book-case-samsung-s24s25-chernyy/</t>
   </si>
   <si>
     <t>Чехол MIRAGE Book Case Samsung S25 Ultra коричневый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-mirage-book-case-samsung-s25-ultra-korichnevyy/</t>
   </si>
   <si>
     <t>Чехол MIRAGE Book Case Samsung S25 Ultra черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-mirage-book-case-samsung-s25-ultra-chernyy/</t>
   </si>
   <si>
-    <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A27 (2026) изумрудный</t>
-[...22 lines deleted...]
-  <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A37 (2025) изумрудный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-izumrudnyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A37 (2025) коричневый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-korichnevyy/</t>
   </si>
   <si>
-    <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A37 (2025) красный</t>
-[...8 lines deleted...]
-    <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-temno-siniy/</t>
+    <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A37 (2025) черный</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-chernyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A54 темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a54-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A54 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a54-chernyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A56 (2025) изумрудный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a56-2025-izumrudnyy/</t>
   </si>
   <si>
-    <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A56 (2025) красный</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A56 (2025) темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a56-2025-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A56 (2025) черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a56-2025-chernyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A57 (2025) коричневый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-korichnevyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A57 (2025) красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-krasnyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A57 (2025) темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung A57 (2025) черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-chernyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung S23FE черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-s23fe-chernyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung S24FE (2024) черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-s24fe-2024-chernyy/</t>
   </si>
   <si>
-    <t>Чехол-книга NICE STYLES (магнит боковой) для Samsung S25 FE (2025) изумрудный</t>
-[...10 lines deleted...]
-  <si>
     <t>Чехлы-книги для TECNO</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 30 2024 зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-30-2024-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 30 2024 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-30-2024-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 30 2024 красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-30-2024-krasnyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 30 2024 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-30-2024-lilovyy/</t>
@@ -1580,56 +1562,50 @@
   <si>
     <t>Чехол Book Case TECNO Camon 40 2025 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-40-2025-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 40 2025 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-40-2025-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 40 2025 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-40-2025-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 40 2025 темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-40-2025-temno-zelenyy/</t>
   </si>
   <si>
-    <t>Чехол Book Case TECNO Camon 40 2025 черный</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case TECNO Camon 50 2026 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-50-2026-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 50 2026 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-50-2026-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 50 2026 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-50-2026-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 50 2026 темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-camon-50-2026-temno-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Camon 50 2026 черный</t>
@@ -1742,50 +1718,56 @@
   <si>
     <t>Чехол Book Case TECNO Pova 6 зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-pova-6-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Pova 7/Pova 7 NEO бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-pova-7-neo-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Pova 7/Pova 7 NEO золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-pova-7-neo-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Pova 7/Pova 7 NEO лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-pova-7-neo-lilovyy/</t>
   </si>
   <si>
+    <t>Чехол Book Case TECNO Pova 7/Pova 7 NEO темно-зеленый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-tecno-pova-7-neo-temno-zelenyy/</t>
+  </si>
+  <si>
     <t>Чехол Book Case TECNO Spark 20 Pro Plus темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-20-pro-plus-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark 20 Pro Plus черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-20-pro-plus-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark 20 Pro бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-20-pro-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark 20 Pro золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-20-pro-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark 20 Pro лиловый</t>
@@ -1868,62 +1850,50 @@
   <si>
     <t>Чехол Book Case TECNO Spark 40 PRO тёмно-зелёный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-40-pro-tyomno-zelyonyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark 40 PRO чёрный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-40-pro-chyornyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark 50 2026 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-50-2026-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark 50 2026 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-50-2026-zoloto/</t>
   </si>
   <si>
-    <t>Чехол Book Case TECNO Spark 50 2026 лиловый</t>
-[...10 lines deleted...]
-  <si>
     <t>Чехол Book Case TECNO Spark Go 1/Go 2025/POP 9/Spark 40C бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark Go 1/Go 2025/POP 9/Spark 40C золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark Go 1/Go 2025/POP 9/Spark 40C синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark Go 1/Go 2025/POP 9/Spark 40C темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-temno-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark Go 1/Go 2025/POP 9/Spark 40C черный</t>
@@ -1994,68 +1964,56 @@
   <si>
     <t>Чехол Book Case TECNO Spark GO 2023/POP 7 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark Go 3 2026/POP 20 4G бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark Go 3 2026/POP 20 4G золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case TECNO Spark Go 3 2026/POP 20 4G лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-lilovyy/</t>
   </si>
   <si>
-    <t>Чехол Book Case TECNO Spark Go 3 2026/POP 20 4G синий</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case TECNO Spark Go 3 2026/POP 20 4G темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-temno-zelenyy/</t>
   </si>
   <si>
-    <t>Чехол Book Case TECNO Spark Go 3 2026/POP 20 4G темно-синий</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол MIRAGE Book Case TECNO Spark Go 2/POP 10/Smart 10 коричневый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-korichnevyy/</t>
   </si>
   <si>
     <t>Чехол MIRAGE Book Case TECNO Spark Go 2/POP 10/Smart 10 серый титан</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-seryy-titan/</t>
   </si>
   <si>
     <t>Чехол MIRAGE Book Case TECNO Spark Go 2/POP 10/Smart 10 темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол MIRAGE Book Case TECNO Spark Go 2/POP 10/Smart 10 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-chernyy/</t>
   </si>
   <si>
     <t>225323</t>
@@ -2249,56 +2207,50 @@
   <si>
     <t>Чехол Book Case Xiaomi Redmi 12C/Poco C55 темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi 13/Poco M6 аквамарин</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-13-akvamarin/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi 13/Poco M6 красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-13-krasnyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi 13/Poco M6 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-13-lilovyy/</t>
   </si>
   <si>
-    <t>Чехол Book Case Xiaomi Redmi 13/Poco M6 черный</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол Book Case Xiaomi Redmi 13C/Poco C65 аквамарин</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-13cpoco-c65-akvamarin/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi 13C/Poco C65 красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-13cpoco-c65-krasnyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi 13C/Poco C65 фисташковый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-13cpoco-c65-fistashkovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi 13C/Poco C65 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-13c-chernyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi 14C/Poco C75 бордовый</t>
@@ -2321,50 +2273,62 @@
   <si>
     <t>Чехол Book Case Xiaomi Redmi 15 (169 mm) бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi 15 (169 mm) золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi 15 (169 mm) лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi 15 (169 mm) темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-temno-zelenyy/</t>
   </si>
   <si>
+    <t>Чехол Book Case Xiaomi Redmi 15C/Poco C85 оранжевый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-15cpoco-c85-oranzhevyy/</t>
+  </si>
+  <si>
+    <t>Чехол Book Case Xiaomi Redmi 15C/Poco C85 темно-зеленый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-15cpoco-c85-temno-zelenyy/</t>
+  </si>
+  <si>
     <t>Чехол Book Case Xiaomi Redmi A1+/A2+/Poco C51 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-a1-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi A1+/A2+/Poco C51 красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-a1-krasnyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi A1+/A2+/Poco C51 розовое золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-a1-rozovoe-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi A3/A3x/Poco C61 голубой</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-a3poco-c61-goluboy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi A3/A3x/Poco C61 золото</t>
@@ -2387,68 +2351,50 @@
   <si>
     <t>Чехол Book Case Xiaomi Redmi A5/Poco C71 аквамарин</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-akvamarin/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi A5/Poco C71 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi A5/Poco C71 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi A5/Poco C71 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-lilovyy/</t>
   </si>
   <si>
-    <t>Чехол Book Case Xiaomi Redmi A7 PRO 4G 2026 бордо</t>
-[...16 lines deleted...]
-  <si>
     <t>Чехол Book Case Xiaomi Redmi Note 13 4G аквамарин</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-akvamarin/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi Note 13 4G голубой</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-goluboy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi Note 13 4G красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-krasnyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi Note 13 4G лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi Note 13 4G фисташковый</t>
@@ -2561,74 +2507,86 @@
   <si>
     <t>Чехол Book Case Xiaomi Redmi Note 14 Pro 5G/Poco X7 темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-5gpoco-x7-temno-zelenyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi NOTE 15 4G/5G/POCO M8 5G 2025 бордо</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-bordo/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi NOTE 15 4G/5G/POCO M8 5G 2025 золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi NOTE 15 4G/5G/POCO M8 5G 2025 лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-lilovyy/</t>
   </si>
   <si>
+    <t>Чехол Book Case Xiaomi Redmi NOTE 15 4G/5G/POCO M8 5G 2025 темно-зеленый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-temno-zelenyy/</t>
+  </si>
+  <si>
     <t>Чехол Book Case Xiaomi Redmi NOTE 15 PRO 4G золото</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-zoloto/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi NOTE 15 PRO 4G лиловый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-lilovyy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi NOTE 15 PRO 4G синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-siniy/</t>
   </si>
   <si>
     <t>Чехол Book Case Xiaomi Redmi NOTE 15 PRO 4G темно-зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-temno-zelenyy/</t>
   </si>
   <si>
+    <t>Чехол Book Case Xiaomi Redmi NOTE 15 PRO 4G черный</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-chernyy/</t>
+  </si>
+  <si>
     <t>221400</t>
   </si>
   <si>
     <t>Чехол-книга BC002 Xiaomi Redmi 12C/Poco C55 черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-bc002-xiaomi-redmi-11a-chernyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi 15 4G (169 mm) коричневый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15-4g-169-mm-korichnevyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi 15 4G (169 mm) красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15-4g-169-mm-krasnyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi 15 4G (169 mm) темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15-4g-169-mm-temno-siniy/</t>
@@ -2660,72 +2618,72 @@
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi A5 (4G) 2025 изумрудный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-izumrudnyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi A5 (4G) 2025 красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-krasnyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi A5 (4G) 2025 темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi A5 (4G) 2025 чёрный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-chyornyy/</t>
   </si>
   <si>
-    <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi A7 Pro 2026 красный</t>
-[...4 lines deleted...]
-  <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi NOTE 15 4G/5G/POCO M8 2026 изумрудный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-izumrudnyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi NOTE 15 4G/5G/POCO M8 2026 коричневый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-korichnevyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi NOTE 15 4G/5G/POCO M8 2026 красный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-krasnyy/</t>
+  </si>
+  <si>
+    <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi NOTE 15 4G/5G/POCO M8 2026 черный</t>
+  </si>
+  <si>
+    <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-chernyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi NOTE 15 PRO 4G изумрудный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-izumrudnyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi NOTE 15 PRO 4G коричневый</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-korichnevyy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi NOTE 15 PRO 4G темно-синий</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-temno-siniy/</t>
   </si>
   <si>
     <t>Чехол-книга NICE STYLES (магнит боковой) для Xiaomi Redmi NOTE 15 PRO 4G черный</t>
   </si>
   <si>
     <t>http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-chernyy/</t>
   </si>
@@ -3159,62 +3117,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-200-2024-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-200-lite-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-2025-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-2025-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-600-lite-2026-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-90-lite-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-90-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-pura-70p70-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5c-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5cx5-plus-2025-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5cx5-plus-2025-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5cx5-plus-2025-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5cx5-plus-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5cx5-plus-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x6c-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x6d-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7a-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7a-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7a-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7a-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7b-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7b-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7b-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7b-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7c-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7c-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7c-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8a-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8a-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8b-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8b-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8b-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8b-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8d-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9a-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9a-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9a-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9b-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9b-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9c-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9c-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9c-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9d-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9d-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9d-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9d-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9d-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x7a-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x8a-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x9b-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x9b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-400-lite-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-400-lite-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-400-lite-2025-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x5c-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x5c-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x6c-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-gt-20-pro-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-30i-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-30i-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-30i-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-4040-pro-2023-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-4040-pro-2023-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-4040-pro-2023-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40ismart-8-2023-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40ismart-8-2023-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40i-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40ismart-8-2023-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40i-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40ismart-8-2023-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40ismart-8-2023-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40i-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-30-2023-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-40-pro-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-7-2023-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-7-plus-2023-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-hot-30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-hot-30i-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-note-30-vip-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-note-30-4g-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-note-30-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-zero-5g-2023-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-stylysh-magnit-bokovoy-dlya-infinix-smart-20-4g-2026-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-stylysh-magnit-bokovoy-dlya-infinix-smart-20-4g-2026-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-stylysh-magnit-bokovoy-dlya-infinix-smart-20-4g-2026-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-4g-2023-s-magnitom-zashchitoy-kamery-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-4g-2023-s-magnitom-zashchitoy-kamery-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-5g-2023-s-magnitom-zashchitoy-kamery-nefritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-5g-2023-s-magnitom-zashchitoy-kamery-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-5g-2023-s-magnitom-zashchitoy-kamery-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-5g-2023-s-magnitom-zashchitoy-kamery-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-plus-5g-2023-s-magnitom-zashchitoy-kamery-nefritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-plus-5g-2023-s-magnitom-zashchitoy-kamery-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-plus-5g-2023-s-magnitom-zashchitoy-kamery-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-plus-5g-2023-s-magnitom-zashchitoy-kamery-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-plus-5g-2023-s-magnitom-zashchitoy-kamery-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-12-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c55-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c55-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c55-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c55-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c61c63-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c61c63-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c61c63-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c65-2024-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c65-2024-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c71c7314x-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c71c7314x-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c71c7314x-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c75-2025-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c75-2025-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c75-2025-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c75-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c61-4gc63-note-60-2024-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c61-4gc63-note-60-2024-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c71c73realme-14x-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c71c73realme-14x-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a06-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-galaxy-a06-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-galaxy-a06-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a07-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a155-galaxy-a15-5g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a16-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a16-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a16-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a16-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a256-galaxy-a25-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a27-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a27-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a27-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a356-galaxy-a35-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a56-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a56-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a56-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a36a56-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a37-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a37-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a556-galaxy-a55-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a556-galaxy-a55-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a556-galaxy-a55-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a57-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a57-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a57-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a57-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a57-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a715-galaxy-a71-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s23-fe-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s24-fe-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s24-fe-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s24-ultra-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s25-fe-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s25-fe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s25-fe-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s25-fe-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-samsung-s24s25-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-samsung-s24s25-seryy-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-samsung-s24s25-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-samsung-s25-ultra-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-samsung-s25-ultra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a27-2026-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a27-2026-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a27-2026-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a27-2026-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a54-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a54-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a56-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a56-2025-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a56-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a56-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-s23fe-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-s24fe-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-s25-fe-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-s25-fe-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-30-2024-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-30-2024-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-30-2024-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-30-2024-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-30-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-40-2025-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-40-2025-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-40-2025-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-40-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-40-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-50-2026-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-50-2026-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-50-2026-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-50-2026-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-50-2026-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-5-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-5-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-5-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-5-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-5-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-neo-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-neo-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-neo-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-neo-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-7-neo-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-7-neo-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-7-neo-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-plus-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-plus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-2020sgo-2024pop-8-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2024pop-8-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-30c-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-30c-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-30c-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-30c-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-30c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-40-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-40-pro-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-40-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-40-pro-tyomno-zelyonyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-40-pro-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-50-2026-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-50-2026-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-50-2026-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-50-2026-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-seryy-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-camon-20-pro-5g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-camon-20-pro-5g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-camon-20-camon-20-pro-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-pop-7-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-pop-7-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-spark-10c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-spark-go-2023-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-spark-go-2023-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-40c-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-40c-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-40c-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go-2-4gpop-10smart-10-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go-2-4gpop-10smart-10-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go-2-4gpop-10smart-10-2025-tem-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go3-2026pop-20-4g-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go3-2026pop-20-4g-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go3-2026pop-20-4g-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go3-2026pop-20-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-xiaomi-13-pro-s-magnitom-zashchitoy-kamery-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-xiaomi-13-pro-s-magnitom-zashchitoy-kamery-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-poco-f7-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-poco-f7-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-poco-c55-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13cpoco-c65-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13cpoco-c65-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13cpoco-c65-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-14cpoco-c75-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-14cpoco-c75-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-14cpoco-c75-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a1-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a1-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a1-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a3poco-c61-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a3poco-c61-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a3poco-c61-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a3-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a7-pro-4g-2026-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a7-pro-4g-2026-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a7-pro-4g-2026-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-pro-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-pro-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-pro-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-pro-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-4g-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-4g-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-4g-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-4g-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-5gpoco-x7-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-5gpoco-x7-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-xiaomi-redmi-11a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15-4g-169-mm-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15-4g-169-mm-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15-4g-169-mm-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15spoco-c85-4g-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15spoco-c85-4g-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15spoco-c85-4g-2025-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15spoco-c85-4g-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a7-pro-2026-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-plus-5g-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-plus-5g-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-plus-5g-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-plus-5g-chernyy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-200-2024-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-200-lite-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-2025-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-2025-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-lite-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-400-pro-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-90-lite-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-90-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-pura-70p70-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5c-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5cx5-plus-2025-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5cx5-plus-2025-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5cx5-plus-2025-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5cx5-plus-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x5cx5-plus-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x6c-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x6d-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7a-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7a-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7a-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7a-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7b-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7b-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7b-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7b-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7c-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7c-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7c-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x7d-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8a-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8a-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8b-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8b-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8b-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8b-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8d-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8d-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8d-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x8d-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9a-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9a-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9a-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9b-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9b-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9c-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9c-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9c-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9d-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9d-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9d-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9d-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-huawei-honor-x9d-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x7a-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x8a-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x9b-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-huawei-honor-x9b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-400-lite-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-400-lite-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-400-lite-2025-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x5c-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x5c-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x6c-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x7d-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-honor-x8d-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-gt-20-pro-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-30i-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-30i-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-30i-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-4040-pro-2023-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-4040-pro-2023-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-4040-pro-2023-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40ismart-8-2023-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40ismart-8-2023-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40i-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40ismart-8-2023-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40i-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40ismart-8-2023-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40ismart-8-2023-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-40i-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-hot-50ismart-9-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-30-pro-2023-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-note-40-pro-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-7-2023-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-infinix-smart-7-plus-2023-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-hot-30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-hot-30i-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-note-30-vip-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-note-30-4g-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-note-30-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-infinix-zero-5g-2023-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-stylysh-magnit-bokovoy-dlya-infinix-smart-20-4g-2026-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-stylysh-magnit-bokovoy-dlya-infinix-smart-20-4g-2026-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-stylysh-magnit-bokovoy-dlya-infinix-smart-20-4g-2026-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-4g-2023-s-magnitom-zashchitoy-kamery-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-4g-2023-s-magnitom-zashchitoy-kamery-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-5g-2023-s-magnitom-zashchitoy-kamery-nefritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-5g-2023-s-magnitom-zashchitoy-kamery-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-5g-2023-s-magnitom-zashchitoy-kamery-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-5g-2023-s-magnitom-zashchitoy-kamery-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-plus-5g-2023-s-magnitom-zashchitoy-kamery-nefritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-plus-5g-2023-s-magnitom-zashchitoy-kamery-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-plus-5g-2023-s-magnitom-zashchitoy-kamery-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-plus-5g-2023-s-magnitom-zashchitoy-kamery-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-realme-10-pro-plus-5g-2023-s-magnitom-zashchitoy-kamery-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-12-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c55-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c55-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c55-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c55-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c61c63-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c61c63-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c65-2024-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c65-2024-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c67-2024-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c71c7314x-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c71c7314x-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c71c7314x-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c71c7314x-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c71c7314x-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c71c7314x-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c75-2025-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c75-2025-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c75-2025-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c75-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c85-2026-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c85-2026-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-realme-c85-2026-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c61-4gc63-note-60-2024-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c61-4gc63-note-60-2024-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c71c73realme-14x-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-realme-c71c73realme-14x-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a06-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-galaxy-a06-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-galaxy-a06-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a155-galaxy-a15-5g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a16-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a16-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a16-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a16-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a256-galaxy-a25-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a27-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a346-galaxy-a34-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a356-galaxy-a35-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a56-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a56-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a36a56-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a37-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a37-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a37-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a37-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a37-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a556-galaxy-a55-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a556-galaxy-a55-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a556-galaxy-a55-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a57-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a57-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a57-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a57-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-a715-galaxy-a71-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s23-fe-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s24-fe-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s24-fe-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s24-ultra-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s25-fe-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s25-fe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-samsung-s25-fe-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-samsung-s24s25-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-samsung-s24s25-seryy-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-samsung-s24s25-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-samsung-s25-ultra-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-samsung-s25-ultra-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a37-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a54-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a54-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a56-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a56-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a56-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-a57-2025-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-s23fe-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-samsung-s24fe-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-30-2024-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-30-2024-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-30-2024-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-30-2024-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-30-2024-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-40-2025-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-40-2025-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-40-2025-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-40-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-50-2026-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-50-2026-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-50-2026-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-50-2026-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-camon-50-2026-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-5-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-5-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-5-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-5-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-5-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-neo-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-neo-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-neo-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-neo-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-6-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-7-neo-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-7-neo-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-7-neo-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-pova-7-neo-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-plus-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-plus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-20-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-2020sgo-2024pop-8-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2024pop-8-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-30c-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-30c-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-30c-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-30c-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-30c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-40-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-40-pro-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-40-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-40-pro-tyomno-zelyonyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-40-pro-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-50-2026-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-50-2026-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-1pop-9-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2pop-10smart-10-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-2023pop-7-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-tecno-spark-go-3-2026pop-20-4g-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-seryy-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-mirage-book-case-tecno-spark-go-2pop-10smart-10-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-camon-20-pro-5g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-camon-20-pro-5g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-camon-20-camon-20-pro-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-pop-7-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-pop-7-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-spark-10c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-spark-go-2023-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-tecno-spark-go-2023-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-40c-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-40c-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-40c-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go-2-4gpop-10smart-10-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go-2-4gpop-10smart-10-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go-2-4gpop-10smart-10-2025-tem-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go3-2026pop-20-4g-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go3-2026pop-20-4g-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go3-2026pop-20-4g-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-tecno-spark-go3-2026pop-20-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-xiaomi-13-pro-s-magnitom-zashchitoy-kamery-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/new-book-case-xiaomi-13-pro-s-magnitom-zashchitoy-kamery-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-poco-f7-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-poco-f7-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-poco-c55-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-12c-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13cpoco-c65-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13cpoco-c65-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13cpoco-c65-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-13c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-14cpoco-c75-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-14cpoco-c75-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-14cpoco-c75-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-15-169-mm-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-15cpoco-c85-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-15cpoco-c85-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a1-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a1-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a1-rozovoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a3poco-c61-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a3poco-c61-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a3poco-c61-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a3-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-a5poco-c71-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-4g-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-pro-akvamarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-pro-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-pro-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-pro-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-13-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-4g-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-4g-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-4g-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-4g-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-fistashkovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-4gnote-14-pro-plus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-5gpoco-x7-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-14-pro-5gpoco-x7-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-bordo/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-4g5gpoco-m8-5g-2025-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-lilovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-book-case-xiaomi-redmi-note-15-pro-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-bc002-xiaomi-redmi-11a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15-4g-169-mm-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15-4g-169-mm-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15-4g-169-mm-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15spoco-c85-4g-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15spoco-c85-4g-2025-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15spoco-c85-4g-2025-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-15spoco-c85-4g-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-a5-4g-2025-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-4g5gpoco-m8-2026-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-plus-5g-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-plus-5g-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-plus-5g-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/chekhol-kniga-nice-styles-magnit-bokovoy-dlya-xiaomi-redmi-note-15-pro-plus-5g-chernyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F454"/>
+  <dimension ref="A1:F447"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F454" sqref="F454"/>
+      <selection activeCell="F447" sqref="F447"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -3329,51 +3287,51 @@
       <c r="C12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="6">
         <v>2</v>
       </c>
       <c r="F12" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F13" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="6">
         <v>2</v>
       </c>
       <c r="F14" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
@@ -3383,7962 +3341,7836 @@
       <c r="C15" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="6">
         <v>2</v>
       </c>
       <c r="F15" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F16" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>8</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E17" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F17" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F18" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>10</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F19" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>11</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F20" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>12</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F21" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>13</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F22" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>14</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F23" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>15</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F24" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>16</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F25" s="14">
-        <v>140</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>17</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>18</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F27" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>19</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F28" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>20</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F29" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>21</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="6">
         <v>9</v>
       </c>
       <c r="F30" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>22</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E31" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F31" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>23</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F32" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>24</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E33" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F33" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>25</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F34" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>26</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F35" s="14">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>27</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E36" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F36" s="14">
-        <v>140</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>28</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F37" s="14">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>29</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E38" s="6">
         <v>2</v>
       </c>
       <c r="F38" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>30</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E39" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F39" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>31</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E40" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F40" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>32</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E41" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F41" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>33</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F42" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>34</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E43" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F43" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>35</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E44" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F44" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>36</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E45" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F45" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>37</v>
       </c>
       <c r="B46" s="10"/>
       <c r="C46" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E46" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F46" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>38</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E47" s="6">
         <v>3</v>
       </c>
       <c r="F47" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>39</v>
       </c>
       <c r="B48" s="10"/>
       <c r="C48" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E48" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F48" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>40</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E49" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F49" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>41</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E50" s="6">
         <v>4</v>
       </c>
       <c r="F50" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>42</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E51" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F51" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>43</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E52" s="6">
         <v>1</v>
       </c>
       <c r="F52" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>44</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E53" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F53" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>45</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E54" s="6">
         <v>3</v>
       </c>
       <c r="F54" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>46</v>
       </c>
       <c r="B55" s="10"/>
       <c r="C55" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E55" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F55" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>47</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E56" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F56" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>48</v>
       </c>
       <c r="B57" s="10"/>
       <c r="C57" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E57" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F57" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>49</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E58" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F58" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>50</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E59" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F59" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>51</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E60" s="6">
         <v>3</v>
       </c>
       <c r="F60" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>52</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E61" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F61" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>53</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E62" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F62" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>54</v>
       </c>
       <c r="B63" s="10"/>
       <c r="C63" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E63" s="6">
         <v>3</v>
       </c>
       <c r="F63" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>55</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E64" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F64" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>56</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E65" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F65" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>57</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E66" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F66" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>58</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E67" s="6">
         <v>2</v>
       </c>
       <c r="F67" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>59</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E68" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F68" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>60</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E69" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F69" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>61</v>
       </c>
       <c r="B70" s="10"/>
       <c r="C70" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E70" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F70" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>62</v>
       </c>
       <c r="B71" s="10"/>
       <c r="C71" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E71" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F71" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>63</v>
       </c>
       <c r="B72" s="10"/>
       <c r="C72" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E72" s="6">
         <v>2</v>
       </c>
       <c r="F72" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>64</v>
       </c>
       <c r="B73" s="10"/>
       <c r="C73" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>139</v>
       </c>
       <c r="E73" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F73" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>65</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E74" s="6">
         <v>2</v>
       </c>
       <c r="F74" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>66</v>
       </c>
       <c r="B75" s="10"/>
       <c r="C75" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E75" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F75" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>67</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E76" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F76" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>68</v>
       </c>
       <c r="B77" s="10"/>
       <c r="C77" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E77" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F77" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>69</v>
       </c>
       <c r="B78" s="10"/>
       <c r="C78" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E78" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F78" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>70</v>
       </c>
       <c r="B79" s="10"/>
       <c r="C79" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E79" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F79" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>71</v>
       </c>
       <c r="B80" s="10"/>
       <c r="C80" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E80" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F80" s="14">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>72</v>
       </c>
       <c r="B81" s="10"/>
       <c r="C81" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E81" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F81" s="14">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>73</v>
       </c>
       <c r="B82" s="10"/>
       <c r="C82" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E82" s="6">
         <v>3</v>
       </c>
       <c r="F82" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>74</v>
       </c>
       <c r="B83" s="10"/>
       <c r="C83" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E83" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F83" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>75</v>
       </c>
       <c r="B84" s="10"/>
       <c r="C84" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E84" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F84" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>76</v>
       </c>
-      <c r="B85" s="10" t="s">
+      <c r="B85" s="10"/>
+      <c r="C85" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="C85" s="7" t="s">
+      <c r="D85" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="D85" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F85" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>77</v>
       </c>
-      <c r="B86" s="10" t="s">
+      <c r="B86" s="10"/>
+      <c r="C86" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D86" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="C86" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E86" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F86" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>78</v>
       </c>
       <c r="B87" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D87" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="C87" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F87" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>79</v>
       </c>
       <c r="B88" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="D88" s="6" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E88" s="6">
         <v>6</v>
       </c>
       <c r="F88" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>80</v>
       </c>
-      <c r="B89" s="10"/>
+      <c r="B89" s="10" t="s">
+        <v>172</v>
+      </c>
       <c r="C89" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D89" s="6" t="s">
         <v>174</v>
       </c>
-      <c r="D89" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F89" s="14">
-        <v>210</v>
+        <v>89</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>81</v>
       </c>
-      <c r="B90" s="10"/>
+      <c r="B90" s="10" t="s">
+        <v>175</v>
+      </c>
       <c r="C90" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E90" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F90" s="14">
-        <v>210</v>
+        <v>89</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>82</v>
       </c>
       <c r="B91" s="10"/>
       <c r="C91" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E91" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F91" s="14">
         <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>83</v>
       </c>
       <c r="B92" s="10"/>
       <c r="C92" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E92" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F92" s="14">
-        <v>230</v>
+        <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>84</v>
       </c>
       <c r="B93" s="10"/>
       <c r="C93" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E93" s="6">
         <v>3</v>
       </c>
       <c r="F93" s="14">
-        <v>230</v>
+        <v>210</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>85</v>
       </c>
       <c r="B94" s="10"/>
       <c r="C94" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E94" s="6">
+        <v>3</v>
+      </c>
+      <c r="F94" s="14">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="5">
+        <v>86</v>
+      </c>
+      <c r="B95" s="10"/>
+      <c r="C95" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="E95" s="6">
+        <v>1</v>
+      </c>
+      <c r="F95" s="14">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="5">
+        <v>87</v>
+      </c>
+      <c r="B96" s="10"/>
+      <c r="C96" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="E96" s="6">
         <v>6</v>
       </c>
-      <c r="F94" s="14">
+      <c r="F96" s="14">
         <v>210</v>
-      </c>
-[...28 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="B97" s="10"/>
       <c r="C97" s="7" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E97" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F97" s="14">
-        <v>89</v>
+        <v>210</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="B98" s="10"/>
       <c r="C98" s="7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E98" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F98" s="14">
-        <v>89</v>
+        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" s="5">
-[...14 lines deleted...]
-      </c>
+      <c r="A99" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B99" s="6"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="6"/>
+      <c r="E99" s="6"/>
+      <c r="F99" s="14"/>
     </row>
     <row r="100" spans="1:6">
-      <c r="A100" s="5">
-[...13 lines deleted...]
-        <v>89</v>
+      <c r="A100" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B100" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C100" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E101" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F101" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B102" s="10"/>
       <c r="C102" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E102" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F102" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B103" s="10"/>
       <c r="C103" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E103" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F103" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B104" s="10"/>
       <c r="C104" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>202</v>
       </c>
       <c r="E104" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F104" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B105" s="10"/>
       <c r="C105" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E105" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F105" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B106" s="10"/>
       <c r="C106" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E106" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F106" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B107" s="10"/>
       <c r="C107" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E107" s="6">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F107" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B108" s="10"/>
       <c r="C108" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>210</v>
       </c>
       <c r="E108" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F108" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B109" s="10"/>
       <c r="C109" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E109" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F109" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E110" s="6">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="F110" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B111" s="10"/>
       <c r="C111" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E111" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F111" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B112" s="10"/>
       <c r="C112" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>218</v>
       </c>
       <c r="E112" s="6">
         <v>2</v>
       </c>
       <c r="F112" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B113" s="10"/>
       <c r="C113" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E113" s="6">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F113" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B114" s="10"/>
       <c r="C114" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E114" s="6">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="F114" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B115" s="10"/>
       <c r="C115" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E115" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F115" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B116" s="10"/>
       <c r="C116" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E116" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F116" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E117" s="6">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F117" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B118" s="10"/>
       <c r="C118" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E118" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F118" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B119" s="10"/>
       <c r="C119" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E119" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F119" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B120" s="10"/>
       <c r="C120" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>234</v>
       </c>
       <c r="E120" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F120" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B121" s="10"/>
       <c r="C121" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E121" s="6">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F121" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B122" s="10"/>
       <c r="C122" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E122" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F122" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B123" s="10"/>
       <c r="C123" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>240</v>
       </c>
       <c r="E123" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F123" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E124" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F124" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B125" s="10"/>
       <c r="C125" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E125" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F125" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B126" s="10"/>
       <c r="C126" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>246</v>
       </c>
       <c r="E126" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F126" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B127" s="10"/>
       <c r="C127" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E127" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F127" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B128" s="10"/>
       <c r="C128" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E128" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F128" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B129" s="10"/>
       <c r="C129" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E129" s="6">
         <v>1</v>
       </c>
       <c r="F129" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B130" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B130" s="10"/>
+      <c r="C130" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="C130" s="7" t="s">
+      <c r="D130" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="D130" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F130" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B131" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B131" s="10"/>
+      <c r="C131" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D131" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="C131" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E131" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F131" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B132" s="10"/>
       <c r="C132" s="7" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E132" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F132" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E133" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F133" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B134" s="10" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="E134" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F134" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B135" s="10" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="E135" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F135" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B136" s="10"/>
+        <v>36</v>
+      </c>
+      <c r="B136" s="10" t="s">
+        <v>268</v>
+      </c>
       <c r="C136" s="7" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E136" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F136" s="14">
-        <v>230</v>
+        <v>89</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B137" s="10"/>
+        <v>37</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>271</v>
+      </c>
       <c r="C137" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="D137" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="D137" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F137" s="14">
-        <v>230</v>
+        <v>89</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B138" s="10"/>
+        <v>38</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>274</v>
+      </c>
       <c r="C138" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E138" s="6">
+        <v>10</v>
+      </c>
+      <c r="F138" s="14">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="5">
+        <v>39</v>
+      </c>
+      <c r="B139" s="10"/>
+      <c r="C139" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="E139" s="6">
         <v>3</v>
       </c>
-      <c r="F138" s="14">
+      <c r="F139" s="14">
         <v>230</v>
       </c>
     </row>
-    <row r="139" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="140" spans="1:6">
-      <c r="A140" s="4" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="A140" s="5">
+        <v>40</v>
+      </c>
+      <c r="B140" s="10"/>
+      <c r="C140" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="E140" s="6">
+        <v>3</v>
+      </c>
+      <c r="F140" s="14">
+        <v>230</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="B141" s="10"/>
       <c r="C141" s="7" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E141" s="6">
+        <v>1</v>
+      </c>
+      <c r="F141" s="14">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B142" s="6"/>
+      <c r="C142" s="7"/>
+      <c r="D142" s="6"/>
+      <c r="E142" s="6"/>
+      <c r="F142" s="14"/>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B143" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="F141" s="14">
-[...36 lines deleted...]
-        <v>89</v>
+      <c r="C143" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E143" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F143" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B144" s="10"/>
       <c r="C144" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E144" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F144" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>287</v>
       </c>
       <c r="E145" s="6">
         <v>4</v>
       </c>
       <c r="F145" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E146" s="6">
         <v>5</v>
       </c>
       <c r="F146" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E147" s="6">
         <v>5</v>
       </c>
       <c r="F147" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>293</v>
       </c>
       <c r="E148" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F148" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E149" s="6">
         <v>5</v>
       </c>
       <c r="F149" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E150" s="6">
         <v>5</v>
       </c>
       <c r="F150" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E151" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F151" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>301</v>
       </c>
       <c r="E152" s="6">
         <v>5</v>
       </c>
       <c r="F152" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E153" s="6">
         <v>5</v>
       </c>
       <c r="F153" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E154" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F154" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E155" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F155" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E156" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F156" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E157" s="6">
         <v>3</v>
       </c>
       <c r="F157" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E158" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F158" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E159" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F159" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B160" s="10"/>
       <c r="C160" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E160" s="6">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="F160" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B161" s="10"/>
       <c r="C161" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E161" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F161" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B162" s="10"/>
       <c r="C162" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E162" s="6">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="F162" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B163" s="10"/>
       <c r="C163" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E163" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F163" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B164" s="10"/>
       <c r="C164" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E164" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F164" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B165" s="10"/>
       <c r="C165" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E165" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F165" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B166" s="10"/>
       <c r="C166" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E166" s="6">
         <v>3</v>
       </c>
       <c r="F166" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B167" s="10"/>
       <c r="C167" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E167" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F167" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B168" s="10"/>
       <c r="C168" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E168" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F168" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B169" s="10"/>
       <c r="C169" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E169" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F169" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B170" s="10"/>
       <c r="C170" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E170" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F170" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B171" s="10"/>
       <c r="C171" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>339</v>
       </c>
       <c r="E171" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F171" s="14">
-        <v>140</v>
+        <v>89</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B172" s="10"/>
       <c r="C172" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E172" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F172" s="14">
-        <v>140</v>
+        <v>89</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B173" s="10"/>
       <c r="C173" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>343</v>
       </c>
       <c r="E173" s="6">
         <v>3</v>
       </c>
       <c r="F173" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B174" s="10"/>
       <c r="C174" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E174" s="6">
         <v>1</v>
       </c>
       <c r="F174" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>347</v>
       </c>
       <c r="E175" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F175" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E176" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F176" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>351</v>
       </c>
       <c r="E177" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F177" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E178" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F178" s="14">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B179" s="10"/>
       <c r="C179" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E179" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F179" s="14">
-        <v>210</v>
+        <v>135</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B180" s="10"/>
       <c r="C180" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>357</v>
       </c>
       <c r="E180" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F180" s="14">
-        <v>210</v>
+        <v>135</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B181" s="10"/>
       <c r="C181" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E181" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F181" s="14">
-        <v>210</v>
+        <v>135</v>
       </c>
     </row>
     <row r="182" spans="1:6">
-      <c r="A182" s="3" t="s">
+      <c r="A182" s="5">
+        <v>39</v>
+      </c>
+      <c r="B182" s="10"/>
+      <c r="C182" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="B182" s="6"/>
-[...3 lines deleted...]
-      <c r="F182" s="14"/>
+      <c r="D182" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E182" s="6">
+        <v>8</v>
+      </c>
+      <c r="F182" s="14">
+        <v>135</v>
+      </c>
     </row>
     <row r="183" spans="1:6">
-      <c r="A183" s="4" t="s">
-[...11 lines deleted...]
-      <c r="E183" s="13" t="s">
+      <c r="A183" s="5">
+        <v>40</v>
+      </c>
+      <c r="B183" s="10"/>
+      <c r="C183" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="E183" s="6">
         <v>10</v>
       </c>
-      <c r="F183" s="15" t="s">
-        <v>11</v>
+      <c r="F183" s="14">
+        <v>140</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="B184" s="10"/>
       <c r="C184" s="7" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E184" s="6">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F184" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="7" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="D185" s="6" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E185" s="6">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="F185" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="7" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E186" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F186" s="14">
-        <v>135</v>
+        <v>210</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="B187" s="10"/>
       <c r="C187" s="7" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E187" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F187" s="14">
-        <v>135</v>
+        <v>210</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="B188" s="10"/>
       <c r="C188" s="7" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="E188" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F188" s="14">
-        <v>89</v>
+        <v>210</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="B189" s="10"/>
       <c r="C189" s="7" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="E189" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F189" s="14">
-        <v>135</v>
+        <v>210</v>
       </c>
     </row>
     <row r="190" spans="1:6">
-      <c r="A190" s="5">
+      <c r="A190" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B190" s="6"/>
+      <c r="C190" s="7"/>
+      <c r="D190" s="6"/>
+      <c r="E190" s="6"/>
+      <c r="F190" s="14"/>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B191" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B190" s="10"/>
-[...14 lines deleted...]
-      <c r="A191" s="5">
+      <c r="C191" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B191" s="10"/>
-[...10 lines deleted...]
-        <v>135</v>
+      <c r="D191" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E191" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F191" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B192" s="10"/>
       <c r="C192" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>378</v>
       </c>
       <c r="E192" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F192" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B193" s="10"/>
       <c r="C193" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E193" s="6">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F193" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B194" s="10"/>
       <c r="C194" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E194" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F194" s="14">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B195" s="10"/>
       <c r="C195" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E195" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F195" s="14">
-        <v>140</v>
+        <v>89</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B196" s="10"/>
       <c r="C196" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>386</v>
       </c>
       <c r="E196" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F196" s="14">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B197" s="10"/>
       <c r="C197" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E197" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F197" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B198" s="10"/>
       <c r="C198" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E198" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F198" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B199" s="10"/>
       <c r="C199" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>392</v>
       </c>
       <c r="E199" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F199" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B200" s="10"/>
       <c r="C200" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E200" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F200" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B201" s="10"/>
       <c r="C201" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E201" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F201" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B202" s="10"/>
       <c r="C202" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>398</v>
       </c>
       <c r="E202" s="6">
         <v>1</v>
       </c>
       <c r="F202" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B203" s="10"/>
       <c r="C203" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E203" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F203" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B204" s="10"/>
       <c r="C204" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E204" s="6">
         <v>2</v>
       </c>
       <c r="F204" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B205" s="10"/>
       <c r="C205" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>404</v>
       </c>
       <c r="E205" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F205" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="5">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B206" s="10"/>
       <c r="C206" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E206" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F206" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="5">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B207" s="10"/>
       <c r="C207" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>408</v>
       </c>
       <c r="E207" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F207" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B208" s="10"/>
       <c r="C208" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E208" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F208" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B209" s="10"/>
       <c r="C209" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E209" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F209" s="14">
-        <v>140</v>
+        <v>89</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B210" s="10"/>
       <c r="C210" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>414</v>
       </c>
       <c r="E210" s="6">
         <v>4</v>
       </c>
       <c r="F210" s="14">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B211" s="10"/>
       <c r="C211" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>416</v>
       </c>
       <c r="E211" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F211" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B212" s="10"/>
       <c r="C212" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E212" s="6">
         <v>3</v>
       </c>
       <c r="F212" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B213" s="10"/>
       <c r="C213" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>420</v>
       </c>
       <c r="E213" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F213" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B214" s="10"/>
       <c r="C214" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>422</v>
       </c>
       <c r="E214" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F214" s="14">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B215" s="10"/>
       <c r="C215" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E215" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F215" s="14">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B216" s="10"/>
       <c r="C216" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>426</v>
       </c>
       <c r="E216" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F216" s="14">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B217" s="10"/>
       <c r="C217" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>428</v>
       </c>
       <c r="E217" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F217" s="14">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B218" s="10"/>
       <c r="C218" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E218" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F218" s="14">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B219" s="10"/>
       <c r="C219" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>432</v>
       </c>
       <c r="E219" s="6">
         <v>3</v>
       </c>
       <c r="F219" s="14">
-        <v>110</v>
+        <v>89</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B220" s="10"/>
       <c r="C220" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>434</v>
       </c>
       <c r="E220" s="6">
         <v>1</v>
       </c>
       <c r="F220" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B221" s="10"/>
       <c r="C221" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E221" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F221" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B222" s="10"/>
       <c r="C222" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>438</v>
       </c>
       <c r="E222" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F222" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B223" s="10"/>
       <c r="C223" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>440</v>
       </c>
       <c r="E223" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F223" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B224" s="10"/>
       <c r="C224" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E224" s="6">
         <v>4</v>
       </c>
       <c r="F224" s="14">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B225" s="10"/>
       <c r="C225" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>444</v>
       </c>
       <c r="E225" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F225" s="14">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B226" s="10"/>
       <c r="C226" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>446</v>
       </c>
       <c r="E226" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F226" s="14">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B227" s="10"/>
       <c r="C227" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E227" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F227" s="14">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B228" s="10"/>
       <c r="C228" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>450</v>
       </c>
       <c r="E228" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F228" s="14">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B229" s="10"/>
       <c r="C229" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>452</v>
       </c>
       <c r="E229" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F229" s="14">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B230" s="10"/>
       <c r="C230" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E230" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F230" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B231" s="10"/>
       <c r="C231" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E231" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F231" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B232" s="10"/>
       <c r="C232" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>458</v>
       </c>
       <c r="E232" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F232" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B233" s="10"/>
       <c r="C233" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>460</v>
       </c>
       <c r="E233" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F233" s="14">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B234" s="10"/>
       <c r="C234" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>462</v>
       </c>
       <c r="E234" s="6">
         <v>3</v>
       </c>
       <c r="F234" s="14">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B235" s="10"/>
       <c r="C235" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>464</v>
       </c>
       <c r="E235" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F235" s="14">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="B236" s="10"/>
       <c r="C236" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>466</v>
       </c>
       <c r="E236" s="6">
         <v>1</v>
       </c>
       <c r="F236" s="14">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B237" s="10"/>
       <c r="C237" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E237" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F237" s="14">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B238" s="10"/>
       <c r="C238" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>470</v>
       </c>
       <c r="E238" s="6">
         <v>5</v>
       </c>
       <c r="F238" s="14">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B239" s="10"/>
       <c r="C239" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>472</v>
       </c>
       <c r="E239" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F239" s="14">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="B240" s="10"/>
       <c r="C240" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>474</v>
       </c>
       <c r="E240" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F240" s="14">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B241" s="10"/>
       <c r="C241" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>476</v>
       </c>
       <c r="E241" s="6">
         <v>4</v>
       </c>
       <c r="F241" s="14">
         <v>210</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="B242" s="10"/>
       <c r="C242" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>478</v>
       </c>
       <c r="E242" s="6">
         <v>2</v>
       </c>
       <c r="F242" s="14">
         <v>210</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B243" s="10"/>
       <c r="C243" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>480</v>
       </c>
       <c r="E243" s="6">
         <v>1</v>
       </c>
       <c r="F243" s="14">
         <v>210</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="B244" s="10"/>
       <c r="C244" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>482</v>
       </c>
       <c r="E244" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F244" s="14">
         <v>210</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B245" s="10"/>
       <c r="C245" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>484</v>
       </c>
       <c r="E245" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F245" s="14">
         <v>210</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B246" s="10"/>
       <c r="C246" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E246" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F246" s="14">
         <v>210</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B247" s="10"/>
       <c r="C247" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>488</v>
       </c>
       <c r="E247" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F247" s="14">
         <v>210</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="B248" s="10"/>
       <c r="C248" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>490</v>
       </c>
       <c r="E248" s="6">
         <v>4</v>
       </c>
       <c r="F248" s="14">
         <v>210</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B249" s="10"/>
       <c r="C249" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>492</v>
       </c>
       <c r="E249" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F249" s="14">
         <v>210</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="5">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="B250" s="10"/>
       <c r="C250" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>494</v>
       </c>
       <c r="E250" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F250" s="14">
-        <v>210</v>
+        <v>203</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="5">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B251" s="10"/>
       <c r="C251" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E251" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F251" s="14">
-        <v>203</v>
+        <v>210</v>
       </c>
     </row>
     <row r="252" spans="1:6">
-      <c r="A252" s="5">
-[...3 lines deleted...]
-      <c r="C252" s="7" t="s">
+      <c r="A252" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="D252" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B252" s="6"/>
+      <c r="C252" s="7"/>
+      <c r="D252" s="6"/>
+      <c r="E252" s="6"/>
+      <c r="F252" s="14"/>
     </row>
     <row r="253" spans="1:6">
-      <c r="A253" s="5">
-[...13 lines deleted...]
-        <v>210</v>
+      <c r="A253" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B253" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C253" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D253" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E253" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F253" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="B254" s="10"/>
       <c r="C254" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D254" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="E254" s="6">
+        <v>1</v>
+      </c>
+      <c r="F254" s="14">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6">
+      <c r="A255" s="5">
+        <v>2</v>
+      </c>
+      <c r="B255" s="10"/>
+      <c r="C255" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D255" s="6" t="s">
         <v>501</v>
       </c>
-      <c r="D254" s="6" t="s">
+      <c r="E255" s="6">
+        <v>4</v>
+      </c>
+      <c r="F255" s="14">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" s="5">
+        <v>3</v>
+      </c>
+      <c r="B256" s="10"/>
+      <c r="C256" s="7" t="s">
         <v>502</v>
       </c>
-      <c r="E254" s="6">
+      <c r="D256" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="E256" s="6">
         <v>2</v>
       </c>
-      <c r="F254" s="14">
-[...30 lines deleted...]
-        <v>11</v>
+      <c r="F256" s="14">
+        <v>89</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B257" s="10"/>
       <c r="C257" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E257" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F257" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B258" s="10"/>
       <c r="C258" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E258" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F258" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B259" s="10"/>
       <c r="C259" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>509</v>
       </c>
       <c r="E259" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F259" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B260" s="10"/>
       <c r="C260" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E260" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F260" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B261" s="10"/>
       <c r="C261" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>513</v>
       </c>
       <c r="E261" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F261" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B262" s="10"/>
       <c r="C262" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>515</v>
       </c>
       <c r="E262" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F262" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B263" s="10"/>
       <c r="C263" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>517</v>
       </c>
       <c r="E263" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F263" s="14">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B264" s="10"/>
       <c r="C264" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>519</v>
       </c>
       <c r="E264" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F264" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B265" s="10"/>
       <c r="C265" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>521</v>
       </c>
       <c r="E265" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F265" s="14">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B266" s="10"/>
       <c r="C266" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E266" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F266" s="14">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B267" s="10"/>
       <c r="C267" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E267" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F267" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B268" s="10"/>
       <c r="C268" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>527</v>
       </c>
       <c r="E268" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F268" s="14">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B269" s="10"/>
       <c r="C269" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>529</v>
       </c>
       <c r="E269" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F269" s="14">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B270" s="10"/>
       <c r="C270" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E270" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F270" s="14">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B271" s="10"/>
       <c r="C271" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>533</v>
       </c>
       <c r="E271" s="6">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F271" s="14">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="5">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B272" s="10"/>
       <c r="C272" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>535</v>
       </c>
       <c r="E272" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F272" s="14">
-        <v>89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="5">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B273" s="10"/>
       <c r="C273" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E273" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F273" s="14">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="5">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B274" s="10"/>
       <c r="C274" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>539</v>
       </c>
       <c r="E274" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F274" s="14">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="5">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B275" s="10"/>
       <c r="C275" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>541</v>
       </c>
       <c r="E275" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F275" s="14">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B276" s="10"/>
       <c r="C276" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E276" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F276" s="14">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="5">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B277" s="10"/>
       <c r="C277" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>545</v>
       </c>
       <c r="E277" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F277" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B278" s="10"/>
       <c r="C278" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E278" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F278" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="5">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B279" s="10"/>
       <c r="C279" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>549</v>
       </c>
       <c r="E279" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F279" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="5">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B280" s="10"/>
       <c r="C280" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>551</v>
       </c>
       <c r="E280" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F280" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="5">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B281" s="10"/>
       <c r="C281" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E281" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F281" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="5">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B282" s="10"/>
       <c r="C282" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>555</v>
       </c>
       <c r="E282" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F282" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="5">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B283" s="10"/>
       <c r="C283" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>557</v>
       </c>
       <c r="E283" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F283" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="5">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B284" s="10"/>
       <c r="C284" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E284" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F284" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B285" s="10"/>
       <c r="C285" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>561</v>
       </c>
       <c r="E285" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F285" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="5">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B286" s="10"/>
       <c r="C286" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>563</v>
       </c>
       <c r="E286" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F286" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="5">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B287" s="10"/>
       <c r="C287" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>565</v>
       </c>
       <c r="E287" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F287" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="5">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B288" s="10"/>
       <c r="C288" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E288" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F288" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="5">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B289" s="10"/>
       <c r="C289" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>569</v>
       </c>
       <c r="E289" s="6">
         <v>1</v>
       </c>
       <c r="F289" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="5">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B290" s="10"/>
       <c r="C290" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>571</v>
       </c>
       <c r="E290" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F290" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="5">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B291" s="10"/>
       <c r="C291" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>573</v>
       </c>
       <c r="E291" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F291" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="5">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B292" s="10"/>
       <c r="C292" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>575</v>
       </c>
       <c r="E292" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F292" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="5">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B293" s="10"/>
       <c r="C293" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>577</v>
       </c>
       <c r="E293" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F293" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="5">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B294" s="10"/>
       <c r="C294" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>579</v>
       </c>
       <c r="E294" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F294" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="5">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B295" s="10"/>
       <c r="C295" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>581</v>
       </c>
       <c r="E295" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F295" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="5">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B296" s="10"/>
       <c r="C296" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>583</v>
       </c>
       <c r="E296" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F296" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="5">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B297" s="10"/>
       <c r="C297" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E297" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F297" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="5">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B298" s="10"/>
       <c r="C298" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>587</v>
       </c>
       <c r="E298" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F298" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="5">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B299" s="10"/>
       <c r="C299" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>589</v>
       </c>
       <c r="E299" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F299" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="5">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B300" s="10"/>
       <c r="C300" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E300" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F300" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="5">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B301" s="10"/>
       <c r="C301" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>593</v>
       </c>
       <c r="E301" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F301" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="5">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B302" s="10"/>
       <c r="C302" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>595</v>
       </c>
       <c r="E302" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F302" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="5">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B303" s="10"/>
       <c r="C303" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>597</v>
       </c>
       <c r="E303" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F303" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B304" s="10"/>
       <c r="C304" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>599</v>
       </c>
       <c r="E304" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F304" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="5">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B305" s="10"/>
       <c r="C305" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>601</v>
       </c>
       <c r="E305" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F305" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B306" s="10"/>
       <c r="C306" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E306" s="6">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F306" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="5">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B307" s="10"/>
       <c r="C307" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>605</v>
       </c>
       <c r="E307" s="6">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F307" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="5">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B308" s="10"/>
       <c r="C308" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>607</v>
       </c>
       <c r="E308" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F308" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B309" s="10"/>
       <c r="C309" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>609</v>
       </c>
       <c r="E309" s="6">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F309" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B310" s="10"/>
       <c r="C310" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>611</v>
       </c>
       <c r="E310" s="6">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F310" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="5">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B311" s="10"/>
       <c r="C311" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>613</v>
       </c>
       <c r="E311" s="6">
         <v>2</v>
       </c>
       <c r="F311" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="5">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B312" s="10"/>
       <c r="C312" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>615</v>
       </c>
       <c r="E312" s="6">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F312" s="14">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="5">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B313" s="10"/>
       <c r="C313" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>617</v>
       </c>
       <c r="E313" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F313" s="14">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="5">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B314" s="10"/>
       <c r="C314" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>619</v>
       </c>
       <c r="E314" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F314" s="14">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="5">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B315" s="10"/>
       <c r="C315" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>621</v>
       </c>
       <c r="E315" s="6">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F315" s="14">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="5">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B316" s="10"/>
       <c r="C316" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>623</v>
       </c>
       <c r="E316" s="6">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F316" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="5">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B317" s="10"/>
       <c r="C317" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>625</v>
       </c>
       <c r="E317" s="6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F317" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B318" s="10"/>
       <c r="C318" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>627</v>
       </c>
       <c r="E318" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F318" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="5">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B319" s="10"/>
       <c r="C319" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>629</v>
       </c>
       <c r="E319" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F319" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="5">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B320" s="10"/>
       <c r="C320" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>631</v>
       </c>
       <c r="E320" s="6">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F320" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="5">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B321" s="10"/>
       <c r="C321" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>633</v>
       </c>
       <c r="E321" s="6">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F321" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="5">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B322" s="10"/>
       <c r="C322" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>635</v>
       </c>
       <c r="E322" s="6">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F322" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="5">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B323" s="10"/>
       <c r="C323" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>637</v>
       </c>
       <c r="E323" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F323" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="5">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B324" s="10"/>
       <c r="C324" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>639</v>
       </c>
       <c r="E324" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F324" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="5">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B325" s="10"/>
       <c r="C325" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>641</v>
       </c>
       <c r="E325" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F325" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="5">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B326" s="10"/>
       <c r="C326" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>643</v>
       </c>
       <c r="E326" s="6">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F326" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="5">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B327" s="10"/>
       <c r="C327" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>645</v>
       </c>
       <c r="E327" s="6">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="F327" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="5">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B328" s="10"/>
       <c r="C328" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>647</v>
       </c>
       <c r="E328" s="6">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F328" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="5">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B329" s="10"/>
       <c r="C329" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>649</v>
       </c>
       <c r="E329" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F329" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="5">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B330" s="10"/>
       <c r="C330" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>651</v>
       </c>
       <c r="E330" s="6">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="F330" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="5">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B331" s="10"/>
       <c r="C331" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>653</v>
       </c>
       <c r="E331" s="6">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F331" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="5">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B332" s="10"/>
       <c r="C332" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>655</v>
       </c>
       <c r="E332" s="6">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F332" s="14">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="5">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B333" s="10"/>
       <c r="C333" s="7" t="s">
         <v>656</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>657</v>
       </c>
       <c r="E333" s="6">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F333" s="14">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B334" s="10"/>
       <c r="C334" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>659</v>
       </c>
       <c r="E334" s="6">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="F334" s="14">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="5">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B335" s="10"/>
+        <v>82</v>
+      </c>
+      <c r="B335" s="10" t="s">
+        <v>660</v>
+      </c>
       <c r="C335" s="7" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D335" s="6" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E335" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F335" s="14">
-        <v>140</v>
+        <v>89</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="5">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B336" s="10"/>
+        <v>83</v>
+      </c>
+      <c r="B336" s="10" t="s">
+        <v>663</v>
+      </c>
       <c r="C336" s="7" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D336" s="6" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E336" s="6">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F336" s="14">
-        <v>140</v>
+        <v>89</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="5">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B337" s="10"/>
+        <v>84</v>
+      </c>
+      <c r="B337" s="10" t="s">
+        <v>666</v>
+      </c>
       <c r="C337" s="7" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="D337" s="6" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="E337" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F337" s="14">
-        <v>140</v>
+        <v>89</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B338" s="10"/>
+        <v>85</v>
+      </c>
+      <c r="B338" s="10" t="s">
+        <v>669</v>
+      </c>
       <c r="C338" s="7" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="D338" s="6" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="E338" s="6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F338" s="14">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="5">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B339" s="10"/>
+        <v>86</v>
+      </c>
+      <c r="B339" s="10" t="s">
+        <v>672</v>
+      </c>
       <c r="C339" s="7" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="D339" s="6" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="E339" s="6">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F339" s="14">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="5">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B340" s="10"/>
+        <v>87</v>
+      </c>
+      <c r="B340" s="10" t="s">
+        <v>675</v>
+      </c>
       <c r="C340" s="7" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="D340" s="6" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="E340" s="6">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="F340" s="14">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="5">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B341" s="10"/>
+        <v>88</v>
+      </c>
+      <c r="B341" s="10" t="s">
+        <v>678</v>
+      </c>
       <c r="C341" s="7" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="D341" s="6" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="E341" s="6">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="F341" s="14">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="5">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B342" s="10" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="C342" s="7" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="E342" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F342" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="5">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="B343" s="10"/>
       <c r="C343" s="7" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="D343" s="6" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="E343" s="6">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F343" s="14">
-        <v>89</v>
+        <v>210</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="5">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B344" s="10"/>
       <c r="C344" s="7" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="D344" s="6" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="E344" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F344" s="14">
-        <v>89</v>
+        <v>210</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="B345" s="10"/>
       <c r="C345" s="7" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="D345" s="6" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="E345" s="6">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F345" s="14">
-        <v>89</v>
+        <v>210</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="B346" s="10"/>
       <c r="C346" s="7" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="D346" s="6" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E346" s="6">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="F346" s="14">
-        <v>89</v>
+        <v>210</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="B347" s="10"/>
       <c r="C347" s="7" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D347" s="6" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="E347" s="6">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="F347" s="14">
-        <v>89</v>
+        <v>210</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="B348" s="10"/>
       <c r="C348" s="7" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E348" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F348" s="14">
-        <v>89</v>
+        <v>210</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="B349" s="10"/>
       <c r="C349" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>697</v>
       </c>
       <c r="E349" s="6">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F349" s="14">
-        <v>89</v>
+        <v>220</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B350" s="10"/>
       <c r="C350" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>699</v>
       </c>
       <c r="E350" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F350" s="14">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B351" s="10"/>
       <c r="C351" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>701</v>
       </c>
       <c r="E351" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F351" s="14">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B352" s="10"/>
       <c r="C352" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>703</v>
       </c>
       <c r="E352" s="6">
+        <v>14</v>
+      </c>
+      <c r="F352" s="14">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6">
+      <c r="A353" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="B353" s="6"/>
+      <c r="C353" s="7"/>
+      <c r="D353" s="6"/>
+      <c r="E353" s="6"/>
+      <c r="F353" s="14"/>
+    </row>
+    <row r="354" spans="1:6">
+      <c r="A354" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B354" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="F352" s="14">
-[...32 lines deleted...]
-      <c r="E354" s="6">
+      <c r="C354" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="F354" s="14">
-        <v>210</v>
+      <c r="D354" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E354" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F354" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="5">
-        <v>99</v>
+        <v>1</v>
       </c>
       <c r="B355" s="10"/>
       <c r="C355" s="7" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="D355" s="6" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="E355" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F355" s="14">
-        <v>210</v>
+        <v>89</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="B356" s="10"/>
       <c r="C356" s="7" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="D356" s="6" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="E356" s="6">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F356" s="14">
-        <v>220</v>
+        <v>89</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="5">
-        <v>101</v>
+        <v>3</v>
       </c>
       <c r="B357" s="10"/>
       <c r="C357" s="7" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="D357" s="6" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="E357" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F357" s="14">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="5">
-        <v>102</v>
+        <v>4</v>
       </c>
       <c r="B358" s="10"/>
       <c r="C358" s="7" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="D358" s="6" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="E358" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F358" s="14">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="5">
-        <v>103</v>
+        <v>5</v>
       </c>
       <c r="B359" s="10"/>
       <c r="C359" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="D359" s="6" t="s">
+        <v>714</v>
+      </c>
+      <c r="E359" s="6">
+        <v>7</v>
+      </c>
+      <c r="F359" s="14">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6">
+      <c r="A360" s="5">
+        <v>6</v>
+      </c>
+      <c r="B360" s="10"/>
+      <c r="C360" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="D360" s="6" t="s">
         <v>716</v>
       </c>
-      <c r="D359" s="6" t="s">
+      <c r="E360" s="6">
+        <v>4</v>
+      </c>
+      <c r="F360" s="14">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6">
+      <c r="A361" s="5">
+        <v>7</v>
+      </c>
+      <c r="B361" s="10"/>
+      <c r="C361" s="7" t="s">
         <v>717</v>
       </c>
-      <c r="E359" s="6">
-[...7 lines deleted...]
-      <c r="A360" s="3" t="s">
+      <c r="D361" s="6" t="s">
         <v>718</v>
       </c>
-      <c r="B360" s="6"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E361" s="6">
+        <v>3</v>
+      </c>
+      <c r="F361" s="14">
+        <v>89</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B362" s="10"/>
       <c r="C362" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>720</v>
       </c>
       <c r="E362" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F362" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B363" s="10"/>
       <c r="C363" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>722</v>
       </c>
       <c r="E363" s="6">
         <v>4</v>
       </c>
       <c r="F363" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B364" s="10"/>
       <c r="C364" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>724</v>
       </c>
       <c r="E364" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F364" s="14">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B365" s="10"/>
       <c r="C365" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>726</v>
       </c>
       <c r="E365" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F365" s="14">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B366" s="10"/>
       <c r="C366" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>728</v>
       </c>
       <c r="E366" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F366" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B367" s="10"/>
       <c r="C367" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>730</v>
       </c>
       <c r="E367" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F367" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B368" s="10"/>
       <c r="C368" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>732</v>
       </c>
       <c r="E368" s="6">
         <v>3</v>
       </c>
       <c r="F368" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B369" s="10"/>
       <c r="C369" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>734</v>
       </c>
       <c r="E369" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F369" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B370" s="10"/>
       <c r="C370" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>736</v>
       </c>
       <c r="E370" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F370" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="5">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B371" s="10"/>
       <c r="C371" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>738</v>
       </c>
       <c r="E371" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F371" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B372" s="10"/>
       <c r="C372" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>740</v>
       </c>
       <c r="E372" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F372" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="5">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B373" s="10"/>
       <c r="C373" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>742</v>
       </c>
       <c r="E373" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F373" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="5">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B374" s="10"/>
       <c r="C374" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>744</v>
       </c>
       <c r="E374" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F374" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="5">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B375" s="10"/>
       <c r="C375" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>746</v>
       </c>
       <c r="E375" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F375" s="14">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="5">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B376" s="10"/>
       <c r="C376" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>748</v>
       </c>
       <c r="E376" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F376" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="5">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B377" s="10"/>
       <c r="C377" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>750</v>
       </c>
       <c r="E377" s="6">
         <v>4</v>
       </c>
       <c r="F377" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B378" s="10"/>
       <c r="C378" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>752</v>
       </c>
       <c r="E378" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F378" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B379" s="10"/>
       <c r="C379" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>754</v>
       </c>
       <c r="E379" s="6">
         <v>10</v>
       </c>
       <c r="F379" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="5">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B380" s="10"/>
       <c r="C380" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>756</v>
       </c>
       <c r="E380" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F380" s="14">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B381" s="10"/>
       <c r="C381" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>758</v>
       </c>
       <c r="E381" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F381" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="5">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B382" s="10"/>
       <c r="C382" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>760</v>
       </c>
       <c r="E382" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F382" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="5">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B383" s="10"/>
       <c r="C383" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>762</v>
       </c>
       <c r="E383" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F383" s="14">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="5">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B384" s="10"/>
       <c r="C384" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>764</v>
       </c>
       <c r="E384" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F384" s="14">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="5">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B385" s="10"/>
       <c r="C385" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>766</v>
       </c>
       <c r="E385" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F385" s="14">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="5">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B386" s="10"/>
       <c r="C386" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>768</v>
       </c>
       <c r="E386" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F386" s="14">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="5">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B387" s="10"/>
       <c r="C387" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>770</v>
       </c>
       <c r="E387" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F387" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="5">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B388" s="10"/>
       <c r="C388" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>772</v>
       </c>
       <c r="E388" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F388" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="5">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B389" s="10"/>
       <c r="C389" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>774</v>
       </c>
       <c r="E389" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F389" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="5">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B390" s="10"/>
       <c r="C390" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>776</v>
       </c>
       <c r="E390" s="6">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F390" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="5">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B391" s="10"/>
       <c r="C391" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>778</v>
       </c>
       <c r="E391" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F391" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="5">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B392" s="10"/>
       <c r="C392" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>780</v>
       </c>
       <c r="E392" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F392" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="5">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B393" s="10"/>
       <c r="C393" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>782</v>
       </c>
       <c r="E393" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F393" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="5">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B394" s="10"/>
       <c r="C394" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>784</v>
       </c>
       <c r="E394" s="6">
         <v>8</v>
       </c>
       <c r="F394" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="5">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B395" s="10"/>
       <c r="C395" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>786</v>
       </c>
       <c r="E395" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F395" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="5">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B396" s="10"/>
       <c r="C396" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>788</v>
       </c>
       <c r="E396" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F396" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="5">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B397" s="10"/>
       <c r="C397" s="7" t="s">
         <v>789</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>790</v>
       </c>
       <c r="E397" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F397" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="5">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B398" s="10"/>
       <c r="C398" s="7" t="s">
         <v>791</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>792</v>
       </c>
       <c r="E398" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F398" s="14">
-        <v>160</v>
+        <v>89</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="5">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B399" s="10"/>
       <c r="C399" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>794</v>
       </c>
       <c r="E399" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F399" s="14">
-        <v>160</v>
+        <v>89</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="5">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B400" s="10"/>
       <c r="C400" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>796</v>
       </c>
       <c r="E400" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F400" s="14">
-        <v>160</v>
+        <v>89</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="5">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B401" s="10"/>
       <c r="C401" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>798</v>
       </c>
       <c r="E401" s="6">
         <v>4</v>
       </c>
       <c r="F401" s="14">
-        <v>135</v>
+        <v>89</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="5">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B402" s="10"/>
       <c r="C402" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>800</v>
       </c>
       <c r="E402" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F402" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="5">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B403" s="10"/>
       <c r="C403" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>802</v>
       </c>
       <c r="E403" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F403" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="5">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B404" s="10"/>
       <c r="C404" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>804</v>
       </c>
       <c r="E404" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F404" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="5">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B405" s="10"/>
       <c r="C405" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>806</v>
       </c>
       <c r="E405" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F405" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="5">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B406" s="10"/>
       <c r="C406" s="7" t="s">
         <v>807</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>808</v>
       </c>
       <c r="E406" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F406" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="5">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B407" s="10"/>
       <c r="C407" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>810</v>
       </c>
       <c r="E407" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F407" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="5">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B408" s="10"/>
       <c r="C408" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>812</v>
       </c>
       <c r="E408" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F408" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="5">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B409" s="10"/>
       <c r="C409" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>814</v>
       </c>
       <c r="E409" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F409" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="5">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B410" s="10"/>
       <c r="C410" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>816</v>
       </c>
       <c r="E410" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F410" s="14">
-        <v>89</v>
+        <v>135</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="5">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B411" s="10"/>
       <c r="C411" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>818</v>
       </c>
       <c r="E411" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F411" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="5">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B412" s="10"/>
       <c r="C412" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>820</v>
       </c>
       <c r="E412" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F412" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B413" s="10"/>
       <c r="C413" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>822</v>
       </c>
       <c r="E413" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F413" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B414" s="10"/>
       <c r="C414" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>824</v>
       </c>
       <c r="E414" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F414" s="14">
         <v>135</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="5">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B415" s="10"/>
       <c r="C415" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>826</v>
       </c>
       <c r="E415" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F415" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="5">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B416" s="10"/>
       <c r="C416" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>828</v>
       </c>
       <c r="E416" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F416" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="5">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B417" s="10"/>
       <c r="C417" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>830</v>
       </c>
       <c r="E417" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F417" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="5">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B418" s="10"/>
       <c r="C418" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>832</v>
       </c>
       <c r="E418" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F418" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="5">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B419" s="10"/>
       <c r="C419" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>834</v>
       </c>
       <c r="E419" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F419" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="5">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B420" s="10"/>
       <c r="C420" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>836</v>
       </c>
       <c r="E420" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F420" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="5">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B421" s="10"/>
       <c r="C421" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>838</v>
       </c>
       <c r="E421" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F421" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="5">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B422" s="10"/>
       <c r="C422" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>840</v>
       </c>
       <c r="E422" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F422" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="5">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B423" s="10"/>
       <c r="C423" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>842</v>
       </c>
       <c r="E423" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F423" s="14">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="5">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B424" s="10"/>
+        <v>70</v>
+      </c>
+      <c r="B424" s="10" t="s">
+        <v>843</v>
+      </c>
       <c r="C424" s="7" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D424" s="6" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="E424" s="6">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="F424" s="14">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="5">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B425" s="10"/>
       <c r="C425" s="7" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D425" s="6" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E425" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F425" s="14">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="5">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B426" s="10"/>
       <c r="C426" s="7" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="E426" s="6">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F426" s="14">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="5">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B427" s="10"/>
       <c r="C427" s="7" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D427" s="6" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E427" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F427" s="14">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="5">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B428" s="10"/>
       <c r="C428" s="7" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D428" s="6" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="E428" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F428" s="14">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="5">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B429" s="10"/>
       <c r="C429" s="7" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D429" s="6" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="E429" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F429" s="14">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="5">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B430" s="10"/>
       <c r="C430" s="7" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D430" s="6" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="E430" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F430" s="14">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="5">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="B431" s="10"/>
       <c r="C431" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>859</v>
       </c>
       <c r="E431" s="6">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="F431" s="14">
-        <v>135</v>
+        <v>220</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="5">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B432" s="10"/>
       <c r="C432" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>861</v>
       </c>
       <c r="E432" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F432" s="14">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="5">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B433" s="10"/>
       <c r="C433" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>863</v>
       </c>
       <c r="E433" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F433" s="14">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="5">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B434" s="10"/>
       <c r="C434" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>865</v>
       </c>
       <c r="E434" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F434" s="14">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="5">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="B435" s="10"/>
       <c r="C435" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>867</v>
       </c>
       <c r="E435" s="6">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F435" s="14">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="5">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B436" s="10"/>
       <c r="C436" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>869</v>
       </c>
       <c r="E436" s="6">
         <v>5</v>
       </c>
       <c r="F436" s="14">
         <v>220</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="5">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B437" s="10"/>
       <c r="C437" s="7" t="s">
         <v>870</v>
       </c>
       <c r="D437" s="6" t="s">
         <v>871</v>
       </c>
       <c r="E437" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F437" s="14">
         <v>220</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="5">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="B438" s="10"/>
       <c r="C438" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D438" s="6" t="s">
         <v>873</v>
       </c>
       <c r="E438" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F438" s="14">
         <v>220</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="5">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B439" s="10"/>
       <c r="C439" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>875</v>
       </c>
       <c r="E439" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F439" s="14">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="5">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B440" s="10"/>
       <c r="C440" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>877</v>
       </c>
       <c r="E440" s="6">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F440" s="14">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="5">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="B441" s="10"/>
       <c r="C441" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>879</v>
       </c>
       <c r="E441" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F441" s="14">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="5">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B442" s="10"/>
       <c r="C442" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>881</v>
       </c>
       <c r="E442" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F442" s="14">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="5">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B443" s="10"/>
       <c r="C443" s="7" t="s">
         <v>882</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>883</v>
       </c>
       <c r="E443" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F443" s="14">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="5">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B444" s="10"/>
       <c r="C444" s="7" t="s">
         <v>884</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>885</v>
       </c>
       <c r="E444" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F444" s="14">
         <v>220</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="5">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B445" s="10"/>
       <c r="C445" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>887</v>
       </c>
       <c r="E445" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F445" s="14">
         <v>220</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="5">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B446" s="10"/>
       <c r="C446" s="7" t="s">
         <v>888</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>889</v>
       </c>
       <c r="E446" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F446" s="14">
         <v>220</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="5">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B447" s="10"/>
       <c r="C447" s="7" t="s">
         <v>890</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>891</v>
       </c>
       <c r="E447" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F447" s="14">
-        <v>220</v>
-[...124 lines deleted...]
-      <c r="F454" s="14">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
-    <mergeCell ref="A95:F95"/>
-[...3 lines deleted...]
-    <mergeCell ref="A360:F360"/>
+    <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A142:F142"/>
+    <mergeCell ref="A190:F190"/>
+    <mergeCell ref="A252:F252"/>
+    <mergeCell ref="A353:F353"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
@@ -11382,141 +11214,141 @@
     <hyperlink ref="D70" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_85"/>
-    <hyperlink ref="D97" r:id="rId_hyperlink_86"/>
-[...2 lines deleted...]
-    <hyperlink ref="D100" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_127"/>
-    <hyperlink ref="D141" r:id="rId_hyperlink_128"/>
-[...1 lines deleted...]
-    <hyperlink ref="D143" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_168"/>
-    <hyperlink ref="D184" r:id="rId_hyperlink_169"/>
-[...6 lines deleted...]
-    <hyperlink ref="D191" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_201"/>
@@ -11533,53 +11365,53 @@
     <hyperlink ref="D227" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_218"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_219"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_220"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_223"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_224"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_225"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_226"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D249" r:id="rId_hyperlink_234"/>
     <hyperlink ref="D250" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D251" r:id="rId_hyperlink_236"/>
-    <hyperlink ref="D252" r:id="rId_hyperlink_237"/>
-[...1 lines deleted...]
-    <hyperlink ref="D254" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_241"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_242"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_243"/>
     <hyperlink ref="D261" r:id="rId_hyperlink_244"/>
     <hyperlink ref="D262" r:id="rId_hyperlink_245"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_246"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_247"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_248"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_249"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_250"/>
     <hyperlink ref="D268" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D269" r:id="rId_hyperlink_252"/>
     <hyperlink ref="D270" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D271" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D272" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D273" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D274" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D275" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D276" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D277" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D278" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D279" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D280" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D281" r:id="rId_hyperlink_264"/>
@@ -11632,57 +11464,57 @@
     <hyperlink ref="D328" r:id="rId_hyperlink_311"/>
     <hyperlink ref="D329" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D330" r:id="rId_hyperlink_313"/>
     <hyperlink ref="D331" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D332" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D333" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D334" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D335" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D336" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_325"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_327"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_328"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_329"/>
     <hyperlink ref="D347" r:id="rId_hyperlink_330"/>
     <hyperlink ref="D348" r:id="rId_hyperlink_331"/>
     <hyperlink ref="D349" r:id="rId_hyperlink_332"/>
     <hyperlink ref="D350" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D351" r:id="rId_hyperlink_334"/>
     <hyperlink ref="D352" r:id="rId_hyperlink_335"/>
-    <hyperlink ref="D353" r:id="rId_hyperlink_336"/>
-[...5 lines deleted...]
-    <hyperlink ref="D359" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_342"/>
     <hyperlink ref="D362" r:id="rId_hyperlink_343"/>
     <hyperlink ref="D363" r:id="rId_hyperlink_344"/>
     <hyperlink ref="D364" r:id="rId_hyperlink_345"/>
     <hyperlink ref="D365" r:id="rId_hyperlink_346"/>
     <hyperlink ref="D366" r:id="rId_hyperlink_347"/>
     <hyperlink ref="D367" r:id="rId_hyperlink_348"/>
     <hyperlink ref="D368" r:id="rId_hyperlink_349"/>
     <hyperlink ref="D369" r:id="rId_hyperlink_350"/>
     <hyperlink ref="D370" r:id="rId_hyperlink_351"/>
     <hyperlink ref="D371" r:id="rId_hyperlink_352"/>
     <hyperlink ref="D372" r:id="rId_hyperlink_353"/>
     <hyperlink ref="D373" r:id="rId_hyperlink_354"/>
     <hyperlink ref="D374" r:id="rId_hyperlink_355"/>
     <hyperlink ref="D375" r:id="rId_hyperlink_356"/>
     <hyperlink ref="D376" r:id="rId_hyperlink_357"/>
     <hyperlink ref="D377" r:id="rId_hyperlink_358"/>
     <hyperlink ref="D378" r:id="rId_hyperlink_359"/>
     <hyperlink ref="D379" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D380" r:id="rId_hyperlink_361"/>
     <hyperlink ref="D381" r:id="rId_hyperlink_362"/>
     <hyperlink ref="D382" r:id="rId_hyperlink_363"/>
     <hyperlink ref="D383" r:id="rId_hyperlink_364"/>
     <hyperlink ref="D384" r:id="rId_hyperlink_365"/>
     <hyperlink ref="D385" r:id="rId_hyperlink_366"/>
     <hyperlink ref="D386" r:id="rId_hyperlink_367"/>
@@ -11725,57 +11557,50 @@
     <hyperlink ref="D423" r:id="rId_hyperlink_404"/>
     <hyperlink ref="D424" r:id="rId_hyperlink_405"/>
     <hyperlink ref="D425" r:id="rId_hyperlink_406"/>
     <hyperlink ref="D426" r:id="rId_hyperlink_407"/>
     <hyperlink ref="D427" r:id="rId_hyperlink_408"/>
     <hyperlink ref="D428" r:id="rId_hyperlink_409"/>
     <hyperlink ref="D429" r:id="rId_hyperlink_410"/>
     <hyperlink ref="D430" r:id="rId_hyperlink_411"/>
     <hyperlink ref="D431" r:id="rId_hyperlink_412"/>
     <hyperlink ref="D432" r:id="rId_hyperlink_413"/>
     <hyperlink ref="D433" r:id="rId_hyperlink_414"/>
     <hyperlink ref="D434" r:id="rId_hyperlink_415"/>
     <hyperlink ref="D435" r:id="rId_hyperlink_416"/>
     <hyperlink ref="D436" r:id="rId_hyperlink_417"/>
     <hyperlink ref="D437" r:id="rId_hyperlink_418"/>
     <hyperlink ref="D438" r:id="rId_hyperlink_419"/>
     <hyperlink ref="D439" r:id="rId_hyperlink_420"/>
     <hyperlink ref="D440" r:id="rId_hyperlink_421"/>
     <hyperlink ref="D441" r:id="rId_hyperlink_422"/>
     <hyperlink ref="D442" r:id="rId_hyperlink_423"/>
     <hyperlink ref="D443" r:id="rId_hyperlink_424"/>
     <hyperlink ref="D444" r:id="rId_hyperlink_425"/>
     <hyperlink ref="D445" r:id="rId_hyperlink_426"/>
     <hyperlink ref="D446" r:id="rId_hyperlink_427"/>
     <hyperlink ref="D447" r:id="rId_hyperlink_428"/>
-    <hyperlink ref="D448" r:id="rId_hyperlink_429"/>
-[...5 lines deleted...]
-    <hyperlink ref="D454" r:id="rId_hyperlink_435"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>