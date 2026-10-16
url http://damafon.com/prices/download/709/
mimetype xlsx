--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -1138,151 +1138,151 @@
       </c>
       <c r="D26" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>1</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F27" s="14">
         <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>2</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F28" s="14">
         <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>3</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F29" s="14">
         <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>4</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F30" s="14">
         <v>475</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>5</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E31" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F31" s="14">
         <v>475</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>6</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F32" s="14">
         <v>475</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="7"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="14"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>8</v>
       </c>