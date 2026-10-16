--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -12,475 +12,340 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>ГАРНИТУРЫ и НАУШНИКИ</t>
   </si>
   <si>
     <t>Наушники WALKER</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>00-00021600</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00029229</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H315, TYPE-C, черная</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h315-type-c-chernaya/</t>
   </si>
   <si>
     <t>00-00029231</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H315, белая</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h315-belaya/</t>
   </si>
   <si>
     <t>00-00029232</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H315, черная</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h315-chernaya/</t>
   </si>
   <si>
     <t>00-00013288</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H320 серебро</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h320-serebro/</t>
   </si>
   <si>
-    <t>00-00013289</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00013290</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H330 Soft Touch провод плоский белый</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h330-soft-touch-belaya/</t>
   </si>
   <si>
     <t>00-00013292</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H330 Soft Touch провод плоский зеленый</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h330-soft-touch-zelenaya/</t>
   </si>
   <si>
     <t>00-00013294</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H330 Soft Touch провод плоский фиолетовый</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h330-soft-touch-fioletovaya/</t>
   </si>
   <si>
     <t>00-00013295</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H330 Soft Touch провод плоский черный</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h330-soft-touch-chernaya/</t>
   </si>
   <si>
     <t>00-00013299</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H520 угловой разъем белая</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-belaya/</t>
   </si>
   <si>
-    <t>00-00013300</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00013302</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H520 угловой разъем черная</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-chernaya/</t>
   </si>
   <si>
-    <t>00-00029233</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00016851</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H550 Soft Touch провод белый</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h550-soft-touch-belaya/</t>
   </si>
   <si>
     <t>00-00016850</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H550 Soft Touch провод черный</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h550-soft-touch-chernaya/</t>
   </si>
   <si>
-    <t>00-00017738</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00029235</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H715 черная</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h715-chernaya/</t>
   </si>
   <si>
     <t>00-00029237</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H725, TYPE-C, черная</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h725-type-c-chernaya/</t>
   </si>
   <si>
-    <t>00-00029246</t>
-[...43 lines deleted...]
-  <si>
     <t>00-00021550</t>
   </si>
   <si>
     <t>Гарнитура MP3 WALKER H910 розовая*</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-walker-h910-rozovaya/</t>
   </si>
   <si>
     <t>00-00013478</t>
   </si>
   <si>
     <t>Наушники MP3 WALKER H110 плоский провод белый (пакет)</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-mp3-walker-h110-belye-paket/</t>
   </si>
   <si>
-    <t>00-00013483</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00029464</t>
   </si>
   <si>
     <t>Наушники WALKER Bluetooth WBT-25 Sport черные</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-bluetooth-wbt-25-sport-chernye/</t>
   </si>
   <si>
-    <t>00-00029467</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00029468</t>
   </si>
   <si>
     <t>Наушники WALKER Bluetooth WBT-51 Sport черные</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-bluetooth-wbt-51-sport-chernye/</t>
   </si>
   <si>
     <t>00-00033098</t>
   </si>
   <si>
     <t>Наушники WALKER Bluetooth WTS-25, независимая работа наушников, белые</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-bluetooth-wts-25-nezavisimaya-rabota-naushnikov-belye/</t>
   </si>
   <si>
+    <t>00-00031479</t>
+  </si>
+  <si>
+    <t>Наушники WALKER Bluetooth WTS-39, ENC, белые</t>
+  </si>
+  <si>
+    <t>http://damafon.com/naushniki-walker-bluetooth-wts-39-enc-belye/</t>
+  </si>
+  <si>
+    <t>00-00031480</t>
+  </si>
+  <si>
+    <t>Наушники WALKER Bluetooth WTS-39, ENC, черные</t>
+  </si>
+  <si>
+    <t>http://damafon.com/naushniki-walker-bluetooth-wts-39-enc-chernye/</t>
+  </si>
+  <si>
     <t>00-00030876</t>
   </si>
   <si>
     <t>Наушники WALKER Bluetooth WTS-54, сенс. управление, дисплей, черные</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-bluetooth-wts-54-chernye/</t>
   </si>
   <si>
     <t>00-00033097</t>
   </si>
   <si>
     <t>Наушники WALKER Bluetooth WTS-58, ANC, черные</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-bluetooth-wts-58-anc-chernye/</t>
   </si>
   <si>
     <t>00-00029842</t>
   </si>
   <si>
     <t>Наушники WALKER Bluetooth WTS-60, ENC, черные</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-bluetooth-wts-60-chernye/</t>
   </si>
   <si>
-    <t>00-00030862</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00029442</t>
   </si>
   <si>
     <t>Наушники WALKER Bluetooth полноразмерные WBT-79, микрофон, подстветка, черные</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-bluetooth-polnorazmernye-wbt-79-chernye/</t>
   </si>
   <si>
     <t>00-00031266</t>
   </si>
   <si>
     <t>Наушники WALKER Bluetooth полноразмерные WBT-83, микрофон, подсветка, черные</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-bluetooth-polnorazmernye-wbt-83-mikrofon-podstvetka-chernye/</t>
   </si>
   <si>
     <t>00-00030860</t>
   </si>
   <si>
     <t>Наушники WALKER Bluetooth полноразмерные WBT-93, ANC/ENC, кейс, черные</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-bluetooth-polnorazmernye-wbt-93-ancenc-keys-chernye/</t>
   </si>
   <si>
     <t>00-00032100</t>
   </si>
   <si>
     <t>Наушники WALKER проводные полноразмерные WBT-61, гибкий микрофон, с подсветкой, белые</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-provodnye-polnorazmernye-wbt-61-gibkiy-mikrofon-s-podsvetkoy-belye/</t>
   </si>
   <si>
-    <t>00-00032101</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00031942</t>
   </si>
   <si>
     <t>Наушники WALKER проводные полноразмерные WBT-65, поворотный микрофон, с подсветкой, черные</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-walker-provodnye-polnorazmernye-wbt-65-povorotnyy-mikrofon-s-podsvetkoy-chernye/</t>
   </si>
   <si>
     <t>Наушники Olmio</t>
   </si>
   <si>
     <t>042474</t>
   </si>
   <si>
     <t>Гарнитура Olmio Budz с кнопкой ответа, белая</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-olmio-budz-s-knopkoy-otveta-belaya/</t>
   </si>
   <si>
     <t>042473</t>
   </si>
   <si>
     <t>Гарнитура Olmio Budz с кнопкой ответа, черная</t>
@@ -503,104 +368,149 @@
   <si>
     <t>Гарнитура Olmio Flame с кнопкой ответа, черная</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-olmio-flame-s-knopkoy-otveta-chernaya/</t>
   </si>
   <si>
     <t>047787</t>
   </si>
   <si>
     <t>Гарнитура Olmio Fly с кнопкой ответа, белая</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-olmio-fly-s-knopkoy-otveta-belaya/</t>
   </si>
   <si>
     <t>046366</t>
   </si>
   <si>
     <t>Гарнитура Olmio Fly с кнопкой ответа, черная</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-olmio-fly-s-knopkoy-otveta-chernaya/</t>
   </si>
   <si>
+    <t>046569</t>
+  </si>
+  <si>
+    <t>Гарнитура Olmio MC-Pro Type-C с кнопкой ответа, металл, белая</t>
+  </si>
+  <si>
+    <t>http://damafon.com/garnitura-olmio-mc-pro-type-c-s-knopkoy-otveta-metall-belaya/</t>
+  </si>
+  <si>
+    <t>046570</t>
+  </si>
+  <si>
+    <t>Гарнитура Olmio MC-Pro Type-C с кнопкой ответа, металл, черная</t>
+  </si>
+  <si>
+    <t>http://damafon.com/garnitura-olmio-mc-pro-type-c-s-knopkoy-otveta-metall-chernaya/</t>
+  </si>
+  <si>
     <t>046401</t>
   </si>
   <si>
     <t>Гарнитура Olmio ROCK с кнопкой ответа, черная</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-mp3-olmio-rock-s-knopkoy-otveta-chernaya/</t>
   </si>
   <si>
     <t>038872</t>
   </si>
   <si>
     <t>Наушники Olmio Top белые</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-mp3-olmio-top-belye/</t>
   </si>
   <si>
     <t>038661</t>
   </si>
   <si>
     <t>Наушники Olmio Top черные</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-mp3-olmio-top-chernye/</t>
   </si>
   <si>
-    <t>047402</t>
-[...5 lines deleted...]
-    <t>http://damafon.com/naushniki-byesprovodnyye-olmio-twe-15-ancenc-true-wireless-belye/</t>
+    <t>048565</t>
+  </si>
+  <si>
+    <t>Наушники БЕСПРОВОДНЫЕ OLMIO "TWE-12" ENC Bluetooth 5.4, True Wireless, белые</t>
+  </si>
+  <si>
+    <t>http://damafon.com/naushniki-byesprovodnyye-olmio-twe-12-bluetooth-50-true-wireless-belye/</t>
+  </si>
+  <si>
+    <t>048568</t>
+  </si>
+  <si>
+    <t>Наушники БЕСПРОВОДНЫЕ OLMIO "TWE-13" ENC Bluetooth 5.4, True Wireless, белые</t>
+  </si>
+  <si>
+    <t>http://damafon.com/naushniki-byesprovodnyye-olmio-twe-13-bluetooth-50-true-wireless-belye/</t>
+  </si>
+  <si>
+    <t>048567</t>
+  </si>
+  <si>
+    <t>Наушники БЕСПРОВОДНЫЕ OLMIO "TWE-13" ENC Bluetooth 5.4, True Wireless, черные</t>
+  </si>
+  <si>
+    <t>http://damafon.com/naushniki-byesprovodnyye-olmio-twe-13-bluetooth-50-true-wireless-chernye/</t>
   </si>
   <si>
     <t>048751</t>
   </si>
   <si>
     <t>Наушники БЕСПРОВОДНЫЕ OLMIO AirClip, OWS design, ENC, True Wireless, белые</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-byesprovodnyye-olmio-airclip-ows-design-enc-true-wireless-belye/</t>
   </si>
   <si>
     <t>039494</t>
   </si>
   <si>
     <t>Наушники БЕСПРОВОДНЫЕ внутриканальные OLMIO "BTE-05", белые</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-byesprovodnyye-vnutrikanalnye-olmio-bte-05-belye/</t>
   </si>
   <si>
+    <t>039339</t>
+  </si>
+  <si>
+    <t>Наушники БЕСПРОВОДНЫЕ внутриканальные OLMIO "BTE-05", черные</t>
+  </si>
+  <si>
+    <t>http://damafon.com/naushniki-byesprovodnyye-vnutrikanalnye-olmio-bte-05-chernye/</t>
+  </si>
+  <si>
     <t>Наушники HOCO и BOROFONE</t>
   </si>
   <si>
     <t>338838</t>
   </si>
   <si>
     <t>BLUETOOTH-гарнитура HOCO E63 Diamond белая (поврждена упаковка)</t>
   </si>
   <si>
     <t>http://damafon.com/bluetooth-garnitura-hoco-e63-diamond-belaya-povrzhdena-upakovka/</t>
   </si>
   <si>
     <t>Гарнитура Bluetooth  BOROFONE BO35 Adorable, магнитные амбушюры, полноразмерная, синяя</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-bluetooth-borofone-bo35-adorable-magnitnye-ambushyury-polnorazmernaya-sinyaya/</t>
   </si>
   <si>
     <t>Гарнитура Bluetooth  BOROFONE BO35 Plus Adorable, ANC, магнитные амбушюры, полноразмерная, серебро</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-bluetooth-borofone-bo35-plus-adorable-anc-magnitnye-ambushyury-polnorazmernaya-serebro/</t>
   </si>
   <si>
     <t>Гарнитура Bluetooth  BOROFONE BO35 Plus Adorable, ANC, магнитные амбушюры, полноразмерная, синяя</t>
@@ -617,114 +527,102 @@
   <si>
     <t>Гарнитура Bluetooth HOCO W50 Cute, bluetooth 5.3, полноразмерная, белая</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-bluetooth-hoco-w50-cute-bluetooth-53-polnorazmernaya-chernaya/</t>
   </si>
   <si>
     <t>Гарнитура Bluetooth HOCO W56 Eart, bluetooth 5.4, полноразмерная, черная</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-bluetooth-hoco-w56-eart-bluetooth-54-polnorazmernaya-chernaya/</t>
   </si>
   <si>
     <t>Гарнитура Bluetooth HOCO W65 Happy, bluetooth 5.4, магнитные амбушюры, серебро (повр.упаковка)</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-bluetooth-hoco-w65-happy-bluetooth-54-magnitnye-ambushyury-serebro-povrupakovka/</t>
   </si>
   <si>
     <t>Гарнитура Bluetooth HOCO W65 Happy, bluetooth 5.4, полноразмерная, магнитные амбушюры, оранжевая</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-bluetooth-hoco-w65-happy-bluetooth-54-polnorazmernaya-magnitnye-ambushyury-oranzhevaya/</t>
   </si>
   <si>
-    <t>Гарнитура Bluetooth HOCO W65 Happy, bluetooth 5.4, полноразмерная, магнитные амбушюры, синяя</t>
-[...16 lines deleted...]
-  <si>
     <t>Гарнитура BOROFONE BE63 Talent Bluetooth 5.2, вакуумная, оранжевая</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-borofone-be63-talent-bluetooth-52-vakuumnaya-oranzhevaya/</t>
   </si>
   <si>
     <t>Гарнитура HOCO ES53 Coolway Sports Bluetooth 5.0, вакуумная, черная (повреждена упаковка)</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-hoco-es53-coolway-sports-bluetooth-50-vakuumnaya-chernaya-povrezhdena-upakovka/</t>
   </si>
   <si>
     <t>Гарнитура HOCO ES62 Bluetooth, вакуумная, серая</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-hoco-es62-bluetooth-vakuumnaya-seraya/</t>
   </si>
   <si>
     <t>Гарнитура HOCO ES62 Plus Bluetooth, вакуумная, синяя</t>
   </si>
   <si>
     <t>http://damafon.com/garnitura-hoco-es62-plus-bluetooth-vakuumnaya-sinyaya/</t>
   </si>
   <si>
+    <t>Гарнитура HOCO M115 Sagacious, кабель Lightning, белая</t>
+  </si>
+  <si>
+    <t>http://damafon.com/garnitura-hoco-m115-sagacious-kabel-lightning-belaya/</t>
+  </si>
+  <si>
     <t>Наушники Bluetooth BOROFONE BW37 Amused, TWS, оранжевые</t>
   </si>
   <si>
     <t>http://damafon.com/naushniki-bluetooth-borofone-bw37-amused-tws-oranzhevye/</t>
   </si>
   <si>
-    <t>Наушники Bluetooth HOCO EQ1 Music TWS, белые</t>
-[...14 lines deleted...]
-    <t>http://damafon.com/naushniki-bluetooth-hoco-ew97-anc-tws-belye/</t>
+    <t>Наушники Bluetooth HOCO EQ34 Plus Rima ANC TWS, белые</t>
+  </si>
+  <si>
+    <t>http://damafon.com/naushniki-bluetooth-hoco-eq34-plus-rima-anc-tws-belye/</t>
+  </si>
+  <si>
+    <t>Наушники Bluetooth HOCO EQ34 Plus Rima ANC TWS, черные</t>
+  </si>
+  <si>
+    <t>http://damafon.com/naushniki-bluetooth-hoco-eq34-plus-rima-anc-tws-chernye/</t>
+  </si>
+  <si>
+    <t>Наушники Bluetooth HOCO EQ37 ANC TWS, черные</t>
+  </si>
+  <si>
+    <t>http://damafon.com/naushniki-bluetooth-hoco-eq37-anc-tws-chernye/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1110,62 +1008,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-walker-h305-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h315-type-c-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h315-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h315-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h320-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h320-temno-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h330-soft-touch-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h330-soft-touch-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h330-soft-touch-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h330-soft-touch-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h520-type-c-uglovoy-razem-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h520-type-c-uglovoy-razem-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h550-soft-touch-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h550-soft-touch-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h700-materchatyy-provod-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h715-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h725-type-c-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h735-type-c-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h900-s-magnitami-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-walker-h905-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-walker-h905-krasnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-walker-h905-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h910-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-walker-h110-belye-paket/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-walker-h110-chernye-paket/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wbt-23-sport-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wbt-25-sport-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wbt-27-sport-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wbt-51-sport-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-25-nezavisimaya-rabota-naushnikov-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-54-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-58-anc-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-60-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-85-anc-sensornyy-displey-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-polnorazmernye-wbt-79-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-polnorazmernye-wbt-83-mikrofon-podstvetka-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-polnorazmernye-wbt-93-ancenc-keys-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-provodnye-polnorazmernye-wbt-61-gibkiy-mikrofon-s-podsvetkoy-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-provodnye-polnorazmernye-wbt-61-gibkiy-mikrofon-s-podsvetkoy-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-provodnye-polnorazmernye-wbt-65-povorotnyy-mikrofon-s-podsvetkoy-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-olmio-budz-s-knopkoy-otveta-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-olmio-budz-s-knopkoy-otveta-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-olmio-flame-s-knopkoy-otveta-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-olmio-flame-s-knopkoy-otveta-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-olmio-fly-s-knopkoy-otveta-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-olmio-fly-s-knopkoy-otveta-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-olmio-rock-s-knopkoy-otveta-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-olmio-top-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-olmio-top-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-byesprovodnyye-olmio-twe-15-ancenc-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-byesprovodnyye-olmio-airclip-ows-design-enc-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-byesprovodnyye-vnutrikanalnye-olmio-bte-05-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/bluetooth-garnitura-hoco-e63-diamond-belaya-povrzhdena-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-borofone-bo35-adorable-magnitnye-ambushyury-polnorazmernaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-borofone-bo35-plus-adorable-anc-magnitnye-ambushyury-polnorazmernaya-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-borofone-bo35-plus-adorable-anc-magnitnye-ambushyury-polnorazmernaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w41-charm-polnorazmernaya-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w50-cute-bluetooth-53-polnorazmernaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w56-eart-bluetooth-54-polnorazmernaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w65-happy-bluetooth-54-magnitnye-ambushyury-serebro-povrupakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w65-happy-bluetooth-54-polnorazmernaya-magnitnye-ambushyury-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w65-happy-bluetooth-54-polnorazmernaya-magnitnye-ambushyury-ssinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w65-happy-bluetooth-54-polnorazmernaya-magnitnye-ambushyury-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w65-plus-happy-anc-bluetooth-54-magnitnye-ambushyury-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-borofone-be63-talent-bluetooth-52-vakuumnaya-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-hoco-es53-coolway-sports-bluetooth-50-vakuumnaya-chernaya-povrezhdena-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-hoco-es62-bluetooth-vakuumnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-hoco-es62-plus-bluetooth-vakuumnaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-bluetooth-borofone-bw37-amused-tws-oranzhevye/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-bluetooth-hoco-eq1-music-tws-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-bluetooth-hoco-eq1-music-tws-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-bluetooth-hoco-ew97-anc-tws-belye/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h315-type-c-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h315-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h315-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h320-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h330-soft-touch-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h330-soft-touch-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h330-soft-touch-fioletovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h330-soft-touch-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h520-uglovoy-razem-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h550-soft-touch-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h550-soft-touch-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h715-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h725-type-c-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-walker-h910-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-walker-h110-belye-paket/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wbt-25-sport-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wbt-51-sport-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-25-nezavisimaya-rabota-naushnikov-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-39-enc-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-39-enc-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-54-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-58-anc-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-wts-60-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-polnorazmernye-wbt-79-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-polnorazmernye-wbt-83-mikrofon-podstvetka-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-bluetooth-polnorazmernye-wbt-93-ancenc-keys-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-provodnye-polnorazmernye-wbt-61-gibkiy-mikrofon-s-podsvetkoy-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-walker-provodnye-polnorazmernye-wbt-65-povorotnyy-mikrofon-s-podsvetkoy-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-olmio-budz-s-knopkoy-otveta-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-olmio-budz-s-knopkoy-otveta-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-olmio-flame-s-knopkoy-otveta-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-olmio-flame-s-knopkoy-otveta-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-olmio-fly-s-knopkoy-otveta-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-olmio-fly-s-knopkoy-otveta-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-olmio-mc-pro-type-c-s-knopkoy-otveta-metall-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-olmio-mc-pro-type-c-s-knopkoy-otveta-metall-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-mp3-olmio-rock-s-knopkoy-otveta-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-olmio-top-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-mp3-olmio-top-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-byesprovodnyye-olmio-twe-12-bluetooth-50-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-byesprovodnyye-olmio-twe-13-bluetooth-50-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-byesprovodnyye-olmio-twe-13-bluetooth-50-true-wireless-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-byesprovodnyye-olmio-airclip-ows-design-enc-true-wireless-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-byesprovodnyye-vnutrikanalnye-olmio-bte-05-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-byesprovodnyye-vnutrikanalnye-olmio-bte-05-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/bluetooth-garnitura-hoco-e63-diamond-belaya-povrzhdena-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-borofone-bo35-adorable-magnitnye-ambushyury-polnorazmernaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-borofone-bo35-plus-adorable-anc-magnitnye-ambushyury-polnorazmernaya-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-borofone-bo35-plus-adorable-anc-magnitnye-ambushyury-polnorazmernaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w41-charm-polnorazmernaya-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w50-cute-bluetooth-53-polnorazmernaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w56-eart-bluetooth-54-polnorazmernaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w65-happy-bluetooth-54-magnitnye-ambushyury-serebro-povrupakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-bluetooth-hoco-w65-happy-bluetooth-54-polnorazmernaya-magnitnye-ambushyury-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-borofone-be63-talent-bluetooth-52-vakuumnaya-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-hoco-es53-coolway-sports-bluetooth-50-vakuumnaya-chernaya-povrezhdena-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-hoco-es62-bluetooth-vakuumnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-hoco-es62-plus-bluetooth-vakuumnaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/garnitura-hoco-m115-sagacious-kabel-lightning-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-bluetooth-borofone-bw37-amused-tws-oranzhevye/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-bluetooth-hoco-eq34-plus-rima-anc-tws-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-bluetooth-hoco-eq34-plus-rima-anc-tws-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naushniki-bluetooth-hoco-eq37-anc-tws-chernye/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F89"/>
+  <dimension ref="A1:F77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F89" sqref="F89"/>
+      <selection activeCell="F77" sqref="F77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -1228,1667 +1126,1419 @@
       </c>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F10" s="14">
-        <v>95</v>
+        <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F11" s="14">
-        <v>160</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F12" s="14">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6">
         <v>2</v>
       </c>
       <c r="F13" s="14">
-        <v>90</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="6">
         <v>2</v>
       </c>
       <c r="F14" s="14">
-        <v>108</v>
+        <v>135</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F15" s="14">
-        <v>108</v>
+        <v>135</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F16" s="14">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="6">
         <v>5</v>
       </c>
       <c r="F17" s="14">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F18" s="14">
-        <v>115</v>
+        <v>165</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>10</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="6">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F19" s="14">
-        <v>115</v>
+        <v>165</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>11</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="6">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F20" s="14">
-        <v>156</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>12</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F21" s="14">
-        <v>156</v>
+        <v>145</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>13</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F22" s="14">
-        <v>156</v>
+        <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>14</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="6">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="F23" s="14">
-        <v>156</v>
+        <v>245</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>15</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="6">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F24" s="14">
-        <v>192</v>
+        <v>295</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>16</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F25" s="14">
-        <v>192</v>
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>17</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F26" s="14">
-        <v>132</v>
+        <v>695</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>18</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F27" s="14">
-        <v>132</v>
+        <v>919</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>19</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E28" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F28" s="14">
-        <v>145</v>
+        <v>650</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>20</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E29" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F29" s="14">
-        <v>170</v>
+        <v>830</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>21</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E30" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F30" s="14">
-        <v>245</v>
+        <v>830</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>22</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="6">
         <v>3</v>
       </c>
       <c r="F31" s="14">
-        <v>205</v>
+        <v>810</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>23</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E32" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F32" s="14">
-        <v>320</v>
+        <v>835</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>24</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E33" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F33" s="14">
-        <v>305</v>
+        <v>998</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>25</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F34" s="14">
-        <v>305</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>26</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F35" s="14">
-        <v>305</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>27</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F36" s="14">
-        <v>295</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>28</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="6">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F37" s="14">
-        <v>60</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>29</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E38" s="6">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="F38" s="14">
-        <v>60</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="5">
-[...2 lines deleted...]
-      <c r="B39" s="10" t="s">
+      <c r="A39" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C39" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B39" s="6"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="14"/>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="5">
-[...15 lines deleted...]
-        <v>695</v>
+      <c r="A40" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="E41" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F41" s="14">
-        <v>590</v>
+        <v>186</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E42" s="6">
         <v>1</v>
       </c>
       <c r="F42" s="14">
-        <v>919</v>
+        <v>186</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E43" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F43" s="14">
-        <v>625</v>
+        <v>318</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="E44" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F44" s="14">
-        <v>785</v>
+        <v>318</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="E45" s="6">
         <v>5</v>
       </c>
       <c r="F45" s="14">
-        <v>790</v>
+        <v>215</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="E46" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F46" s="14">
-        <v>940</v>
+        <v>215</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="E47" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F47" s="14">
-        <v>1330</v>
+        <v>380</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="E48" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F48" s="14">
-        <v>1300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E49" s="6">
         <v>1</v>
       </c>
       <c r="F49" s="14">
-        <v>1810</v>
+        <v>280</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E50" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F50" s="14">
-        <v>2698</v>
+        <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E51" s="6">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F51" s="14">
-        <v>1025</v>
+        <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E52" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F52" s="14">
-        <v>1100</v>
+        <v>810</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="B53" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="E53" s="6">
+        <v>2</v>
+      </c>
+      <c r="F53" s="14">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="5">
+        <v>14</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D54" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="C53" s="7" t="s">
+      <c r="E54" s="6">
+        <v>2</v>
+      </c>
+      <c r="F54" s="14">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="5">
+        <v>15</v>
+      </c>
+      <c r="B55" s="10" t="s">
         <v>142</v>
       </c>
-      <c r="D53" s="6" t="s">
+      <c r="C55" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E53" s="6">
-[...7 lines deleted...]
-      <c r="A54" s="3" t="s">
+      <c r="D55" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="B54" s="6"/>
-[...6 lines deleted...]
-      <c r="A55" s="4" t="s">
+      <c r="E55" s="6">
         <v>6</v>
       </c>
-      <c r="B55" s="9" t="s">
-[...12 lines deleted...]
-        <v>11</v>
+      <c r="F55" s="14">
+        <v>1370</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E56" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F56" s="14">
-        <v>186</v>
+        <v>615</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E57" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F57" s="14">
-        <v>186</v>
+        <v>615</v>
       </c>
     </row>
     <row r="58" spans="1:6">
-      <c r="A58" s="5">
-[...2 lines deleted...]
-      <c r="B58" s="10" t="s">
+      <c r="A58" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="C58" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="14"/>
     </row>
     <row r="59" spans="1:6">
-      <c r="A59" s="5">
-[...15 lines deleted...]
-        <v>318</v>
+      <c r="A59" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E60" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F60" s="14">
-        <v>215</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="B61" s="10"/>
       <c r="C61" s="7" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="E61" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F61" s="14">
-        <v>215</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="B62" s="10"/>
       <c r="C62" s="7" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="E62" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F62" s="14">
-        <v>280</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="B63" s="10"/>
       <c r="C63" s="7" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="E63" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F63" s="14">
-        <v>175</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="B64" s="10"/>
       <c r="C64" s="7" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="E64" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F64" s="14">
-        <v>175</v>
+        <v>590</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B65" s="10"/>
       <c r="C65" s="7" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="E65" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F65" s="14">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B66" s="10"/>
       <c r="C66" s="7" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="E66" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F66" s="14">
-        <v>1370</v>
+        <v>809</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="B67" s="10"/>
       <c r="C67" s="7" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="E67" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F67" s="14">
-        <v>590</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="68" spans="1:6">
-      <c r="A68" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F68" s="14"/>
+      <c r="A68" s="5">
+        <v>9</v>
+      </c>
+      <c r="B68" s="10"/>
+      <c r="C68" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="E68" s="6">
+        <v>1</v>
+      </c>
+      <c r="F68" s="14">
+        <v>1265</v>
+      </c>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="4" t="s">
-[...11 lines deleted...]
-      <c r="E69" s="13" t="s">
+      <c r="A69" s="5">
         <v>10</v>
       </c>
-      <c r="F69" s="15" t="s">
-        <v>11</v>
+      <c r="B69" s="10"/>
+      <c r="C69" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E69" s="6">
+        <v>3</v>
+      </c>
+      <c r="F69" s="14">
+        <v>656</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="B70" s="10"/>
       <c r="C70" s="7" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="E70" s="6">
         <v>1</v>
       </c>
       <c r="F70" s="14">
-        <v>240</v>
+        <v>525</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B71" s="10"/>
       <c r="C71" s="7" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="E71" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F71" s="14">
-        <v>1290</v>
+        <v>695</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B72" s="10"/>
       <c r="C72" s="7" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="E72" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F72" s="14">
-        <v>1425</v>
+        <v>648</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B73" s="10"/>
       <c r="C73" s="7" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="E73" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F73" s="14">
-        <v>1425</v>
+        <v>386</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="7" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="E74" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F74" s="14">
-        <v>590</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B75" s="10"/>
       <c r="C75" s="7" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="E75" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F75" s="14">
-        <v>1100</v>
+        <v>715</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="7" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="E76" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F76" s="14">
-        <v>809</v>
+        <v>715</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="B77" s="10"/>
       <c r="C77" s="7" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="E77" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F77" s="14">
-        <v>1100</v>
-[...215 lines deleted...]
-        <v>690</v>
+        <v>1115</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
-    <mergeCell ref="A54:F54"/>
-    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="A58:F58"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="D39" r:id="rId_hyperlink_30"/>
-[...13 lines deleted...]
-    <hyperlink ref="D53" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_46"/>
-    <hyperlink ref="D58" r:id="rId_hyperlink_47"/>
-[...8 lines deleted...]
-    <hyperlink ref="D67" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_64"/>
-    <hyperlink ref="D78" r:id="rId_hyperlink_65"/>
-[...10 lines deleted...]
-    <hyperlink ref="D89" r:id="rId_hyperlink_76"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>