--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -715,165 +715,165 @@
       <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="5">
         <v>128</v>
       </c>
       <c r="F12" s="13">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="5">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="F13" s="13">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="5">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="F14" s="13">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>7</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="5">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="F15" s="13">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>8</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="5">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F16" s="13">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>9</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F17" s="13">
         <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>10</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="5">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F18" s="13">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>11</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="5">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="F19" s="13">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>