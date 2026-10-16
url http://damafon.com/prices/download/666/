--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -598,105 +598,105 @@
       <c r="C8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F9" s="13">
         <v>155</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="5">
         <v>3</v>
       </c>
       <c r="F10" s="13">
         <v>155</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F11" s="13">
         <v>155</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F12" s="13">
         <v>155</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="5">
         <v>29</v>
       </c>
       <c r="F13" s="13">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>