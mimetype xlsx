--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -646,54 +646,54 @@
       <c r="C10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="5">
         <v>20</v>
       </c>
       <c r="F10" s="13">
         <v>128</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F11" s="13">
-        <v>128</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="5">
         <v>9</v>
       </c>
       <c r="F12" s="13">
         <v>145</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="9"/>