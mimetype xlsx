--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>Кольцевые лампы, штативы, вентиляторы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
@@ -248,68 +248,50 @@
   <si>
     <t>Кольцевая лампа для селфи Y2 (диаметр 29 см) с держателем на подставке (высота 58-166 см)</t>
   </si>
   <si>
     <t>http://damafon.com/koltsevaya-lampa-dlya-selfi-y2-diametr-29-sm-s-derzhatelem-na-podstavke-vysota-58-166-sm/</t>
   </si>
   <si>
     <t>101379</t>
   </si>
   <si>
     <t>Кольцевая лампа для селфи ZD на подставке с держателем - 26 см</t>
   </si>
   <si>
     <t>http://damafon.com/koltsevaya-lampa-dlya-selfi-dz666---26-sm/</t>
   </si>
   <si>
     <t>00-00029475</t>
   </si>
   <si>
     <t>Монопод-квадропод WALKER WTR-55, 140 см, black</t>
   </si>
   <si>
     <t>http://damafon.com/monopod-kvalropod-walker-wtr-55-140-sm-black/</t>
   </si>
   <si>
-    <t>00-00032492</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00030676</t>
   </si>
   <si>
     <t>Монопод-трипод для селфи WALKER WTR-53 Bluetooth  пульт, 132 см, 2 крепления, магнитное кольцо,black</t>
   </si>
   <si>
     <t>http://damafon.com/monopod-tripod-dlya-selfi-walker-wtr-53-bluetooth-pult-132-sm-2-krepleniya-magnitnoe-koltsoblack/</t>
   </si>
   <si>
     <t>00-00032427</t>
   </si>
   <si>
     <t>Монопод-трипод для селфи WALKER WTR-88 Bluetooth  пульт, 180 см, кнопка автораскрытия, black</t>
   </si>
   <si>
     <t>http://damafon.com/monopod-tripod-dlya-selfi-walker-wtr-88-bluetooth-pult-180-sm-knopka-avtoraskrytiya-black/</t>
   </si>
   <si>
     <t>117095</t>
   </si>
   <si>
     <t>Пульт Shut Bluetooth автотаймер для TikTok</t>
   </si>
   <si>
     <t>http://damafon.com/selfi-pult-bluetooth-avtotaymer-dlya-tiktok/</t>
@@ -336,59 +318,50 @@
     <t>00-00032439</t>
   </si>
   <si>
     <t>Свет для съемки WALKER WLR-A8, портативный, RGB с дисплеем, черный</t>
   </si>
   <si>
     <t>http://damafon.com/svet-dlya-semki-walker-wlr-a8-portativnyy-rgb-s-displeem-chernyy/</t>
   </si>
   <si>
     <t>121950</t>
   </si>
   <si>
     <t>Стабилизатор Robot-cameraman 360 с датчиком движения</t>
   </si>
   <si>
     <t>http://damafon.com/stabilizator-robot-cameraman-360/</t>
   </si>
   <si>
     <t>00-00030388</t>
   </si>
   <si>
     <t>Стабилизатор WALKER WTRS-81, 19,5 см, Bluetooth пульт, датчик движения</t>
   </si>
   <si>
     <t>http://damafon.com/stabilizator-walker-wtrs-80-195-sm-bluetooth-pult-datchik-dvizheniya/</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://damafon.com/stabilizator-tripod-walker-wtrs-59-78-sm-bluetooth-pult-podsvetka-black/</t>
   </si>
   <si>
     <t>00-00029474</t>
   </si>
   <si>
     <t>Стабилизатор-трипод WALKER WTRS-73, 70 см, Bluetooth пульт, подсветка black</t>
   </si>
   <si>
     <t>http://damafon.com/stabilizator-tripod-walker-wtrs-73-70-sm-bluetooth-pult-podsvetka-black/</t>
   </si>
   <si>
     <t>00-00031937</t>
   </si>
   <si>
     <t>Штатив напольный WALKER WTR-23 170 см, черный</t>
   </si>
   <si>
     <t>http://damafon.com/shtativ-napolnyy-walker-wtr-23-170-sm-chernyy/</t>
   </si>
   <si>
     <t>00-00032105</t>
   </si>
   <si>
     <t>Штатив-квадропод WALKER WTRS-85, 185 см, Bluetooth пульт, датчик движения</t>
   </si>
@@ -807,62 +780,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-30-povorotnyy-s-kryuchkom-podstavkoy-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-35-s-lispleem-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-35-s-lispleem-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-35-s-lispleem-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-40-s-nasadkoy-i-displeem-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-53-regulirovka-naklona-displey-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-35--s-lispleem-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-60-s-podstavkoy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-63-na-sheyu-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-65-s-raspyleniem-vody-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-65-s-raspyleniem-vody-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-65-s-raspyleniem-vody-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-70-podsvetka-kryuchok-povorotnyy-s-regulirovkoy-naklona-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-70-podsvetka-kryuchok-povorotnyy-s-regulirovkoy-naklona-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/vspyshka-dlya-selfi---rk-12-svetovoe-koltso-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/vspyshka-dlya-selfi---rk-12-svetovoe-koltso-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-walker-wlr-2050r-so-shtativom-diametr-26-sm-rgb-svet/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-walker-wlr-3350r-diametr-33-sm-rgb-svet/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-walker-wlr-3350r-so-shtativom-diametr-33-sm-rgb-svet/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-dlya-selfi-b1-rgb-diametr-29-sm-s-derzhatelem-na-podstavke-vysota-58-166-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-dlya-selfi-y2-diametr-29-sm-s-derzhatelem-na-podstavke-vysota-58-166-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-dlya-selfi-dz666---26-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/monopod-kvalropod-walker-wtr-55-140-sm-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/monopod-tripod-dlya-selfi-walker-wtr-31-bluetooth-pult-semnyy-67-sm-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/monopod-tripod-dlya-selfi-walker-wtr-37-bluetooth-pult-semnyy-170-sm-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/monopod-tripod-dlya-selfi-walker-wtr-53-bluetooth-pult-132-sm-2-krepleniya-magnitnoe-koltsoblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/monopod-tripod-dlya-selfi-walker-wtr-88-bluetooth-pult-180-sm-knopka-avtoraskrytiya-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/selfi-pult-bluetooth-avtotaymer-dlya-tiktok/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/svet-dlya-semki-walker-wlra-a5-portativnyy-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/svet-dlya-semki-walker-wlr-a7-portativnyy-led-3-rezhima-magnitnyy-s-zerkalom/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/svet-dlya-semki-walker-wlr-a8-portativnyy-rgb-s-displeem-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/stabilizator-robot-cameraman-360/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/stabilizator-walker-wtrs-80-195-sm-bluetooth-pult-datchik-dvizheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/stabilizator-tripod-walker-wtrs-59-78-sm-bluetooth-pult-podsvetka-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/stabilizator-tripod-walker-wtrs-73-70-sm-bluetooth-pult-podsvetka-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/shtativ-napolnyy-walker-wtr-23-170-sm-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/shtativ-kvadropod-walker-wtrs-85-185-sm-bluetooth-pult-datchik-dvizheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/shtativ-tripod-walker-wltr-21-dlya-koltsevoy-lampy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/shtativ-tripod-walker-wtr-18-dlya-koltsevoy-lampy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-30-povorotnyy-s-kryuchkom-podstavkoy-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-35-s-lispleem-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-35-s-lispleem-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-35-s-lispleem-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-40-s-nasadkoy-i-displeem-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-53-regulirovka-naklona-displey-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-35--s-lispleem-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-60-s-podstavkoy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-63-na-sheyu-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-65-s-raspyleniem-vody-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-65-s-raspyleniem-vody-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-65-s-raspyleniem-vody-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-70-podsvetka-kryuchok-povorotnyy-s-regulirovkoy-naklona-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ventilyator-walker-wfan-70-podsvetka-kryuchok-povorotnyy-s-regulirovkoy-naklona-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/vspyshka-dlya-selfi---rk-12-svetovoe-koltso-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/vspyshka-dlya-selfi---rk-12-svetovoe-koltso-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-walker-wlr-2050r-so-shtativom-diametr-26-sm-rgb-svet/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-walker-wlr-3350r-diametr-33-sm-rgb-svet/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-walker-wlr-3350r-so-shtativom-diametr-33-sm-rgb-svet/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-dlya-selfi-b1-rgb-diametr-29-sm-s-derzhatelem-na-podstavke-vysota-58-166-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-dlya-selfi-y2-diametr-29-sm-s-derzhatelem-na-podstavke-vysota-58-166-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/koltsevaya-lampa-dlya-selfi-dz666---26-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/monopod-kvalropod-walker-wtr-55-140-sm-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/monopod-tripod-dlya-selfi-walker-wtr-53-bluetooth-pult-132-sm-2-krepleniya-magnitnoe-koltsoblack/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/monopod-tripod-dlya-selfi-walker-wtr-88-bluetooth-pult-180-sm-knopka-avtoraskrytiya-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/selfi-pult-bluetooth-avtotaymer-dlya-tiktok/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/svet-dlya-semki-walker-wlra-a5-portativnyy-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/svet-dlya-semki-walker-wlr-a7-portativnyy-led-3-rezhima-magnitnyy-s-zerkalom/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/svet-dlya-semki-walker-wlr-a8-portativnyy-rgb-s-displeem-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/stabilizator-robot-cameraman-360/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/stabilizator-walker-wtrs-80-195-sm-bluetooth-pult-datchik-dvizheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/stabilizator-tripod-walker-wtrs-73-70-sm-bluetooth-pult-podsvetka-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/shtativ-napolnyy-walker-wtr-23-170-sm-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/shtativ-kvadropod-walker-wtrs-85-185-sm-bluetooth-pult-datchik-dvizheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/shtativ-tripod-walker-wltr-21-dlya-koltsevoy-lampy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/shtativ-tripod-walker-wtr-18-dlya-koltsevoy-lampy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F47"/>
+  <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F47" sqref="F47"/>
+      <selection activeCell="F44" sqref="F44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -1231,51 +1204,51 @@
       </c>
       <c r="D24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="5">
         <v>3</v>
       </c>
       <c r="F24" s="13">
         <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>17</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F25" s="13">
         <v>1770</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>18</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="5">
         <v>5</v>
       </c>
       <c r="F26" s="13">
         <v>710</v>
       </c>
     </row>
@@ -1291,485 +1264,422 @@
       </c>
       <c r="D27" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="5">
         <v>4</v>
       </c>
       <c r="F27" s="13">
         <v>1100</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>20</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E28" s="5">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F28" s="13">
         <v>1100</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>21</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E29" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F29" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>22</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E30" s="5">
         <v>12</v>
       </c>
       <c r="F30" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>23</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F31" s="13">
         <v>956</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>24</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="13">
-        <v>310</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>25</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E33" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F33" s="13">
-        <v>572</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>26</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F34" s="13">
-        <v>855</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>27</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F35" s="13">
-        <v>1420</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>28</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F36" s="13">
-        <v>400</v>
+        <v>755</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>29</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F37" s="13">
-        <v>1155</v>
+        <v>925</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>30</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E38" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F38" s="13">
-        <v>755</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>31</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E39" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F39" s="13">
-        <v>925</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>32</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E40" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F40" s="13">
-        <v>1039</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>33</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E41" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F41" s="13">
-        <v>1615</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>34</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E42" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F42" s="13">
-        <v>1690</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>35</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E43" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F43" s="13">
-        <v>2190</v>
+        <v>412</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>36</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E44" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F44" s="13">
-        <v>1320</v>
-[...58 lines deleted...]
-      <c r="F47" s="13">
         <v>483</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D45" r:id="rId_hyperlink_37"/>
-[...1 lines deleted...]
-    <hyperlink ref="D47" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>