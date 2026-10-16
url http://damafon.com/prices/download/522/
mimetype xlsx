--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>Сувениры и брелоки</t>
   </si>
   <si>
     <t>Магнитики к Новому 2025 Году</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
@@ -632,90 +632,78 @@
   <si>
     <t>Наклейки SL-VS Новый Год (007)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-vs-novyy-god-007/</t>
   </si>
   <si>
     <t>Наклейки SL-VS Новый Год (008)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-vs-novyy-god-008/</t>
   </si>
   <si>
     <t>Наклейки SL-VS Новый Год (009)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-vs-novyy-god-009/</t>
   </si>
   <si>
     <t>Наклейки SL-VS Новый Год (010)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-vs-novyy-god-010/</t>
   </si>
   <si>
-    <t>Наклейки SL-WP Unicom Time (001)</t>
-[...4 lines deleted...]
-  <si>
     <t>Наклейки SL-WP Unicom Time (002)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-wp-unicom-time-002/</t>
   </si>
   <si>
     <t>Наклейки SL-WP Unicom Time (003)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-wp-unicom-time-003/</t>
   </si>
   <si>
     <t>Наклейки SL-WP Unicom Time (004)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-wp-unicom-time-004/</t>
   </si>
   <si>
     <t>Наклейки SL-WQ Unicom (001)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-wq-unicom-001/</t>
   </si>
   <si>
     <t>Наклейки SL-WQ Unicom (003)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-wq-unicom-003/</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://damafon.com/nakleyki-sl-wq-unicom-004/</t>
   </si>
   <si>
     <t>Наклейки SL-ZA Merry Christmas (001)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-za-merry-christmas-001/</t>
   </si>
   <si>
     <t>Наклейки SL-ZA Merry Christmas (002)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-za-merry-christmas-002/</t>
   </si>
   <si>
     <t>Наклейки SL-ZA Merry Christmas (003)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-za-merry-christmas-003/</t>
   </si>
   <si>
     <t>Наклейки SL-ZA Merry Christmas (004)</t>
   </si>
   <si>
     <t>http://damafon.com/nakleyki-sl-za-merry-christmas-004/</t>
   </si>
@@ -1140,62 +1128,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25934/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25935/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25936/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25937/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25938/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25939/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25940/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25941/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25942/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25943/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-008/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-009/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-trinket-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-god-sobaki-dostatka-42-kh-49-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-god-sobaki-schastya-45-kh-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/26996/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-myagkaya-igrushka-sobachka-s-tsvetkom-tsveta-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-naturalnyy-mekh-zayats-temno-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-naturalnyy-mekh-zayats-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-so-strazami-v-upakovke-yelochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25612/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/27042/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/26286/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/26287/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/maska-igra-v-kalmara-vedushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/maska-igra-v-kalmara-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/maska-igra-v-kalmara-treugolnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/avtoruchka-kolpak-deda-moroza/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/avtoruchka-snegovik-bokser-svetyashchiysya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/butylka-dlya-vody-fda-gantelya-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/butylka-dlya-vody-remax-rcup-mini-water-bucket-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-008/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-011/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-019/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-037/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-040/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-042/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-014/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-015/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-016/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-017/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-018/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-019/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-020/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-021/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-035/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-042/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-048/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-049/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-052/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-053/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-054/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-055/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-056/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-058/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-059/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-062/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-064/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naduvnoy-matras-ananas-18879/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naduvnoy-matras-arbuz-18579/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-008/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-009/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-010/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wp-unicom-time-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wp-unicom-time-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wp-unicom-time-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wp-unicom-time-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wq-unicom-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wq-unicom-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wq-unicom-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-za-merry-christmas-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-za-merry-christmas-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-za-merry-christmas-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-za-merry-christmas-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ruchka-spinner-fidget-v-korobke/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/termokruzhka-perfeo-05-l-zelenaya/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25934/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25935/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25936/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25937/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25938/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25939/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25940/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25941/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25942/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25943/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-008/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-igra-v-kalmara-009/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-trinket-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-god-sobaki-dostatka-42-kh-49-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-god-sobaki-schastya-45-kh-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/26996/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-myagkaya-igrushka-sobachka-s-tsvetkom-tsveta-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-naturalnyy-mekh-zayats-temno-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-naturalnyy-mekh-zayats-fuksiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/brelok-so-strazami-v-upakovke-yelochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/25612/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/27042/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/26286/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/26287/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/maska-igra-v-kalmara-vedushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/maska-igra-v-kalmara-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/maska-igra-v-kalmara-treugolnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/avtoruchka-kolpak-deda-moroza/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/avtoruchka-snegovik-bokser-svetyashchiysya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/butylka-dlya-vody-fda-gantelya-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/butylka-dlya-vody-remax-rcup-mini-water-bucket-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-008/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-011/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-019/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-037/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-040/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-print-042/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-014/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-015/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-016/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-017/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-018/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-019/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-020/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-021/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-035/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-042/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-048/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-049/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-052/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-053/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-054/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-055/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-056/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-058/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-059/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-062/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/dekor-applikatsiya-obemnaya-s-blestkami-print-064/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naduvnoy-matras-ananas-18879/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/naduvnoy-matras-arbuz-18579/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-pt-merry-christmas-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-005/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-006/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-008/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-009/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-vs-novyy-god-010/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wp-unicom-time-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wp-unicom-time-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wp-unicom-time-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wq-unicom-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-wq-unicom-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-za-merry-christmas-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-za-merry-christmas-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-za-merry-christmas-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nakleyki-sl-za-merry-christmas-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/ruchka-spinner-fidget-v-korobke/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/termokruzhka-perfeo-05-l-zelenaya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F113"/>
+  <dimension ref="A1:F111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F113" sqref="F113"/>
+      <selection activeCell="F111" sqref="F111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -2630,51 +2618,51 @@
       <c r="C84" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E84" s="6">
         <v>9</v>
       </c>
       <c r="F84" s="14">
         <v>900</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>41</v>
       </c>
       <c r="B85" s="10"/>
       <c r="C85" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E85" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F85" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>42</v>
       </c>
       <c r="B86" s="10"/>
       <c r="C86" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E86" s="6">
         <v>9</v>
       </c>
       <c r="F86" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
@@ -2684,51 +2672,51 @@
       <c r="C87" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E87" s="6">
         <v>9</v>
       </c>
       <c r="F87" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>44</v>
       </c>
       <c r="B88" s="10"/>
       <c r="C88" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E88" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F88" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>45</v>
       </c>
       <c r="B89" s="10"/>
       <c r="C89" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E89" s="6">
         <v>6</v>
       </c>
       <c r="F89" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
@@ -2918,271 +2906,235 @@
       <c r="C100" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E100" s="6">
         <v>11</v>
       </c>
       <c r="F100" s="14">
         <v>55</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>57</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E101" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F101" s="14">
         <v>55</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>58</v>
       </c>
       <c r="B102" s="10"/>
       <c r="C102" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E102" s="6">
         <v>5</v>
       </c>
       <c r="F102" s="14">
         <v>55</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>59</v>
       </c>
       <c r="B103" s="10"/>
       <c r="C103" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E103" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F103" s="14">
         <v>55</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>60</v>
       </c>
       <c r="B104" s="10"/>
       <c r="C104" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E104" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F104" s="14">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>61</v>
       </c>
       <c r="B105" s="10"/>
       <c r="C105" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E105" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F105" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>62</v>
       </c>
       <c r="B106" s="10"/>
       <c r="C106" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E106" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F106" s="14">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>63</v>
       </c>
       <c r="B107" s="10"/>
       <c r="C107" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E107" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F107" s="14">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>64</v>
       </c>
       <c r="B108" s="10"/>
       <c r="C108" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E108" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F108" s="14">
         <v>55</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>65</v>
       </c>
       <c r="B109" s="10"/>
       <c r="C109" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E109" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F109" s="14">
         <v>55</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>66</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E110" s="6">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="F110" s="14">
-        <v>55</v>
+        <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>67</v>
       </c>
-      <c r="B111" s="10"/>
+      <c r="B111" s="10" t="s">
+        <v>226</v>
+      </c>
       <c r="C111" s="7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E111" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F111" s="14">
-        <v>55</v>
-[...36 lines deleted...]
-      <c r="F113" s="14">
         <v>550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A43:F43"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
@@ -3253,52 +3205,50 @@
     <hyperlink ref="D87" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="D112" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="D113" r:id="rId_hyperlink_100"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>