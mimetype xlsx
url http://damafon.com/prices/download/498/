--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -12,139 +12,154 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>Компьютерные аксессуары</t>
   </si>
   <si>
     <t>Card reader, USB HAB</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>00-0029275</t>
+  </si>
+  <si>
+    <t>Card reader WALKER WCD-70 (SD/microSD) USB</t>
+  </si>
+  <si>
+    <t>http://damafon.com/card-reader-walker-wcd-70-sdmicrosd-usb/</t>
+  </si>
+  <si>
+    <t>00-0029276</t>
+  </si>
+  <si>
+    <t>Card reader WALKER WCD-71 (SD/microSD) Type-C-Lightning</t>
+  </si>
+  <si>
+    <t>http://damafon.com/card-reader-walker-wcd-71-sdmicrosd-type-c-lightning/</t>
+  </si>
+  <si>
+    <t>00-0029277</t>
+  </si>
+  <si>
+    <t>Card reader WALKER WCD-72 (SD/microSD) Type-C-USB</t>
+  </si>
+  <si>
+    <t>http://damafon.com/card-reader-walker-wcd-72-sdmicrosd-type-c-usb/</t>
+  </si>
+  <si>
     <t>00-00031212</t>
   </si>
   <si>
     <t>Card reader WALKER WCD-83 (SD/microSD/USB) Type-C-USB-microUSB</t>
   </si>
   <si>
     <t>http://damafon.com/card-reader-walker-wcd-83-sdmicrosdusb-type-c-usb-microusb/</t>
   </si>
   <si>
     <t>00-00027839</t>
   </si>
   <si>
     <t>Разветвитель HAB WALKER WHUB-11, USB/Type-C to USB3.0+USB2.0*3, серебро</t>
   </si>
   <si>
     <t>http://damafon.com/usb-hab-walker-whub-11/</t>
   </si>
   <si>
     <t>00-00028929</t>
   </si>
   <si>
     <t>Разветвитель HAB WALKER WHUB-35, Type-C to HDMI+USB3.0+Type-C, серый</t>
   </si>
   <si>
     <t>http://damafon.com/razvetvitel-hab-walker-whub-35-hdmi--usb30--type-c-seryy-metallik/</t>
   </si>
   <si>
     <t>00-00030859</t>
   </si>
   <si>
     <t>Разветвитель HAB WALKER WHUB-71, Type-C to USB3.0+Type-C+Type-C PD100W+SD/microSD, серый</t>
   </si>
   <si>
     <t>http://damafon.com/razvetvitel-hab-walker-whub-71-type-c-to-usb30type-ctype-c-pd100wsdmicrosd-seryy/</t>
   </si>
   <si>
     <t>Мыши компьютерные БЕСПРОВОДНЫЕ</t>
   </si>
   <si>
-    <t>Мышь беспроводная Defender Accura MM-275, красная</t>
-[...10 lines deleted...]
-  <si>
     <t>Мышь беспроводная Defender Accura MM-365, красная</t>
   </si>
   <si>
     <t>http://damafon.com/mysh-besprovodnaya-defender-accura-mm-365-krasnaya/</t>
   </si>
   <si>
     <t>Мышь беспроводная Defender Accura MM-365, синяя</t>
   </si>
   <si>
     <t>http://damafon.com/mysh-besprovodnaya-defender-accura-mm-365-sinyaya/</t>
   </si>
   <si>
     <t>Клавиатуры</t>
   </si>
   <si>
     <t>Беспроводной комплект Defender Jakarta C-805 клавиатура + мышь, черный</t>
   </si>
   <si>
     <t>http://damafon.com/besprovodnoy-komplekt-defender-jakarta-c-805-klaviatura--mysh-chernyy/</t>
   </si>
   <si>
     <t>046403</t>
   </si>
   <si>
     <t>Клавиатура Olmio WK-15, беспроводная, поддержка Bluetooth, компактная, белая</t>
@@ -216,56 +231,50 @@
     <t>http://damafon.com/klaviatura-besprovodnaya-perfeo-pf-5000-ellipsechernaya/</t>
   </si>
   <si>
     <t>Клавиатура проводная DEFENDER Accent SB-720, USB, черная (1/20)</t>
   </si>
   <si>
     <t>http://damafon.com/klaviatura-provodnaya-defender-accent-sb-720-usb-chernaya-120/</t>
   </si>
   <si>
     <t>Клавиатура проводная игровая DEFENDER Arx GK-196L RU, радужная подсветка, черная</t>
   </si>
   <si>
     <t>http://damafon.com/klaviatura-provodnaya-igrovaya-defender-arx-gk-196l-ru-raduzhnaya-podsvetka-chernaya/</t>
   </si>
   <si>
     <t>Клавиатура проводная игровая DEFENDER Dark Knight GK-077 с подсветкой, черная с белыми кнопками</t>
   </si>
   <si>
     <t>http://damafon.com/klaviatura-igrovaya-defender-dark-knight-gk-077-s-podsvetkoy-chernaya-s-belymi-knopkami/</t>
   </si>
   <si>
     <t>Клавиатура проводная игровая DEFENDER Ozoth GK-106, радужная подсв.104 кн., черная</t>
   </si>
   <si>
     <t>http://damafon.com/klaviatura-provodnaya-igrovaya-defender-ozoth-gk-106-raduzhnaya-podsv104-kn-chernaya/</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://damafon.com/provodnoy-nabor-defender-triumph-c-991-klaviatura--mysh-chernyy/</t>
   </si>
   <si>
     <t>Комплект проводной Клавиатура + Мышь Defender York C-777, черный</t>
   </si>
   <si>
     <t>http://damafon.com/komplekt-provodnoy-klaviatura--mysh-defender-york-c-777-chernyy/</t>
   </si>
   <si>
     <t>WEB-камеры, микрофоны, триггеры, геймпады и пр.</t>
   </si>
   <si>
     <t>211781</t>
   </si>
   <si>
     <t>USB светильник LXS-003 белый (003)</t>
   </si>
   <si>
     <t>http://damafon.com/usb-svetilnik-lxs-003-belyy-003/</t>
   </si>
   <si>
     <t>211780</t>
   </si>
   <si>
     <t>USB светильник LXS-003 желтый (002)</t>
   </si>
@@ -753,51 +762,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/card-reader-walker-wcd-83-sdmicrosdusb-type-c-usb-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/usb-hab-walker-whub-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/razvetvitel-hab-walker-whub-35-hdmi--usb30--type-c-seryy-metallik/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/razvetvitel-hab-walker-whub-71-type-c-to-usb30type-ctype-c-pd100wsdmicrosd-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/mysh-besprovodnaya-defender-accura-mm-275-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/mysh-besprovodnaya-defender-accura-mm-275-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/mysh-besprovodnaya-defender-accura-mm-365-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/mysh-besprovodnaya-defender-accura-mm-365-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/besprovodnoy-komplekt-defender-jakarta-c-805-klaviatura--mysh-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-olmio-wk-15-besprovodnaya-podderzhka-bluetooth-kompaktnaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-olmio-wk-15-besprovodnaya-podderzhka-bluetooth-kompaktnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-olmio-wk-35-besprovodnaya-podderzhka-bluetooth-tach-pad-kompaktnaya-purpurnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-perfeo-bright-usb-multimedia-game-design-s-podsvetkoy-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-perfeo-vision-usb-multimedia-game-design-s-podsvetkoy-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-defender-element-hb-195-besprovodnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-besprovodnaya-defender-enigma-sb-094-skladnaya-konstruktsiya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-besprovodnaya-defender-ultramate-sm-535-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-besprovodnaya-perfeo-pf-5000-ellipsechernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-provodnaya-defender-accent-sb-720-usb-chernaya-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-provodnaya-igrovaya-defender-arx-gk-196l-ru-raduzhnaya-podsvetka-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-igrovaya-defender-dark-knight-gk-077-s-podsvetkoy-chernaya-s-belymi-knopkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-provodnaya-igrovaya-defender-ozoth-gk-106-raduzhnaya-podsv104-kn-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/provodnoy-nabor-defender-triumph-c-991-klaviatura--mysh-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/komplekt-provodnoy-klaviatura--mysh-defender-york-c-777-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/usb-svetilnik-lxs-003-belyy-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/usb-svetilnik-lxs-003-zheltyy-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/usb-svetilnik-lxs-003-zheltyy-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/usb-svetilnik-lxs-003-rozovyy-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/web-kamera-x11-hd-720p-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/web-kamera-x21-hd-720p-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/web-kamera-x31-hd-720p-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/web-kamera-x52-hd-720p-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/besprovodnoy-mikrofon-walker-wrm-51-petlichnyy-razem-lightning-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/besprovodnoy-mikrofon-walker-wrm-51-petlichnyy-razem-typec-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/geympad-dialog-action-gp-a15-cherno-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kovrik-defender-black-xxl-400x355x3-mm-tkanrezina-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kovrik-defender-wild-animals-8-izobrazheniy-220x180x2-mm-120200/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/card-reader-walker-wcd-70-sdmicrosd-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/card-reader-walker-wcd-71-sdmicrosd-type-c-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/card-reader-walker-wcd-72-sdmicrosd-type-c-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/card-reader-walker-wcd-83-sdmicrosdusb-type-c-usb-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/usb-hab-walker-whub-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/razvetvitel-hab-walker-whub-35-hdmi--usb30--type-c-seryy-metallik/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/razvetvitel-hab-walker-whub-71-type-c-to-usb30type-ctype-c-pd100wsdmicrosd-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/mysh-besprovodnaya-defender-accura-mm-365-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/mysh-besprovodnaya-defender-accura-mm-365-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/besprovodnoy-komplekt-defender-jakarta-c-805-klaviatura--mysh-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-olmio-wk-15-besprovodnaya-podderzhka-bluetooth-kompaktnaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-olmio-wk-15-besprovodnaya-podderzhka-bluetooth-kompaktnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-olmio-wk-35-besprovodnaya-podderzhka-bluetooth-tach-pad-kompaktnaya-purpurnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-perfeo-bright-usb-multimedia-game-design-s-podsvetkoy-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-perfeo-vision-usb-multimedia-game-design-s-podsvetkoy-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-defender-element-hb-195-besprovodnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-besprovodnaya-defender-enigma-sb-094-skladnaya-konstruktsiya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-besprovodnaya-defender-ultramate-sm-535-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-besprovodnaya-perfeo-pf-5000-ellipsechernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-provodnaya-defender-accent-sb-720-usb-chernaya-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-provodnaya-igrovaya-defender-arx-gk-196l-ru-raduzhnaya-podsvetka-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-igrovaya-defender-dark-knight-gk-077-s-podsvetkoy-chernaya-s-belymi-knopkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/klaviatura-provodnaya-igrovaya-defender-ozoth-gk-106-raduzhnaya-podsv104-kn-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/komplekt-provodnoy-klaviatura--mysh-defender-york-c-777-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/usb-svetilnik-lxs-003-belyy-003/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/usb-svetilnik-lxs-003-zheltyy-002/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/usb-svetilnik-lxs-003-zheltyy-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/usb-svetilnik-lxs-003-rozovyy-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/web-kamera-x11-hd-720p-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/web-kamera-x21-hd-720p-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/web-kamera-x31-hd-720p-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/web-kamera-x52-hd-720p-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/besprovodnoy-mikrofon-walker-wrm-51-petlichnyy-razem-lightning-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/besprovodnoy-mikrofon-walker-wrm-51-petlichnyy-razem-typec-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/geympad-dialog-action-gp-a15-cherno-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kovrik-defender-black-xxl-400x355x3-mm-tkanrezina-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/kovrik-defender-wild-animals-8-izobrazheniy-220x180x2-mm-120200/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F52" sqref="F52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -874,844 +883,850 @@
       </c>
       <c r="E9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="6">
         <v>4</v>
       </c>
       <c r="F10" s="14">
-        <v>235</v>
+        <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F11" s="14">
-        <v>243</v>
+        <v>265</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F12" s="14">
-        <v>279</v>
+        <v>210</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F13" s="14">
-        <v>689</v>
+        <v>235</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="5">
+        <v>5</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="6"/>
-[...3 lines deleted...]
-      <c r="F14" s="14"/>
+      <c r="C14" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="6">
+        <v>3</v>
+      </c>
+      <c r="F14" s="14">
+        <v>243</v>
+      </c>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="5">
         <v>6</v>
       </c>
-      <c r="B15" s="9" t="s">
-[...12 lines deleted...]
-        <v>11</v>
+      <c r="B15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" s="6">
+        <v>1</v>
+      </c>
+      <c r="F15" s="14">
+        <v>279</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B16" s="10"/>
+        <v>7</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>30</v>
+      </c>
       <c r="C16" s="7" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E16" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F16" s="14">
-        <v>348</v>
+        <v>689</v>
       </c>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
-[...14 lines deleted...]
-      </c>
+      <c r="A17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="14"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
-[...13 lines deleted...]
-        <v>348</v>
+      <c r="A18" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E19" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F19" s="14">
         <v>348</v>
       </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F20" s="14"/>
+      <c r="A20" s="5">
+        <v>2</v>
+      </c>
+      <c r="B20" s="10"/>
+      <c r="C20" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" s="6">
+        <v>1</v>
+      </c>
+      <c r="F20" s="14">
+        <v>348</v>
+      </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="4" t="s">
+      <c r="A21" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="14"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="9" t="s">
+      <c r="B22" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="11" t="s">
+      <c r="C22" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="D21" s="12" t="s">
+      <c r="D22" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="E21" s="13" t="s">
+      <c r="E22" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="F21" s="15" t="s">
+      <c r="F22" s="15" t="s">
         <v>11</v>
-      </c>
-[...16 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E23" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F23" s="14">
-        <v>799</v>
+        <v>698</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E24" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F24" s="14">
         <v>799</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E25" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F25" s="14">
-        <v>1049</v>
+        <v>799</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
+        <v>4</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" s="6">
         <v>5</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F26" s="14">
-        <v>905</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E27" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F27" s="14">
-        <v>820</v>
+        <v>905</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B28" s="10"/>
+        <v>6</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>53</v>
+      </c>
       <c r="C28" s="7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E28" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F28" s="14">
-        <v>515</v>
+        <v>820</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E29" s="6">
         <v>1</v>
       </c>
       <c r="F29" s="14">
-        <v>765</v>
+        <v>515</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E30" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F30" s="14">
-        <v>625</v>
+        <v>765</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="B31" s="10"/>
       <c r="C31" s="7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E31" s="6">
         <v>2</v>
       </c>
       <c r="F31" s="14">
-        <v>668</v>
+        <v>625</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B32" s="10"/>
+        <v>10</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>62</v>
+      </c>
       <c r="C32" s="7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E32" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F32" s="14">
-        <v>310</v>
+        <v>668</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="7" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E33" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F33" s="14">
-        <v>580</v>
+        <v>310</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E34" s="6">
         <v>2</v>
       </c>
       <c r="F34" s="14">
-        <v>668</v>
+        <v>580</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E35" s="6">
         <v>2</v>
       </c>
       <c r="F35" s="14">
-        <v>790</v>
+        <v>668</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E36" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F36" s="14">
-        <v>498</v>
+        <v>790</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E37" s="6">
         <v>1</v>
       </c>
       <c r="F37" s="14">
         <v>515</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="7"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="14"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F39" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>1</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E40" s="6">
         <v>4</v>
       </c>
       <c r="F40" s="14">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>2</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E41" s="6">
         <v>9</v>
       </c>
       <c r="F41" s="14">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>3</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E42" s="6">
         <v>2</v>
       </c>
       <c r="F42" s="14">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>4</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E43" s="6">
         <v>8</v>
       </c>
       <c r="F43" s="14">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>5</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="7" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E44" s="6">
         <v>8</v>
       </c>
       <c r="F44" s="14">
         <v>700</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>6</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="7" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E45" s="6">
         <v>24</v>
       </c>
       <c r="F45" s="14">
         <v>763</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>7</v>
       </c>
       <c r="B46" s="10"/>
       <c r="C46" s="7" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E46" s="6">
         <v>21</v>
       </c>
       <c r="F46" s="14">
         <v>763</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>8</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E47" s="6">
         <v>36</v>
       </c>
       <c r="F47" s="14">
         <v>1299</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>9</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E48" s="6">
         <v>2</v>
       </c>
       <c r="F48" s="14">
         <v>1308</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>10</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E49" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F49" s="14">
         <v>1308</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>11</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E50" s="6">
         <v>2</v>
       </c>
       <c r="F50" s="14">
         <v>635</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>12</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E51" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F51" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>13</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E52" s="6">
         <v>9</v>
       </c>
       <c r="F52" s="14">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
-    <mergeCell ref="A14:F14"/>
-    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A38:F38"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="D16" r:id="rId_hyperlink_5"/>
-[...1 lines deleted...]
-    <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D22" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_34"/>