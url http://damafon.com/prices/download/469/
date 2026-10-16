--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -12,113 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Компания DamaFon НН</t>
   </si>
   <si>
     <t>Н.Новгород, ул. Шлиссельбургская, 23в   Тел. 8-920-017-18-19,  8-920-297-0097</t>
   </si>
   <si>
     <t>svetlana_t@damafon.kis.ru</t>
   </si>
   <si>
     <t>АВТО-аксессуары</t>
   </si>
   <si>
     <t>Держатели автомобильные WALKER</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>00-00018815</t>
-[...23 lines deleted...]
-    <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-002-magnitnyy-na-panel-serebro/</t>
+    <t>00-00018819</t>
+  </si>
+  <si>
+    <t>Держатель автомобильный WALKER CX-002 магнитный на панель черный</t>
+  </si>
+  <si>
+    <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-002-magnitnyy-na-panel-chernyy/</t>
   </si>
   <si>
     <t>00-00018821</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-003 магнитный на панель серебро</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-003-magnitnyy-na-panel-serebro/</t>
   </si>
   <si>
     <t>00-00018822</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-003 магнитный на панель черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-003-magnitnyy-na-panel-chernyy/</t>
   </si>
   <si>
     <t>00-00021676</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-004 магнитный на воздуховод черный</t>
   </si>
@@ -140,59 +122,50 @@
   <si>
     <t>Держатель автомобильный WALKER CX-008 магнитный на панель черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-008-magnitnyy-na-panel-chernyy/</t>
   </si>
   <si>
     <t>00-00031371</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-009 магнитный на воздуховод черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-009-magnitnyy-na-vozdukhovod-chernyy/</t>
   </si>
   <si>
     <t>00-00032412</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-010 магнитный на воздуховод, черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-010-magnitnyy-na-vozdukhovod-chernyy/</t>
   </si>
   <si>
-    <t>00-00021919</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00021920</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-012 магнитный с присоской черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-012-magnitnyy-s-prisoskoy-chernyy/</t>
   </si>
   <si>
     <t>00-00029287</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-013 выдвижной с зажимом и присоской черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-013-vydvizhnoy-s-zazhimom-i-prisoskoy-chernyy/</t>
   </si>
   <si>
     <t>00-00021253</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-015 PREMIUM телескопический магнитный с присоской черно-серый</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-015-premium-teleskopicheskiy-magnitnyy-s-prisoskoy-chernyy/</t>
@@ -203,75 +176,75 @@
   <si>
     <t>Держатель автомобильный WALKER CX-018 с зажимом на воздуховод черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-018-s-zazhimom-na-vozdukhovod-chernyy/</t>
   </si>
   <si>
     <t>00-00029903</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-021 TAB для подголовника черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-021-tab-dlya-podgolovnika-chernyy/</t>
   </si>
   <si>
     <t>00-00029902</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-025 TAB с двумя креплениями черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-025-tab-s-dvumya-krepleniyami-chernyy/</t>
   </si>
   <si>
+    <t>00-00032667</t>
+  </si>
+  <si>
+    <t>Держатель автомобильный WALKER CX-030 магнитный на панель, металл, серый</t>
+  </si>
+  <si>
+    <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-030-magnitnyy-na-panel-metall-seryy/</t>
+  </si>
+  <si>
     <t>00-00031372</t>
   </si>
   <si>
     <t>Держатель автомобильный WALKER CX-033 магнитный на воздуховод, серый</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-033-magnitnyy-na-vozdukhovod-seryy/</t>
   </si>
   <si>
-    <t>00-00029899</t>
-[...14 lines deleted...]
-    <t>http://damafon.com/derzhatel-avtomobilnyy-walker-cx-056-magnitnyy-na-vozdukhovod-s-besprovodnym-zu-seryy/</t>
+    <t>00-00030396</t>
+  </si>
+  <si>
+    <t>Держатель для велосипеда WALKER CX-067, влагозащита, гибкая ножка, черный</t>
+  </si>
+  <si>
+    <t>http://damafon.com/derzhatel-dlya-velosipeda-cx-67-vlagozashchita-gibkaya-nozhka-chernyy/</t>
   </si>
   <si>
     <t>00-00032001</t>
   </si>
   <si>
     <t>Держатель для велосипеда WALKER CX-068, черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-dlya-velosipeda-walker-cx-068-chernyy/</t>
   </si>
   <si>
     <t>00-00024774</t>
   </si>
   <si>
     <t>Комплект пластин WALKER CX-100 для магнитных автодержателей</t>
   </si>
   <si>
     <t>http://damafon.com/komplekt-plastin-walker-cx-100-dlya-magnitnykh-avtoderzhateley/</t>
   </si>
   <si>
     <t>00-00032662</t>
   </si>
   <si>
     <t>Комплект пластин WALKER CX-105 кольца для магнитных автодержателей</t>
   </si>
@@ -305,93 +278,93 @@
   <si>
     <t>http://damafon.com/nozhka-dlya-avtoderzhatelya-walker-cx-133-v-reshetku-s-uporom-s-nozhkoy-chernaya/</t>
   </si>
   <si>
     <t>00-00029907</t>
   </si>
   <si>
     <t>Ножка для автодержателя WALKER CX-135 в решетку с упором, с прищепкой, черная</t>
   </si>
   <si>
     <t>http://damafon.com/nozhka-dlya-avtoderzhatelya-walker-cx-135-v-reshetku-s-uporom-s-nozhkoy-chernaya/</t>
   </si>
   <si>
     <t>Держатели и авто-аксессуары Olmio</t>
   </si>
   <si>
     <t>ПР038694</t>
   </si>
   <si>
     <t>Держатель автомобильный Olmio Clip на приборную панель клипса*</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-olmio-na-pribornuyu-panel-klipsa/</t>
   </si>
   <si>
+    <t>039280</t>
+  </si>
+  <si>
+    <t>Держатель автомобильный Olmio Graviton</t>
+  </si>
+  <si>
+    <t>http://damafon.com/derzhatel-avtomobilnyy-olmio-graviton/</t>
+  </si>
+  <si>
     <t>042806</t>
   </si>
   <si>
     <t>Держатель автомобильный Olmio Grip Mini</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-olmio-grip-mini/</t>
   </si>
   <si>
-    <t>046518</t>
-[...7 lines deleted...]
-  <si>
     <t>039338</t>
   </si>
   <si>
     <t>Держатель автомобильный Olmio M6 Mount</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-olmio-m6-mount/</t>
   </si>
   <si>
     <t>039274</t>
   </si>
   <si>
     <t>Держатель автомобильный Olmio Magnet Air</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-olmio-magnet-air/</t>
   </si>
   <si>
-    <t>039493</t>
-[...5 lines deleted...]
-    <t>http://damafon.com/derzhatel-avtomobilnyy-olmio-magnet-clip/</t>
+    <t>046623</t>
+  </si>
+  <si>
+    <t>Держатель автомобильный беспроводной Olmio ICE Cool, 15W Ql</t>
+  </si>
+  <si>
+    <t>http://damafon.com/derzhatel-avtomobilnyy-besprovodnoy-olmio-ice-cool-15w-ql/</t>
   </si>
   <si>
     <t>038729</t>
   </si>
   <si>
     <t>Мягкая накладка на ремни безопасности и лямки рюкзаков Лягушка</t>
   </si>
   <si>
     <t>http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-lyagushka/</t>
   </si>
   <si>
     <t>039124</t>
   </si>
   <si>
     <t>Мягкая накладка на ремни безопасности и лямки рюкзаков Мышка</t>
   </si>
   <si>
     <t>http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-myshka/</t>
   </si>
   <si>
     <t>039123</t>
   </si>
   <si>
     <t>Мягкая накладка на ремни безопасности и лямки рюкзаков Собачка-2</t>
   </si>
@@ -407,159 +380,129 @@
   <si>
     <t>http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-utenok/</t>
   </si>
   <si>
     <t>Держатели автомобильные HOCO и Borofone</t>
   </si>
   <si>
     <t>Держатель автомобильный Hoco CA121, на подголовник, черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-hoco-ca121-na-podgolovnik-chernyy/</t>
   </si>
   <si>
     <t>Держатель автомобильный Hoco H2 Crystal magnetic, бирюза</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-hoco-h2-crystal-magnetic-biryuza/</t>
   </si>
   <si>
     <t>Держатель автомобильный Hoco H2 Crystal magnetic, фиолетовый</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-avtomobilnyy-hoco-h2-crystal-magnetic-fioletovyy/</t>
   </si>
   <si>
-    <t>Держатель автомобильный Hoco H54 Brusco, на приборную панель/стекло, зажимы, черный</t>
-[...10 lines deleted...]
-  <si>
     <t>Держатель настольный Hoco PH40 для ноутбука, цинковый сплав и силикон, серебро</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-nastolnyy-hoco-ph40-dlya-noutbuka-tsinkovyy-splav-i-silikon-serebro/</t>
   </si>
   <si>
     <t>Держатель настольный Hoco PH42 Vigour для телефонов и планшетов 4.5-10 дюймов, черный</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-nastolnyy-hoco-ph42-vigour-dlya-telefonov-i-planshetov-45-10-dyuymov-chernyy/</t>
   </si>
   <si>
     <t>Держатель настольный Hoco PH43 Main-way складной для телефонов 4.5-7 дюймов, алюминий, серебро</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-nastolnyy-hoco-ph43-main-way-skladnoy-dlya-telefonov-45-7-dyuymov-alyuminiy-serebro/</t>
   </si>
   <si>
     <t>Держатель настольный Hoco PH43 Main-way складной для телефонов 4.5-7 дюймов, алюминий, серый</t>
   </si>
   <si>
     <t>http://damafon.com/derzhatel-nastolnyy-hoco-ph43-main-way-skladnoy-dlya-telefonov-45-7-dyuymov-alyuminiy-seryy/</t>
   </si>
   <si>
     <t>Разветвители, FM-модуляторы и прочие авто-аксессуары</t>
   </si>
   <si>
     <t>00-00028931</t>
   </si>
   <si>
     <t>FM-модулятор WALKER WAFM-315</t>
   </si>
   <si>
     <t>http://damafon.com/fm-modulyator-walker-wafm-315/</t>
   </si>
   <si>
-    <t>00-00028932</t>
-[...16 lines deleted...]
-  <si>
     <t>Противоскользящий коврик HONDA черный</t>
   </si>
   <si>
     <t>http://damafon.com/protivoskolzyashchiy-kovrik-honda-chernyy/</t>
   </si>
   <si>
     <t>00000025502</t>
   </si>
   <si>
     <t>Противоскользящий коврик INFINITY черный</t>
   </si>
   <si>
     <t>http://damafon.com/protivoskolzyashchiy-kovrik-infinity-chernyy/</t>
   </si>
   <si>
     <t>Противоскользящий коврик LADA черный</t>
   </si>
   <si>
     <t>http://damafon.com/protivoskolzyashchiy-kovrik-lada-chernyy/</t>
   </si>
   <si>
     <t>Противоскользящий коврик Mitsubishi черный</t>
   </si>
   <si>
     <t>http://damafon.com/protivoskolzyashchiy-kovrik-mitsubishi-chernyy/</t>
   </si>
   <si>
     <t>038888</t>
   </si>
   <si>
     <t>Разветвитель автомобильный OLMIO CC-004 3 гнезда+1 разъем с USB 1A+провод-удлинитель</t>
   </si>
   <si>
     <t>http://damafon.com/razvetvitel-avtomobilnyy-olmio-cc-004-3-gnezda1-razem-s-usb-1aprovod-udlinitel/</t>
   </si>
   <si>
-    <t>00-00029847</t>
-[...5 lines deleted...]
-    <t>http://damafon.com/razvetvitel-avtomobilnyy-walker-wsc-13-100w-3-razema-s-indikatorom/</t>
+    <t>00-00030597</t>
+  </si>
+  <si>
+    <t>Разветвитель автомобильный WALKER WSC-13, 100W, 3 разъема, с индикатором (мятая упаковка)</t>
+  </si>
+  <si>
+    <t>http://damafon.com/razvetvitel-avtomobilnyy-walker-wsc-13-100w-3-razema-s-indikatorom-myataya-upakovka/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -945,62 +888,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-001-magnitnyy-na-vozdukhovod-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-001-magnitnyy-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-002-magnitnyy-na-panel-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-003-magnitnyy-na-panel-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-003-magnitnyy-na-panel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-004-magnitnyy-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-007-magnitnyy-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-008-magnitnyy-na-panel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-009-magnitnyy-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-010-magnitnyy-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-011-s-prisoskoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-012-magnitnyy-s-prisoskoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-013-vydvizhnoy-s-zazhimom-i-prisoskoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-015-premium-teleskopicheskiy-magnitnyy-s-prisoskoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-018-s-zazhimom-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-021-tab-dlya-podgolovnika-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-025-tab-s-dvumya-krepleniyami-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-033-magnitnyy-na-vozdukhovod-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-055-magnitnyy-na-vozdukhovod-s-besprovodnym-zu-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-056-magnitnyy-na-vozdukhovod-s-besprovodnym-zu-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-dlya-velosipeda-walker-cx-068-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/komplekt-plastin-walker-cx-100-dlya-magnitnykh-avtoderzhateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/komplekt-plastin-walker-cx-105-koltsa-dlya-magnitnykh-avtoderzhateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/komplekt-plastin-walker-cx-110-dlya-magnitnykh-avtoderzhateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nozhka-dlya-avtoderzhatelya-walker-cx-130-s-prisoskoy-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nozhka-dlya-avtoderzhatelya-walker-cx-133-v-reshetku-s-uporom-s-nozhkoy-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nozhka-dlya-avtoderzhatelya-walker-cx-135-v-reshetku-s-uporom-s-nozhkoy-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-na-pribornuyu-panel-klipsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-grip-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-m-safe/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-m6-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-magnet-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-magnet-clip/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-lyagushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-myshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-sobachka-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-utenok/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-hoco-ca121-na-podgolovnik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-hoco-h2-crystal-magnetic-biryuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-hoco-h2-crystal-magnetic-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-hoco-h54-brusco-na-pribornuyu-panelsteklo-zazhimy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-hoco-hw5-journey-besprovodnaya-zaryadka-15w-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-nastolnyy-hoco-ph40-dlya-noutbuka-tsinkovyy-splav-i-silikon-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-nastolnyy-hoco-ph42-vigour-dlya-telefonov-i-planshetov-45-10-dyuymov-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-nastolnyy-hoco-ph43-main-way-skladnoy-dlya-telefonov-45-7-dyuymov-alyuminiy-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-nastolnyy-hoco-ph43-main-way-skladnoy-dlya-telefonov-45-7-dyuymov-alyuminiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/fm-modulyator-walker-wafm-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/fm-modulyator-walker-wafm-510/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/fm-modulyator-walker-wafm-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/protivoskolzyashchiy-kovrik-honda-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/protivoskolzyashchiy-kovrik-infinity-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/protivoskolzyashchiy-kovrik-lada-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/protivoskolzyashchiy-kovrik-mitsubishi-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/razvetvitel-avtomobilnyy-olmio-cc-004-3-gnezda1-razem-s-usb-1aprovod-udlinitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/razvetvitel-avtomobilnyy-walker-wsc-13-100w-3-razema-s-indikatorom/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-002-magnitnyy-na-panel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-003-magnitnyy-na-panel-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-003-magnitnyy-na-panel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-004-magnitnyy-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-007-magnitnyy-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-008-magnitnyy-na-panel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-009-magnitnyy-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-010-magnitnyy-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-012-magnitnyy-s-prisoskoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-013-vydvizhnoy-s-zazhimom-i-prisoskoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-015-premium-teleskopicheskiy-magnitnyy-s-prisoskoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-018-s-zazhimom-na-vozdukhovod-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-021-tab-dlya-podgolovnika-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-025-tab-s-dvumya-krepleniyami-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-030-magnitnyy-na-panel-metall-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-walker-cx-033-magnitnyy-na-vozdukhovod-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-dlya-velosipeda-cx-67-vlagozashchita-gibkaya-nozhka-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-dlya-velosipeda-walker-cx-068-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/komplekt-plastin-walker-cx-100-dlya-magnitnykh-avtoderzhateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/komplekt-plastin-walker-cx-105-koltsa-dlya-magnitnykh-avtoderzhateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/komplekt-plastin-walker-cx-110-dlya-magnitnykh-avtoderzhateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nozhka-dlya-avtoderzhatelya-walker-cx-130-s-prisoskoy-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nozhka-dlya-avtoderzhatelya-walker-cx-133-v-reshetku-s-uporom-s-nozhkoy-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/nozhka-dlya-avtoderzhatelya-walker-cx-135-v-reshetku-s-uporom-s-nozhkoy-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-na-pribornuyu-panel-klipsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-graviton/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-grip-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-m6-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-olmio-magnet-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-besprovodnoy-olmio-ice-cool-15w-ql/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-lyagushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-myshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-sobachka-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/myagkaya-nakladka-na-remni-bezopasnosti-i-lyamki-ryukzakov-utenok/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-hoco-ca121-na-podgolovnik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-hoco-h2-crystal-magnetic-biryuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-avtomobilnyy-hoco-h2-crystal-magnetic-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-nastolnyy-hoco-ph40-dlya-noutbuka-tsinkovyy-splav-i-silikon-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-nastolnyy-hoco-ph42-vigour-dlya-telefonov-i-planshetov-45-10-dyuymov-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-nastolnyy-hoco-ph43-main-way-skladnoy-dlya-telefonov-45-7-dyuymov-alyuminiy-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/derzhatel-nastolnyy-hoco-ph43-main-way-skladnoy-dlya-telefonov-45-7-dyuymov-alyuminiy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/fm-modulyator-walker-wafm-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/protivoskolzyashchiy-kovrik-honda-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/protivoskolzyashchiy-kovrik-infinity-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/protivoskolzyashchiy-kovrik-lada-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/protivoskolzyashchiy-kovrik-mitsubishi-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/razvetvitel-avtomobilnyy-olmio-cc-004-3-gnezda1-razem-s-usb-1aprovod-udlinitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://damafon.com/razvetvitel-avtomobilnyy-walker-wsc-13-100w-3-razema-s-indikatorom-myataya-upakovka/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F70"/>
+  <dimension ref="A1:F63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F70" sqref="F70"/>
+      <selection activeCell="F63" sqref="F63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -1063,1271 +1006,1128 @@
       </c>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F10" s="14">
-        <v>170</v>
+        <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F11" s="14">
-        <v>170</v>
+        <v>138</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F12" s="14">
-        <v>162</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F13" s="14">
-        <v>138</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="6">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F14" s="14">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="6">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F15" s="14">
-        <v>175</v>
+        <v>298</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6">
         <v>5</v>
       </c>
       <c r="F16" s="14">
-        <v>260</v>
+        <v>315</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F17" s="14">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F18" s="14">
-        <v>290</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>10</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="6">
         <v>3</v>
       </c>
       <c r="F19" s="14">
-        <v>268</v>
+        <v>340</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>11</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F20" s="14">
-        <v>292</v>
+        <v>520</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>12</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="6">
         <v>5</v>
       </c>
       <c r="F21" s="14">
-        <v>330</v>
+        <v>189</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>13</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F22" s="14">
-        <v>340</v>
+        <v>298</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>14</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="6">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F23" s="14">
-        <v>520</v>
+        <v>526</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>15</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F24" s="14">
-        <v>189</v>
+        <v>380</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>16</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F25" s="14">
-        <v>298</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>17</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F26" s="14">
-        <v>526</v>
+        <v>460</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>18</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F27" s="14">
-        <v>380</v>
+        <v>355</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>19</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E28" s="6">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="F28" s="14">
-        <v>765</v>
+        <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>20</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E29" s="6">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="F29" s="14">
-        <v>795</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>21</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E30" s="6">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F30" s="14">
-        <v>355</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>22</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="6">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F31" s="14">
-        <v>57</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>23</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E32" s="6">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="F32" s="14">
-        <v>55</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>24</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E33" s="6">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="F33" s="14">
-        <v>56</v>
+        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5">
-[...2 lines deleted...]
-      <c r="B34" s="10" t="s">
+      <c r="A34" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="C34" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B34" s="6"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="14"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="5">
-[...11 lines deleted...]
-      <c r="E35" s="6">
+      <c r="A35" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F35" s="14">
-        <v>96</v>
+      <c r="B35" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="B36" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E36" s="6">
+        <v>7</v>
+      </c>
+      <c r="F36" s="14">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="5">
+        <v>2</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="C36" s="7" t="s">
+      <c r="E37" s="6">
+        <v>2</v>
+      </c>
+      <c r="F37" s="14">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="5">
+        <v>3</v>
+      </c>
+      <c r="B38" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="D36" s="6" t="s">
+      <c r="C38" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="E36" s="6">
-[...2 lines deleted...]
-      <c r="F36" s="14">
+      <c r="D38" s="6" t="s">
         <v>93</v>
       </c>
-    </row>
-[...27 lines deleted...]
-        <v>11</v>
+      <c r="E38" s="6">
+        <v>1</v>
+      </c>
+      <c r="F38" s="14">
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F39" s="14">
-        <v>273</v>
+        <v>555</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E40" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F40" s="14">
-        <v>240</v>
+        <v>405</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E41" s="6">
         <v>1</v>
       </c>
       <c r="F41" s="14">
-        <v>665</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F42" s="14">
-        <v>555</v>
+        <v>302</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F43" s="14">
-        <v>405</v>
+        <v>304</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E44" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F44" s="14">
-        <v>280</v>
+        <v>302</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E45" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F45" s="14">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="5">
+      <c r="A46" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B46" s="6"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="14"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C47" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B46" s="10" t="s">
-[...16 lines deleted...]
-      <c r="A47" s="5">
+      <c r="D47" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="10" t="s">
-[...12 lines deleted...]
-        <v>302</v>
+      <c r="E47" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="B48" s="10"/>
       <c r="C48" s="7" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E48" s="6">
         <v>2</v>
       </c>
       <c r="F48" s="14">
-        <v>304</v>
+        <v>315</v>
       </c>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F49" s="14"/>
+      <c r="A49" s="5">
+        <v>2</v>
+      </c>
+      <c r="B49" s="10"/>
+      <c r="C49" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E49" s="6">
+        <v>1</v>
+      </c>
+      <c r="F49" s="14">
+        <v>290</v>
+      </c>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50" s="4" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="A50" s="5">
+        <v>3</v>
+      </c>
+      <c r="B50" s="10"/>
+      <c r="C50" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E50" s="6">
+        <v>2</v>
+      </c>
+      <c r="F50" s="14">
+        <v>290</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E51" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F51" s="14">
-        <v>315</v>
+        <v>290</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E52" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F52" s="14">
-        <v>290</v>
+        <v>990</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="7" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E53" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F53" s="14">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="7" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E54" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F54" s="14">
-        <v>345</v>
+        <v>450</v>
       </c>
     </row>
     <row r="55" spans="1:6">
-      <c r="A55" s="5">
-[...14 lines deleted...]
-      </c>
+      <c r="A55" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B55" s="6"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="6"/>
+      <c r="E55" s="6"/>
+      <c r="F55" s="14"/>
     </row>
     <row r="56" spans="1:6">
-      <c r="A56" s="5">
+      <c r="A56" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B56" s="10"/>
-[...10 lines deleted...]
-        <v>290</v>
+      <c r="B56" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B57" s="10"/>
+        <v>1</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>131</v>
+      </c>
       <c r="C57" s="7" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="E57" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F57" s="14">
-        <v>990</v>
+        <v>295</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="7" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E58" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F58" s="14">
-        <v>450</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B59" s="10"/>
+        <v>3</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>136</v>
+      </c>
       <c r="C59" s="7" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E59" s="6">
         <v>1</v>
       </c>
       <c r="F59" s="14">
-        <v>450</v>
+        <v>134</v>
       </c>
     </row>
     <row r="60" spans="1:6">
-      <c r="A60" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F60" s="14"/>
+      <c r="A60" s="5">
+        <v>4</v>
+      </c>
+      <c r="B60" s="10"/>
+      <c r="C60" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E60" s="6">
+        <v>9</v>
+      </c>
+      <c r="F60" s="14">
+        <v>134</v>
+      </c>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61" s="4" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="A61" s="5">
+        <v>5</v>
+      </c>
+      <c r="B61" s="10"/>
+      <c r="C61" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="E61" s="6">
+        <v>4</v>
+      </c>
+      <c r="F61" s="14">
+        <v>134</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B62" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C62" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="C62" s="7" t="s">
+      <c r="D62" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="D62" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F62" s="14">
-        <v>295</v>
+        <v>375</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B63" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C63" s="7" t="s">
         <v>147</v>
       </c>
-      <c r="C63" s="7" t="s">
+      <c r="D63" s="6" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E63" s="6">
         <v>3</v>
       </c>
       <c r="F63" s="14">
-        <v>420</v>
-[...133 lines deleted...]
-        <v>252</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
-    <mergeCell ref="A37:F37"/>
-[...1 lines deleted...]
-    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A55:F55"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_24"/>
-    <hyperlink ref="D34" r:id="rId_hyperlink_25"/>
-[...1 lines deleted...]
-    <hyperlink ref="D36" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="D46" r:id="rId_hyperlink_35"/>
-[...1 lines deleted...]
-    <hyperlink ref="D48" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="D55" r:id="rId_hyperlink_42"/>
-[...3 lines deleted...]
-    <hyperlink ref="D59" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_48"/>
-    <hyperlink ref="D64" r:id="rId_hyperlink_49"/>
-[...5 lines deleted...]
-    <hyperlink ref="D70" r:id="rId_hyperlink_55"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>