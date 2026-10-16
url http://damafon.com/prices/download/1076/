--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -894,51 +894,51 @@
       <c r="C19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="5">
         <v>69</v>
       </c>
       <c r="F19" s="13">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>12</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="5">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F20" s="13">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>13</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="5">
         <v>45</v>
       </c>
       <c r="F21" s="13">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>