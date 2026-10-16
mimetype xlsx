--- v0 (2026-09-04)
+++ v1 (2026-10-16)
@@ -809,51 +809,51 @@
       </c>
       <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="5">
         <v>2</v>
       </c>
       <c r="F9" s="13">
         <v>1308</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F10" s="13">
         <v>1308</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="5">
         <v>10</v>
       </c>
       <c r="F11" s="13">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
@@ -1231,69 +1231,69 @@
       <c r="C32" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="5">
         <v>3</v>
       </c>
       <c r="F32" s="13">
         <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>25</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="5">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F33" s="13">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>26</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E34" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F34" s="13">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>27</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E35" s="5">
         <v>14</v>
       </c>
       <c r="F35" s="13">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">